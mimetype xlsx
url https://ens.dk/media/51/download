--- v0 (2025-10-06)
+++ v1 (2026-10-02)
@@ -20,121 +20,118 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty3.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty4.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty5.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty6.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty7.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty8.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/customProperty9.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr codeName="Denne_projektmappe"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\GF\VAF\14 Gruppe  - Varme\15 Biobrændsler - faste\Indberetning om bæredygtighedskriterier\Indberetningsskabelon\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\GF\VAR\14 Gruppe  - Varme\15 Biobrændsler - faste\Indberetning om bæredygtighedskriterier\Indberetningsskabelon\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{794C9EF8-E39A-434A-A3CB-A3CF9B16B8B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B891935-89B0-477F-8451-F17DDD86EEC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" tabRatio="1000" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Vejledning" sheetId="19" r:id="rId1"/>
     <sheet name="Virksomheden og kaskadekrav (A)" sheetId="20" r:id="rId2"/>
     <sheet name="Anlæg og GHG-besparelse (B)" sheetId="13" r:id="rId3"/>
     <sheet name="Biomasse fra skov (C)" sheetId="1" r:id="rId4"/>
     <sheet name="Restpro. træindustri (D)" sheetId="3" r:id="rId5"/>
     <sheet name="Træ fra ikkeskov (E)" sheetId="8" r:id="rId6"/>
     <sheet name="Biomasse fra landbrug (F)" sheetId="16" r:id="rId7"/>
     <sheet name="Affald&amp;rest. - Anden prod. (G)" sheetId="4" r:id="rId8"/>
     <sheet name="Træaffald (H)" sheetId="5" r:id="rId9"/>
     <sheet name="Kommunalt fast affald (I)" sheetId="17" r:id="rId10"/>
-    <sheet name="Validering" sheetId="18" r:id="rId11"/>
+    <sheet name="Validering" sheetId="18" state="hidden" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Restpro. træindustri (D)'!$A$4:$P$9</definedName>
     <definedName name="cds" localSheetId="0">#REF!</definedName>
     <definedName name="cds" localSheetId="1">#REF!</definedName>
     <definedName name="cds">#REF!</definedName>
     <definedName name="fv" localSheetId="0">#REF!</definedName>
     <definedName name="fv" localSheetId="1">#REF!</definedName>
     <definedName name="fv">#REF!</definedName>
     <definedName name="hjdf" localSheetId="0">#REF!</definedName>
     <definedName name="hjdf" localSheetId="1">#REF!</definedName>
     <definedName name="hjdf">#REF!</definedName>
     <definedName name="ikkeskov" localSheetId="9">#REF!</definedName>
     <definedName name="ikkeskov" localSheetId="10">#REF!</definedName>
     <definedName name="ikkeskov" localSheetId="0">#REF!</definedName>
     <definedName name="ikkeskov">#REF!</definedName>
     <definedName name="produktion" localSheetId="9">#REF!</definedName>
     <definedName name="produktion" localSheetId="0">#REF!</definedName>
     <definedName name="produktion">#REF!</definedName>
     <definedName name="skov" localSheetId="9">#REF!</definedName>
     <definedName name="skov" localSheetId="0">#REF!</definedName>
     <definedName name="skov">#REF!</definedName>
     <definedName name="træaffald" localSheetId="9">#REF!</definedName>
     <definedName name="træaffald" localSheetId="0">#REF!</definedName>
     <definedName name="træaffald">#REF!</definedName>
     <definedName name="træindustri" localSheetId="9">#REF!</definedName>
     <definedName name="træindustri" localSheetId="0">#REF!</definedName>
     <definedName name="træindustri">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Vejledning!$A$1:$C$114</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G29" i="5" l="1"/>
   <c r="G9" i="5"/>
   <c r="G10" i="5"/>
   <c r="G11" i="5"/>
   <c r="G12" i="5"/>
   <c r="G13" i="5"/>
   <c r="G14" i="5"/>
   <c r="G15" i="5"/>
   <c r="G16" i="5"/>
   <c r="G17" i="5"/>
   <c r="G18" i="5"/>
   <c r="G19" i="5"/>
   <c r="G20" i="5"/>
   <c r="G21" i="5"/>
   <c r="G22" i="5"/>
   <c r="G23" i="5"/>
   <c r="G24" i="5"/>
   <c r="G25" i="5"/>
@@ -277,51 +274,51 @@
   <c r="F9" i="16"/>
   <c r="F8" i="16"/>
   <c r="F7" i="16"/>
   <c r="F6" i="16"/>
   <c r="F5" i="16"/>
   <c r="F9" i="8"/>
   <c r="F8" i="8"/>
   <c r="F7" i="8"/>
   <c r="F6" i="8"/>
   <c r="F5" i="8"/>
   <c r="F9" i="3"/>
   <c r="F8" i="3"/>
   <c r="F7" i="3"/>
   <c r="F6" i="3"/>
   <c r="F5" i="3"/>
   <c r="F10" i="1"/>
   <c r="F9" i="1"/>
   <c r="F8" i="1"/>
   <c r="F7" i="1"/>
   <c r="F6" i="1"/>
   <c r="F5" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="683" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="681" uniqueCount="370">
   <si>
     <t>Oprindelses-land</t>
   </si>
   <si>
     <t>ikke relevant</t>
   </si>
   <si>
     <t>Flis</t>
   </si>
   <si>
     <t>Træpiller</t>
   </si>
   <si>
     <t>Brænde</t>
   </si>
   <si>
     <t>Energiafgrøder</t>
   </si>
   <si>
     <t>Andet</t>
   </si>
   <si>
     <t>Afgrøderester, ikke halm</t>
   </si>
   <si>
@@ -989,76 +986,50 @@
   </si>
   <si>
     <t>Energitræ fra landbrugsarealer i max 10 års omdrift/stævningsinterval.</t>
   </si>
   <si>
     <t>Lovlighed</t>
   </si>
   <si>
     <t>Genetablering</t>
   </si>
   <si>
     <t>Udpegede naturområder</t>
   </si>
   <si>
     <t>Jordbund og biodiversitet</t>
   </si>
   <si>
     <t>Produktions-kapacitet</t>
   </si>
   <si>
     <t>Brændselstype</t>
   </si>
   <si>
     <t xml:space="preserve">Biomassetype
 </t>
-  </si>
-[...24 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Evt. godkendt certificerings-ordning (claim) til dokumentation af kravene i kolonne C1.8-14</t>
   </si>
   <si>
     <t>Biomassetype</t>
   </si>
   <si>
     <t>D1.16</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Kolonne D1.9-15 skal </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">ikke </t>
     </r>
@@ -1629,97 +1600,75 @@
     </r>
   </si>
   <si>
     <t>Total import/produktion af træpiller (ton)</t>
   </si>
   <si>
     <t>Total import/produktion af træpiller (GJ)</t>
   </si>
   <si>
     <t>Total import/produktion af træpiller</t>
   </si>
   <si>
     <t>Hele virksomhedens produktion eller import af træpiller i perioden uanset om de er omfattet af bæredygtighedskravene.</t>
   </si>
   <si>
     <t>Krav om at råmaterialerne ikke stammer fra et areal, der havde høj biodiversitetsværdi, havde højt kulstoflager eller var tørvebundsareal i januar 2008, jf. §§ 5-7  i bekendtgørelse nr. 494 af 16. maj 2025 om bæredygtighed og besparelse af drivhusgasemissioner for biomassebrændsler og flydende biobrændsler til energiformål, m.v.</t>
   </si>
   <si>
     <t>SBP V2 COMPLIANT</t>
   </si>
   <si>
     <t>En godkendt certificeringsordning (claim) betyder, at bæredygtighedskravene i E1.8 og  E1.9 anses for opfyldt.
 Certifikatholdere skal have implementeret SBP V2 standarden, hvis SBP skal kunne benyttes som dokumentation for opfyldelse af E1.8 og E1.9</t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>https://ens.dk/energikilder/baeredygtighedskrav-til-faste-og-flydende-biobraendsler</t>
-  </si>
-[...1 lines deleted...]
-    <t>Virksomheden har anvendt styringssystemet til at vurdere sine forsyningskæder samt aktivt minimere de identificerede risici for forbrugsåret (frivillig)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Kolonne F1.8-9 skal </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>ikke</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> udfyldes, hvis der i kolonne F1.7 er angivet en godkendt certificeringsordning</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Krav om konkret kaskadeanvendelse træder i kraft 1. juli 2026. Det er muligt frivilligt at dokumentere, at kravet opfyldes for perioden 21. maj til 31. december 2025. </t>
   </si>
   <si>
     <t>En virksomhed, der anvender træbiomasse, skal fra og med 31. december 2025 kunne dokumentere, at den har etableret et vurderingssystem, som beskrevet i bæredygtighedsbekendtgørelsens § 16. Dokumentationen består af de konkrete styringsdokumenter. Risikovurderinger kan laves i fællesskab med andre virksomheder.</t>
   </si>
   <si>
     <t>C1.15 og C1.16 udfyldes kun for partier anvendt før 21. maj 2025 eller på overgangsordningen</t>
   </si>
   <si>
     <t>c*) Der bruges kun træ under 20 cm i diameter / maksimalt 50 pct. afsættes til energi</t>
   </si>
   <si>
     <t>Evt. anden dokumentation 
 (frivillig)</t>
   </si>
   <si>
     <t>Evt. anden dokumentation (frivillig)</t>
   </si>
   <si>
     <t>Flis - Overgangsordning eller anvendt før 21. maj 2025</t>
   </si>
   <si>
     <t>Træpiller - Overgangsordning eller anvendt før 21. maj 2025</t>
   </si>
   <si>
     <t>Træbriketter - Overgangsordning eller anvendt før 21. maj 2025</t>
@@ -1786,78 +1735,126 @@
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> No go-områder</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> skal ikke opfyldes for partier, der er omfattet af overgangsordningen eller anvendet inden 21. maj 2025 (jf. § 42 i bekendtgørelse nr. 494 af 16. maj 2025 om bæredygtighed og besparelse af drivhusgasemissioner for biomassebrændsler og flydende biobrændsler til energiformål, m.v.). For disse partier vælges "Ikke relevant pga. overgangsordning".
 Kravene om no go-områder fremgår af  §§ 5-7  i bekendtgørelse nr. 494 af 16. maj 2025 om bæredygtighed og besparelse af drivhusgasemissioner for biomassebrændsler og flydende biobrændsler til energiformål, m.v.</t>
     </r>
   </si>
   <si>
     <t>For denne biomassekategori kan der vælges enten "Andet" eller "Flydende." Flydende dække over flydende biobrændsler, der er  defineret som flydende brændsel til energiformål, bortset fra transport, herunder elektricitet og opvarmning og køling, fremstillet på grundlag af biomasse. Eksempelvis HVO, ethanol og biodiesel.</t>
   </si>
   <si>
-    <t>Indberetningsskabelon version per august 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Træpiller afsat til varme-, kraftvarmeværker el. industrivirksomheder (ton)</t>
   </si>
   <si>
     <t>Træpiller afsat til varme-, kraftvarmeværker  el. industrivirksomheder (GJ)</t>
   </si>
   <si>
     <t>A5.2</t>
   </si>
   <si>
     <t>A6.1</t>
   </si>
   <si>
     <t>A6.2</t>
   </si>
   <si>
     <t>A6</t>
   </si>
   <si>
     <t>Træpiller afsat til varme-, kraftvarmeværker el. industrivirksomheder</t>
   </si>
   <si>
     <t>Denne mængde svarer til forskellem mellem Total import/produktion og summen af  træpiller afsat til varme-, kraftvarmeværker el. industrivirksomheder og træpiller solgt til andet formål end energi.</t>
   </si>
   <si>
     <t>Polen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krav om konkret kaskadeanvendelse træder i kraft 1. juli 2026. </t>
+  </si>
+  <si>
+    <t>Virksomheden har anvendt styringssystemet til at vurdere sine forsyningskæder samt aktivt minimere de identificerede risici for forbrugsåret</t>
+  </si>
+  <si>
+    <t>Indberetningsskabelon version per september 2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kontor/afdeling:
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Varme</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Kolonne C1.8-14 skal </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>ikke</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="0"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> udfyldes, hvis der i kolonne C1.7 er angivet en godkendt certificeringsordning</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1982,51 +1979,51 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="22">
+  <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2057,56 +2054,50 @@
         <fgColor rgb="FF0097A7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0F7883"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDDD3A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE6BA20"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1E6791"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF007F5F"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF43A564"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9DCDA0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFDD3A"/>
         <bgColor indexed="64"/>
@@ -2430,290 +2421,245 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="mediumDashed">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="238">
+  <cellXfs count="206">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="4" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="4" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
@@ -2738,332 +2684,315 @@
     <xf numFmtId="0" fontId="14" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...5 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="15" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="16" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="16" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="15" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="16" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="17" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="17" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="17" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="18" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="18" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="17" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="18" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="17" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="19" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="19" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="20" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="20" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="20" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="4" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="20" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="20" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="21" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="21" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="21" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="15" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="15" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="15" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="15" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="15" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="16" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="16" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="16" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="16" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="17" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="18" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="18" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="18" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="17" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="18" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="18" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="19" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="20" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="0" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="15" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="15" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="15" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="16" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="16" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="16" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="18" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="18" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="17" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Komma" xfId="3" builtinId="3"/>
     <cellStyle name="Kontrollér celle" xfId="2" builtinId="23" hidden="1"/>
     <cellStyle name="Link" xfId="4" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Overskrift 4" xfId="1" builtinId="19"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -3512,24246 +3441,23811 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C0E42E14-3B07-4C83-9A5C-40B055153315}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AY147"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" style="15" customWidth="1"/>
-    <col min="2" max="2" width="38.5703125" style="77" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="38.5703125" style="59" customWidth="1"/>
     <col min="3" max="3" width="63.140625" customWidth="1"/>
-    <col min="4" max="5" width="9.140625" style="27"/>
-[...1 lines deleted...]
-    <col min="7" max="51" width="9.140625" style="27"/>
+    <col min="4" max="5" width="9.140625" style="3"/>
+    <col min="6" max="6" width="75.42578125" style="3" customWidth="1"/>
+    <col min="7" max="51" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A2" s="160" t="s">
+    <row r="1" spans="1:3" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="120" t="s">
+        <v>299</v>
+      </c>
+      <c r="B1" s="54"/>
+      <c r="C1" s="3"/>
+    </row>
+    <row r="2" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A2" s="125" t="s">
+        <v>367</v>
+      </c>
+      <c r="B2" s="73"/>
+      <c r="C2" s="124" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="79"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="3"/>
+    </row>
+    <row r="4" spans="1:3" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="189" t="s">
+        <v>254</v>
+      </c>
+      <c r="B4" s="189"/>
+      <c r="C4" s="189"/>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="B5" s="189"/>
+      <c r="C5" s="189"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="53" t="s">
+        <v>338</v>
+      </c>
+      <c r="B6" s="56"/>
+      <c r="C6" s="108"/>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="53"/>
+      <c r="B7" s="56"/>
+      <c r="C7" s="108"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="26"/>
+      <c r="B8" s="57"/>
+      <c r="C8" s="3"/>
+    </row>
+    <row r="9" spans="1:3" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="144" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="145"/>
+      <c r="C9" s="146"/>
+    </row>
+    <row r="10" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A10" s="30" t="s">
+        <v>317</v>
+      </c>
+      <c r="B10" s="30" t="s">
+        <v>333</v>
+      </c>
+      <c r="C10" s="67" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="45" x14ac:dyDescent="0.25">
+      <c r="A11" s="109" t="s">
+        <v>318</v>
+      </c>
+      <c r="B11" s="30" t="s">
+        <v>362</v>
+      </c>
+      <c r="C11" s="67" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="109" t="s">
+        <v>319</v>
+      </c>
+      <c r="B12" s="30" t="s">
+        <v>320</v>
+      </c>
+      <c r="C12" s="67" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A13" s="109" t="s">
+        <v>322</v>
+      </c>
+      <c r="B13" s="30" t="s">
+        <v>323</v>
+      </c>
+      <c r="C13" s="30" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="35"/>
+      <c r="B14" s="46"/>
+      <c r="C14" s="117"/>
+    </row>
+    <row r="15" spans="1:3" ht="90" x14ac:dyDescent="0.25">
+      <c r="A15" s="109" t="s">
+        <v>359</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="C15" s="67" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="A16" s="109" t="s">
         <v>360</v>
       </c>
-      <c r="B2" s="98"/>
-[...10 lines deleted...]
-      <c r="A4" s="224" t="s">
+      <c r="B16" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="C16" s="67" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51" x14ac:dyDescent="0.25">
+      <c r="A17" s="35"/>
+      <c r="B17" s="46"/>
+      <c r="C17" s="42"/>
+    </row>
+    <row r="18" spans="1:51" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="25"/>
+      <c r="B18" s="54"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+      <c r="N18" s="19"/>
+      <c r="O18" s="19"/>
+      <c r="P18" s="19"/>
+      <c r="Q18" s="19"/>
+      <c r="R18" s="19"/>
+      <c r="S18" s="19"/>
+      <c r="T18" s="19"/>
+      <c r="U18" s="19"/>
+      <c r="V18" s="19"/>
+      <c r="W18" s="19"/>
+      <c r="X18" s="19"/>
+      <c r="Y18" s="19"/>
+      <c r="Z18" s="19"/>
+      <c r="AA18" s="19"/>
+      <c r="AB18" s="19"/>
+      <c r="AC18" s="19"/>
+      <c r="AD18" s="19"/>
+      <c r="AE18" s="19"/>
+      <c r="AF18" s="19"/>
+      <c r="AG18" s="19"/>
+      <c r="AH18" s="19"/>
+      <c r="AI18" s="19"/>
+      <c r="AJ18" s="19"/>
+      <c r="AK18" s="19"/>
+      <c r="AL18" s="19"/>
+      <c r="AM18" s="19"/>
+      <c r="AN18" s="19"/>
+      <c r="AO18" s="19"/>
+      <c r="AP18" s="19"/>
+      <c r="AQ18" s="19"/>
+      <c r="AR18" s="19"/>
+      <c r="AS18" s="19"/>
+      <c r="AT18" s="19"/>
+      <c r="AU18" s="19"/>
+      <c r="AV18" s="19"/>
+      <c r="AW18" s="19"/>
+      <c r="AX18" s="19"/>
+      <c r="AY18" s="19"/>
+    </row>
+    <row r="19" spans="1:51" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="88" t="s">
+        <v>268</v>
+      </c>
+      <c r="B19" s="89"/>
+      <c r="C19" s="90"/>
+    </row>
+    <row r="20" spans="1:51" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="60" t="s">
+        <v>326</v>
+      </c>
+      <c r="C20" s="4"/>
+    </row>
+    <row r="21" spans="1:51" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="60" t="s">
+        <v>144</v>
+      </c>
+      <c r="C21" s="58" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51" ht="105" x14ac:dyDescent="0.25">
+      <c r="A22" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="60" t="s">
+        <v>327</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51" ht="45" x14ac:dyDescent="0.25">
+      <c r="A23" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="60" t="s">
+        <v>137</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="24" spans="1:51" ht="150" x14ac:dyDescent="0.25">
+      <c r="A24" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="60" t="s">
+        <v>325</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="25" spans="1:51" s="3" customFormat="1" ht="180" x14ac:dyDescent="0.25">
+      <c r="A25" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="60" t="s">
+        <v>145</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="26" spans="1:51" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="26"/>
+      <c r="B26" s="57"/>
+      <c r="C26" s="20"/>
+    </row>
+    <row r="27" spans="1:51" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="26"/>
+      <c r="B27" s="57"/>
+      <c r="C27" s="20"/>
+    </row>
+    <row r="28" spans="1:51" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A28" s="126" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="127"/>
+      <c r="C28" s="128"/>
+    </row>
+    <row r="29" spans="1:51" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A29" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>285</v>
+      </c>
+      <c r="C29" s="63"/>
+    </row>
+    <row r="30" spans="1:51" s="3" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+      <c r="A30" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="30" t="s">
         <v>255</v>
       </c>
-      <c r="B4" s="224"/>
-[...40 lines deleted...]
-      <c r="C10" s="142" t="s">
+      <c r="C30" s="63" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="31" spans="1:51" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="C31" s="63"/>
+    </row>
+    <row r="32" spans="1:51" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="C32" s="63"/>
+    </row>
+    <row r="33" spans="1:4" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A33" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C33" s="63" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A34" s="75" t="s">
+        <v>206</v>
+      </c>
+      <c r="B34" s="76" t="s">
+        <v>287</v>
+      </c>
+      <c r="C34" s="77" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A35" s="14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>256</v>
+      </c>
+      <c r="C35" s="63" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A36" s="14" t="s">
+        <v>75</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>257</v>
+      </c>
+      <c r="C36" s="63" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" s="3" customFormat="1" ht="210" x14ac:dyDescent="0.25">
+      <c r="A37" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="B37" s="16" t="s">
+        <v>292</v>
+      </c>
+      <c r="C37" s="64" t="s">
+        <v>350</v>
+      </c>
+      <c r="D37" s="113"/>
+    </row>
+    <row r="38" spans="1:4" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A38" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="C38" s="63" t="s">
+        <v>352</v>
+      </c>
+      <c r="D38" s="113"/>
+    </row>
+    <row r="39" spans="1:4" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>265</v>
+      </c>
+      <c r="C39" s="63" t="s">
+        <v>269</v>
+      </c>
+      <c r="D39" s="113"/>
+    </row>
+    <row r="40" spans="1:4" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A40" s="14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>289</v>
+      </c>
+      <c r="C40" s="63" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="3" customFormat="1" ht="135" x14ac:dyDescent="0.25">
+      <c r="A41" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="C41" s="63" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>344</v>
+      </c>
+      <c r="C42" s="63"/>
+    </row>
+    <row r="43" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="26"/>
+      <c r="B43" s="57"/>
+      <c r="C43" s="20"/>
+    </row>
+    <row r="44" spans="1:4" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="26"/>
+      <c r="B44" s="57"/>
+      <c r="C44" s="20"/>
+    </row>
+    <row r="45" spans="1:4" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A45" s="129" t="s">
+        <v>241</v>
+      </c>
+      <c r="B45" s="130"/>
+      <c r="C45" s="131"/>
+    </row>
+    <row r="46" spans="1:4" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A46" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>285</v>
+      </c>
+      <c r="C46" s="4"/>
+    </row>
+    <row r="47" spans="1:4" s="3" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+      <c r="A47" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B47" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="C47" s="63" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A48" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="C48" s="4" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B49" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C49" s="4"/>
+    </row>
+    <row r="50" spans="1:6" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A50" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C50" s="63" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A51" s="24" t="s">
+        <v>214</v>
+      </c>
+      <c r="B51" s="76" t="s">
+        <v>287</v>
+      </c>
+      <c r="C51" s="77" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="3" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A52" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B52" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C52" s="4" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A53" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="C53" s="4" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A54" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B54" s="24" t="s">
+        <v>259</v>
+      </c>
+      <c r="C54" s="30" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" s="3" customFormat="1" ht="210" x14ac:dyDescent="0.25">
+      <c r="A55" s="24" t="s">
+        <v>251</v>
+      </c>
+      <c r="B55" s="16" t="s">
+        <v>292</v>
+      </c>
+      <c r="C55" s="64" t="s">
+        <v>354</v>
+      </c>
+      <c r="D55" s="113"/>
+      <c r="F55" s="3" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="B56" s="30" t="s">
+        <v>344</v>
+      </c>
+      <c r="C56" s="4"/>
+    </row>
+    <row r="57" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="26"/>
+      <c r="B57" s="57"/>
+      <c r="C57" s="20"/>
+    </row>
+    <row r="58" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="26"/>
+      <c r="B58" s="57"/>
+      <c r="C58" s="20"/>
+    </row>
+    <row r="59" spans="1:6" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A59" s="132" t="s">
+        <v>248</v>
+      </c>
+      <c r="B59" s="133"/>
+      <c r="C59" s="134"/>
+    </row>
+    <row r="60" spans="1:6" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A60" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B60" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="C60" s="4"/>
+    </row>
+    <row r="61" spans="1:6" s="3" customFormat="1" ht="150" x14ac:dyDescent="0.25">
+      <c r="A61" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="C61" s="63" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="C62" s="4"/>
+    </row>
+    <row r="63" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="C63" s="4"/>
+    </row>
+    <row r="64" spans="1:6" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A64" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="B64" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C64" s="63" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A65" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="B65" s="76" t="s">
+        <v>287</v>
+      </c>
+      <c r="C65" s="77" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A66" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>256</v>
+      </c>
+      <c r="C66" s="4" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A67" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>276</v>
+      </c>
+      <c r="C67" s="30" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B68" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A69" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="B69" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="C69" s="30" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="B70" s="30" t="s">
+        <v>344</v>
+      </c>
+      <c r="C70" s="30"/>
+    </row>
+    <row r="71" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="26"/>
+      <c r="B71" s="57"/>
+      <c r="C71" s="20"/>
+    </row>
+    <row r="72" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="26"/>
+      <c r="B72" s="57"/>
+      <c r="C72" s="20"/>
+    </row>
+    <row r="73" spans="1:3" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A73" s="135" t="s">
+        <v>40</v>
+      </c>
+      <c r="B73" s="136"/>
+      <c r="C73" s="137"/>
+    </row>
+    <row r="74" spans="1:3" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A74" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B74" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="C74" s="4"/>
+    </row>
+    <row r="75" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B75" s="58" t="s">
+        <v>233</v>
+      </c>
+      <c r="C75" s="4"/>
+    </row>
+    <row r="76" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="B76" s="58" t="s">
+        <v>236</v>
+      </c>
+      <c r="C76" s="4"/>
+    </row>
+    <row r="77" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="B77" s="58" t="s">
+        <v>20</v>
+      </c>
+      <c r="C77" s="7"/>
+    </row>
+    <row r="78" spans="1:3" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A78" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="B78" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C78" s="63" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A79" s="33" t="s">
+        <v>212</v>
+      </c>
+      <c r="B79" s="76" t="s">
+        <v>287</v>
+      </c>
+      <c r="C79" s="77" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A80" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="B80" s="58" t="s">
+        <v>256</v>
+      </c>
+      <c r="C80" s="4" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A81" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="B81" s="58" t="s">
+        <v>124</v>
+      </c>
+      <c r="C81" s="30" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A82" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="B82" s="58" t="s">
+        <v>277</v>
+      </c>
+      <c r="C82" s="58" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="45" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-      <c r="C15" s="142" t="s">
+    <row r="83" spans="1:3" s="3" customFormat="1" ht="60" x14ac:dyDescent="0.25">
+      <c r="A83" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="B83" s="58" t="s">
+        <v>247</v>
+      </c>
+      <c r="C83" s="58" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="B84" s="30" t="s">
         <v>344</v>
       </c>
-    </row>
-[...170 lines deleted...]
-      <c r="B30" s="38" t="s">
+      <c r="C84" s="4"/>
+    </row>
+    <row r="85" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="26"/>
+      <c r="B85" s="57"/>
+    </row>
+    <row r="86" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="26"/>
+      <c r="B86" s="57"/>
+    </row>
+    <row r="87" spans="1:3" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="190" t="s">
+        <v>89</v>
+      </c>
+      <c r="B87" s="190"/>
+      <c r="C87" s="190"/>
+    </row>
+    <row r="88" spans="1:3" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A88" s="109" t="s">
+        <v>125</v>
+      </c>
+      <c r="B88" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="C88" s="109"/>
+    </row>
+    <row r="89" spans="1:3" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A89" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="B89" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="C89" s="30" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="C90" s="109"/>
+    </row>
+    <row r="91" spans="1:3" s="3" customFormat="1" ht="90" x14ac:dyDescent="0.25">
+      <c r="A91" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="B91" s="24" t="s">
         <v>256</v>
       </c>
-      <c r="C30" s="82" t="s">
-[...16 lines deleted...]
-      <c r="B32" s="38" t="s">
+      <c r="C91" s="4" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="B92" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="82"/>
-[...5 lines deleted...]
-      <c r="B33" s="38" t="s">
+      <c r="C92" s="109"/>
+    </row>
+    <row r="93" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="B93" s="24" t="s">
         <v>87</v>
       </c>
-      <c r="C33" s="97" t="s">
-[...133 lines deleted...]
-      <c r="B47" s="32" t="s">
+      <c r="C93" s="109"/>
+    </row>
+    <row r="94" spans="1:3" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A94" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B94" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="C94" s="76" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="B95" s="30" t="s">
+        <v>344</v>
+      </c>
+      <c r="C95" s="109"/>
+    </row>
+    <row r="96" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="26"/>
+      <c r="B96" s="57"/>
+    </row>
+    <row r="97" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="26"/>
+      <c r="B97" s="57"/>
+    </row>
+    <row r="98" spans="1:3" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A98" s="138" t="s">
+        <v>172</v>
+      </c>
+      <c r="B98" s="139"/>
+      <c r="C98" s="140"/>
+    </row>
+    <row r="99" spans="1:3" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A99" s="41" t="s">
+        <v>130</v>
+      </c>
+      <c r="B99" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="C99" s="7"/>
+    </row>
+    <row r="100" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="B100" s="41" t="s">
         <v>233</v>
       </c>
-      <c r="C47" s="82" t="s">
-[...18 lines deleted...]
-      <c r="B49" s="32" t="s">
+      <c r="C100" s="40"/>
+    </row>
+    <row r="101" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="B101" s="41" t="s">
+        <v>236</v>
+      </c>
+      <c r="C101" s="40"/>
+    </row>
+    <row r="102" spans="1:3" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A102" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="B102" s="41" t="s">
+        <v>256</v>
+      </c>
+      <c r="C102" s="4" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="B103" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="C49" s="7"/>
-[...101 lines deleted...]
-      <c r="B60" s="38" t="s">
+      <c r="C103" s="7"/>
+    </row>
+    <row r="104" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="41" t="s">
+        <v>209</v>
+      </c>
+      <c r="B104" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="C104" s="7"/>
+    </row>
+    <row r="105" spans="1:3" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A105" s="41" t="s">
+        <v>240</v>
+      </c>
+      <c r="B105" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="C105" s="78" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="121"/>
+      <c r="B106" s="122"/>
+      <c r="C106" s="123"/>
+    </row>
+    <row r="107" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="51"/>
+      <c r="B107" s="74"/>
+      <c r="C107" s="48"/>
+    </row>
+    <row r="108" spans="1:3" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A108" s="141" t="s">
+        <v>171</v>
+      </c>
+      <c r="B108" s="142"/>
+      <c r="C108" s="143"/>
+    </row>
+    <row r="109" spans="1:3" s="3" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+      <c r="A109" s="41" t="s">
+        <v>166</v>
+      </c>
+      <c r="B109" s="76" t="s">
         <v>222</v>
       </c>
-      <c r="C60" s="7"/>
-[...25 lines deleted...]
-      <c r="B63" s="32" t="s">
+      <c r="C109" s="69"/>
+    </row>
+    <row r="110" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="41" t="s">
+        <v>167</v>
+      </c>
+      <c r="B110" s="41" t="s">
+        <v>236</v>
+      </c>
+      <c r="C110" s="78"/>
+    </row>
+    <row r="111" spans="1:3" s="3" customFormat="1" ht="75" x14ac:dyDescent="0.25">
+      <c r="A111" s="41" t="s">
+        <v>168</v>
+      </c>
+      <c r="B111" s="41" t="s">
+        <v>256</v>
+      </c>
+      <c r="C111" s="58" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B112" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="C63" s="7"/>
-[...281 lines deleted...]
-      <c r="B94" s="32" t="s">
+      <c r="C112" s="69"/>
+    </row>
+    <row r="113" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="41" t="s">
+        <v>170</v>
+      </c>
+      <c r="B113" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="C113" s="69"/>
+    </row>
+    <row r="114" spans="1:3" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A114" s="41" t="s">
+        <v>208</v>
+      </c>
+      <c r="B114" s="24" t="s">
         <v>207</v>
       </c>
-      <c r="C94" s="101" t="s">
-[...90 lines deleted...]
-      <c r="C105" s="103" t="s">
+      <c r="C114" s="78" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="106" spans="1:3" s="27" customFormat="1" x14ac:dyDescent="0.25">
-[...204 lines deleted...]
-      <c r="B147" s="75"/>
+    <row r="115" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="26"/>
+      <c r="B115" s="57"/>
+    </row>
+    <row r="116" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="26"/>
+      <c r="B116" s="57"/>
+    </row>
+    <row r="117" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="26"/>
+      <c r="B117" s="57"/>
+    </row>
+    <row r="118" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="26"/>
+      <c r="B118" s="57"/>
+    </row>
+    <row r="119" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="26"/>
+      <c r="B119" s="57"/>
+    </row>
+    <row r="120" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="26"/>
+      <c r="B120" s="57"/>
+    </row>
+    <row r="121" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="26"/>
+      <c r="B121" s="57"/>
+    </row>
+    <row r="122" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="26"/>
+      <c r="B122" s="57"/>
+    </row>
+    <row r="123" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="26"/>
+      <c r="B123" s="57"/>
+    </row>
+    <row r="124" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="26"/>
+      <c r="B124" s="57"/>
+    </row>
+    <row r="125" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="26"/>
+      <c r="B125" s="57"/>
+    </row>
+    <row r="126" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="26"/>
+      <c r="B126" s="57"/>
+    </row>
+    <row r="127" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="26"/>
+      <c r="B127" s="57"/>
+    </row>
+    <row r="128" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="26"/>
+      <c r="B128" s="57"/>
+    </row>
+    <row r="129" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="26"/>
+      <c r="B129" s="57"/>
+    </row>
+    <row r="130" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="26"/>
+      <c r="B130" s="57"/>
+    </row>
+    <row r="131" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="26"/>
+      <c r="B131" s="57"/>
+    </row>
+    <row r="132" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="26"/>
+      <c r="B132" s="57"/>
+    </row>
+    <row r="133" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="26"/>
+      <c r="B133" s="57"/>
+    </row>
+    <row r="134" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="26"/>
+      <c r="B134" s="57"/>
+    </row>
+    <row r="135" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="26"/>
+      <c r="B135" s="57"/>
+    </row>
+    <row r="136" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="26"/>
+      <c r="B136" s="57"/>
+    </row>
+    <row r="137" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="26"/>
+      <c r="B137" s="57"/>
+    </row>
+    <row r="138" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="26"/>
+      <c r="B138" s="57"/>
+    </row>
+    <row r="139" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="26"/>
+      <c r="B139" s="57"/>
+    </row>
+    <row r="140" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="26"/>
+      <c r="B140" s="57"/>
+    </row>
+    <row r="141" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="26"/>
+      <c r="B141" s="57"/>
+    </row>
+    <row r="142" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="26"/>
+      <c r="B142" s="57"/>
+    </row>
+    <row r="143" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="26"/>
+      <c r="B143" s="57"/>
+    </row>
+    <row r="144" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="26"/>
+      <c r="B144" s="57"/>
+    </row>
+    <row r="145" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="26"/>
+      <c r="B145" s="57"/>
+    </row>
+    <row r="146" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="26"/>
+      <c r="B146" s="57"/>
+    </row>
+    <row r="147" spans="1:2" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="26"/>
+      <c r="B147" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A87:C87"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6" r:id="rId1" xr:uid="{D9BB4CD5-4613-49D5-A3E0-EBA63FF9E11F}"/>
   </hyperlinks>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="88" fitToHeight="0" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8938C5A8-99EE-4600-B432-ABEC93F2C2A5}">
   <dimension ref="A1:AO78"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="2" max="2" width="29" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="15.7109375" customWidth="1"/>
-    <col min="6" max="6" width="16.42578125" style="27" customWidth="1"/>
-    <col min="7" max="41" width="9.140625" style="27"/>
+    <col min="6" max="6" width="16.42578125" style="3" customWidth="1"/>
+    <col min="7" max="41" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="27" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:6" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="19" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="2" spans="1:6" s="27" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="39" t="s">
         <v>166</v>
       </c>
-      <c r="B3" s="218" t="s">
+      <c r="B3" s="183" t="s">
         <v>167</v>
       </c>
-      <c r="C3" s="218" t="s">
+      <c r="C3" s="183" t="s">
         <v>168</v>
       </c>
-      <c r="D3" s="218" t="s">
+      <c r="D3" s="183" t="s">
         <v>169</v>
       </c>
-      <c r="E3" s="49" t="s">
+      <c r="E3" s="39" t="s">
         <v>170</v>
       </c>
-      <c r="F3" s="49" t="s">
+      <c r="F3" s="39" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="19" t="s">
+      <c r="A4" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="B4" s="219" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="219" t="s">
+      <c r="B4" s="184" t="s">
+        <v>236</v>
+      </c>
+      <c r="C4" s="184" t="s">
+        <v>275</v>
+      </c>
+      <c r="D4" s="184" t="s">
         <v>216</v>
       </c>
-      <c r="E4" s="24" t="s">
+      <c r="E4" s="17" t="s">
         <v>224</v>
       </c>
-      <c r="F4" s="19" t="s">
+      <c r="F4" s="13" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-      <c r="A5" s="91">
+      <c r="A5" s="71">
         <v>1</v>
       </c>
-      <c r="B5" s="18" t="s">
+      <c r="B5" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C5" s="64"/>
-[...2 lines deleted...]
-      <c r="F5" s="39">
+      <c r="C5" s="48"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="31">
         <f>E5/(D5+1E-52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-      <c r="A6" s="91">
+      <c r="A6" s="71">
         <v>2</v>
       </c>
-      <c r="B6" s="18" t="s">
+      <c r="B6" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C6" s="40"/>
-[...2 lines deleted...]
-      <c r="F6" s="39">
+      <c r="C6" s="32"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="31">
         <f t="shared" ref="F6:F9" si="0">E6/(D6+1E-52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-      <c r="A7" s="91">
+      <c r="A7" s="71">
         <v>3</v>
       </c>
-      <c r="B7" s="18" t="s">
+      <c r="B7" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C7" s="40"/>
-[...2 lines deleted...]
-      <c r="F7" s="39">
+      <c r="C7" s="32"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-      <c r="A8" s="91">
+      <c r="A8" s="71">
         <v>4</v>
       </c>
-      <c r="B8" s="18" t="s">
+      <c r="B8" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C8" s="40"/>
-[...2 lines deleted...]
-      <c r="F8" s="39">
+      <c r="C8" s="32"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="30" x14ac:dyDescent="0.25">
-      <c r="A9" s="91">
+      <c r="A9" s="71">
         <v>5</v>
       </c>
-      <c r="B9" s="18" t="s">
+      <c r="B9" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C9" s="40"/>
-[...2 lines deleted...]
-      <c r="F9" s="39">
+      <c r="C9" s="32"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A10" s="91">
+    <row r="10" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A10" s="71">
         <v>6</v>
       </c>
-      <c r="B10" s="18" t="s">
+      <c r="B10" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C10" s="40"/>
-[...2 lines deleted...]
-      <c r="F10" s="39">
+      <c r="C10" s="32"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="31">
         <f t="shared" ref="F10:F29" si="1">E10/(D10+1E-52)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A11" s="91">
+    <row r="11" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A11" s="71">
         <v>7</v>
       </c>
-      <c r="B11" s="18" t="s">
+      <c r="B11" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C11" s="40"/>
-[...2 lines deleted...]
-      <c r="F11" s="39">
+      <c r="C11" s="32"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A12" s="91">
+    <row r="12" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A12" s="71">
         <v>8</v>
       </c>
-      <c r="B12" s="18" t="s">
+      <c r="B12" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C12" s="40"/>
-[...2 lines deleted...]
-      <c r="F12" s="39">
+      <c r="C12" s="32"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A13" s="91">
+    <row r="13" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A13" s="71">
         <v>9</v>
       </c>
-      <c r="B13" s="18" t="s">
+      <c r="B13" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C13" s="40"/>
-[...2 lines deleted...]
-      <c r="F13" s="39">
+      <c r="C13" s="32"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A14" s="91">
+    <row r="14" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="71">
         <v>10</v>
       </c>
-      <c r="B14" s="18" t="s">
+      <c r="B14" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C14" s="40"/>
-[...2 lines deleted...]
-      <c r="F14" s="39">
+      <c r="C14" s="32"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A15" s="91">
+    <row r="15" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A15" s="71">
         <v>11</v>
       </c>
-      <c r="B15" s="18" t="s">
+      <c r="B15" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C15" s="40"/>
-[...2 lines deleted...]
-      <c r="F15" s="39">
+      <c r="C15" s="32"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A16" s="91">
+    <row r="16" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A16" s="71">
         <v>12</v>
       </c>
-      <c r="B16" s="18" t="s">
+      <c r="B16" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C16" s="40"/>
-[...2 lines deleted...]
-      <c r="F16" s="39">
+      <c r="C16" s="32"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A17" s="91">
+    <row r="17" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A17" s="71">
         <v>13</v>
       </c>
-      <c r="B17" s="18" t="s">
+      <c r="B17" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C17" s="40"/>
-[...2 lines deleted...]
-      <c r="F17" s="39">
+      <c r="C17" s="32"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A18" s="91">
+    <row r="18" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A18" s="71">
         <v>14</v>
       </c>
-      <c r="B18" s="18" t="s">
+      <c r="B18" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C18" s="40"/>
-[...2 lines deleted...]
-      <c r="F18" s="39">
+      <c r="C18" s="32"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A19" s="91">
+    <row r="19" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A19" s="71">
         <v>15</v>
       </c>
-      <c r="B19" s="18" t="s">
+      <c r="B19" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C19" s="40"/>
-[...2 lines deleted...]
-      <c r="F19" s="39">
+      <c r="C19" s="32"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A20" s="91">
+    <row r="20" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A20" s="71">
         <v>16</v>
       </c>
-      <c r="B20" s="18" t="s">
+      <c r="B20" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C20" s="40"/>
-[...2 lines deleted...]
-      <c r="F20" s="39">
+      <c r="C20" s="32"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A21" s="91">
+    <row r="21" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A21" s="71">
         <v>17</v>
       </c>
-      <c r="B21" s="18" t="s">
+      <c r="B21" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C21" s="40"/>
-[...2 lines deleted...]
-      <c r="F21" s="39">
+      <c r="C21" s="32"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A22" s="91">
+    <row r="22" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A22" s="71">
         <v>18</v>
       </c>
-      <c r="B22" s="18" t="s">
+      <c r="B22" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C22" s="40"/>
-[...2 lines deleted...]
-      <c r="F22" s="39">
+      <c r="C22" s="32"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A23" s="91">
+    <row r="23" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A23" s="71">
         <v>19</v>
       </c>
-      <c r="B23" s="18" t="s">
+      <c r="B23" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C23" s="40"/>
-[...2 lines deleted...]
-      <c r="F23" s="39">
+      <c r="C23" s="32"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A24" s="91">
+    <row r="24" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A24" s="71">
         <v>20</v>
       </c>
-      <c r="B24" s="18" t="s">
+      <c r="B24" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C24" s="40"/>
-[...2 lines deleted...]
-      <c r="F24" s="39">
+      <c r="C24" s="32"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A25" s="91">
+    <row r="25" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A25" s="71">
         <v>21</v>
       </c>
-      <c r="B25" s="18" t="s">
+      <c r="B25" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C25" s="40"/>
-[...2 lines deleted...]
-      <c r="F25" s="39">
+      <c r="C25" s="32"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A26" s="91">
+    <row r="26" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A26" s="71">
         <v>22</v>
       </c>
-      <c r="B26" s="18" t="s">
+      <c r="B26" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C26" s="40"/>
-[...2 lines deleted...]
-      <c r="F26" s="39">
+      <c r="C26" s="32"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A27" s="91">
+    <row r="27" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A27" s="71">
         <v>23</v>
       </c>
-      <c r="B27" s="18" t="s">
+      <c r="B27" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C27" s="40"/>
-[...2 lines deleted...]
-      <c r="F27" s="39">
+      <c r="C27" s="32"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A28" s="91">
+    <row r="28" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A28" s="71">
         <v>24</v>
       </c>
-      <c r="B28" s="18" t="s">
+      <c r="B28" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C28" s="40"/>
-[...2 lines deleted...]
-      <c r="F28" s="39">
+      <c r="C28" s="32"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="27" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-      <c r="A29" s="91">
+    <row r="29" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A29" s="71">
         <v>25</v>
       </c>
-      <c r="B29" s="18" t="s">
+      <c r="B29" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="C29" s="40"/>
-[...2 lines deleted...]
-      <c r="F29" s="39">
+      <c r="C29" s="32"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
-[...47 lines deleted...]
-    <row r="78" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Der kan skrives andre lande i feltet end de, som fremgår af listen. Angiv landenavn på dansk, som er skrevet helt ud (fx Østrig)." xr:uid="{D6C716B7-73A9-4828-B305-A3D55049092D}">
           <x14:formula1>
             <xm:f>Validering!$B$4:$B$28</xm:f>
           </x14:formula1>
           <xm:sqref>C5:C29</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2765F4C2-5359-41A9-9F12-1CF7694C3EA1}">
   <dimension ref="B2:N73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="K3" sqref="K3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="49.7109375" customWidth="1"/>
     <col min="8" max="8" width="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B2" s="131" t="s">
+      <c r="B2" s="106" t="s">
         <v>173</v>
       </c>
-      <c r="C2" s="132"/>
-[...2 lines deleted...]
-      <c r="G2" s="122" t="s">
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="G2" s="97" t="s">
         <v>174</v>
       </c>
-      <c r="H2" s="117"/>
-[...5 lines deleted...]
-      <c r="N2" s="117"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
     </row>
     <row r="3" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B3" s="84" t="s">
+      <c r="B3" s="65" t="s">
         <v>175</v>
       </c>
-      <c r="C3" s="84" t="s">
+      <c r="C3" s="65" t="s">
         <v>176</v>
       </c>
-      <c r="D3" s="84" t="s">
+      <c r="D3" s="65" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="84" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="84" t="s">
+      <c r="E3" s="65" t="s">
+        <v>261</v>
+      </c>
+      <c r="G3" s="65" t="s">
         <v>233</v>
       </c>
-      <c r="H3" s="84" t="s">
+      <c r="H3" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="84" t="s">
+      <c r="I3" s="65" t="s">
         <v>140</v>
       </c>
-      <c r="J3" s="84" t="s">
+      <c r="J3" s="65" t="s">
         <v>151</v>
       </c>
-      <c r="K3" s="84" t="s">
+      <c r="K3" s="65" t="s">
         <v>152</v>
       </c>
-      <c r="L3" s="84" t="s">
+      <c r="L3" s="65" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="4" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B4" t="s">
         <v>177</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>2</v>
       </c>
       <c r="H4" t="s">
         <v>161</v>
       </c>
       <c r="I4" t="s">
         <v>31</v>
       </c>
       <c r="J4" t="s">
         <v>31</v>
       </c>
       <c r="K4" t="s">
         <v>31</v>
       </c>
       <c r="L4" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="5" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B5" t="s">
         <v>178</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="H5" t="s">
         <v>160</v>
       </c>
       <c r="I5" t="s">
         <v>32</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L5" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="6" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
         <v>179</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>3</v>
       </c>
       <c r="H6" t="s">
         <v>159</v>
       </c>
       <c r="I6" t="s">
         <v>34</v>
       </c>
       <c r="J6" t="s">
         <v>34</v>
       </c>
-      <c r="K6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
     </row>
     <row r="7" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>180</v>
       </c>
       <c r="E7" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="G7" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="I7" t="s">
         <v>33</v>
       </c>
       <c r="J7" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="K7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
         <v>181</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
         <v>35</v>
       </c>
       <c r="J8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>182</v>
       </c>
       <c r="G9" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="I9" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="10" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>183</v>
       </c>
       <c r="G10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>184</v>
       </c>
       <c r="G11" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="12" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="13" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>187</v>
       </c>
-      <c r="G14" s="121" t="s">
-[...8 lines deleted...]
-      <c r="N14" s="118"/>
+      <c r="G14" s="96" t="s">
+        <v>241</v>
+      </c>
+      <c r="H14" s="93"/>
+      <c r="I14" s="93"/>
+      <c r="J14" s="93"/>
+      <c r="K14" s="93"/>
+      <c r="L14" s="93"/>
+      <c r="M14" s="93"/>
+      <c r="N14" s="93"/>
     </row>
     <row r="15" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>188</v>
       </c>
-      <c r="G15" s="84" t="s">
+      <c r="G15" s="65" t="s">
         <v>233</v>
       </c>
-      <c r="H15" s="84" t="s">
+      <c r="H15" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="I15" s="84" t="s">
+      <c r="I15" s="65" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>189</v>
       </c>
       <c r="G16" t="s">
         <v>2</v>
       </c>
       <c r="H16" t="s">
         <v>41</v>
       </c>
       <c r="I16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B17" s="85" t="s">
+      <c r="B17" s="66" t="s">
         <v>190</v>
       </c>
       <c r="G17" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="H17" t="s">
         <v>162</v>
       </c>
       <c r="I17" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B18" t="s">
         <v>191</v>
       </c>
       <c r="G18" t="s">
         <v>3</v>
       </c>
       <c r="I18" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B19" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="G19" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="I19" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="20" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>192</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="I20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="21" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B21" t="s">
         <v>193</v>
       </c>
       <c r="G21" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="22" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B22" t="s">
         <v>194</v>
       </c>
       <c r="G22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B23" t="s">
         <v>195</v>
       </c>
       <c r="G23" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="24" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="25" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="26" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
         <v>199</v>
       </c>
-      <c r="G26" s="119" t="s">
+      <c r="G26" s="94" t="s">
         <v>197</v>
       </c>
-      <c r="H26" s="120"/>
-[...5 lines deleted...]
-      <c r="N26" s="120"/>
+      <c r="H26" s="95"/>
+      <c r="I26" s="95"/>
+      <c r="J26" s="95"/>
+      <c r="K26" s="95"/>
+      <c r="L26" s="95"/>
+      <c r="M26" s="95"/>
+      <c r="N26" s="95"/>
     </row>
     <row r="27" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
         <v>200</v>
       </c>
-      <c r="G27" s="84" t="s">
+      <c r="G27" s="65" t="s">
         <v>233</v>
       </c>
-      <c r="H27" s="84" t="s">
+      <c r="H27" s="65" t="s">
         <v>123</v>
       </c>
-      <c r="I27" s="84" t="s">
-        <v>277</v>
+      <c r="I27" s="65" t="s">
+        <v>276</v>
       </c>
     </row>
     <row r="28" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B28" s="85" t="s">
+      <c r="B28" s="66" t="s">
         <v>201</v>
       </c>
       <c r="G28" t="s">
         <v>2</v>
       </c>
       <c r="H28" t="s">
         <v>10</v>
       </c>
       <c r="I28" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="29" spans="2:14" x14ac:dyDescent="0.25">
       <c r="G29" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="H29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="2:14" x14ac:dyDescent="0.25">
       <c r="G30" t="s">
         <v>3</v>
       </c>
       <c r="H30" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="31" spans="2:14" x14ac:dyDescent="0.25">
       <c r="G31" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
     </row>
     <row r="32" spans="2:14" x14ac:dyDescent="0.25">
       <c r="G32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G33" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="34" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G35" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
     </row>
     <row r="38" spans="7:14" x14ac:dyDescent="0.25">
-      <c r="G38" s="125" t="s">
+      <c r="G38" s="100" t="s">
         <v>202</v>
       </c>
-      <c r="H38" s="123"/>
-[...5 lines deleted...]
-      <c r="N38" s="123"/>
+      <c r="H38" s="98"/>
+      <c r="I38" s="98"/>
+      <c r="J38" s="98"/>
+      <c r="K38" s="98"/>
+      <c r="L38" s="98"/>
+      <c r="M38" s="98"/>
+      <c r="N38" s="98"/>
     </row>
     <row r="39" spans="7:14" x14ac:dyDescent="0.25">
-      <c r="G39" s="84" t="s">
+      <c r="G39" s="65" t="s">
         <v>233</v>
       </c>
-      <c r="H39" s="84" t="s">
+      <c r="H39" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="I39" s="84" t="s">
+      <c r="I39" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="J39" s="86" t="s">
+      <c r="J39" s="65" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="40" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40" t="s">
         <v>17</v>
       </c>
       <c r="I40" t="s">
         <v>155</v>
       </c>
-      <c r="J40" s="14" t="s">
+      <c r="J40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G41" t="s">
         <v>30</v>
       </c>
       <c r="H41" t="s">
         <v>227</v>
       </c>
       <c r="I41" t="s">
         <v>36</v>
       </c>
-      <c r="J41" s="14" t="s">
+      <c r="J41" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="42" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G42" t="s">
         <v>2</v>
       </c>
       <c r="H42" t="s">
         <v>5</v>
       </c>
       <c r="I42" t="s">
         <v>35</v>
       </c>
-      <c r="J42" s="14" t="s">
+      <c r="J42" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G43" t="s">
         <v>4</v>
       </c>
       <c r="H43" t="s">
         <v>7</v>
       </c>
       <c r="I43" t="s">
         <v>143</v>
       </c>
-      <c r="J43" s="14"/>
     </row>
     <row r="44" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G44" t="s">
         <v>3</v>
       </c>
       <c r="H44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G45" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G46" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G47" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="50" spans="7:14" x14ac:dyDescent="0.25">
-      <c r="G50" s="126" t="s">
+      <c r="G50" s="101" t="s">
         <v>204</v>
       </c>
-      <c r="H50" s="124"/>
-[...5 lines deleted...]
-      <c r="N50" s="124"/>
+      <c r="H50" s="99"/>
+      <c r="I50" s="99"/>
+      <c r="J50" s="99"/>
+      <c r="K50" s="99"/>
+      <c r="L50" s="99"/>
+      <c r="M50" s="99"/>
+      <c r="N50" s="99"/>
     </row>
     <row r="51" spans="7:14" x14ac:dyDescent="0.25">
-      <c r="G51" s="84" t="s">
+      <c r="G51" s="65" t="s">
         <v>233</v>
       </c>
-      <c r="H51" s="84" t="s">
-        <v>237</v>
+      <c r="H51" s="65" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="52" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G52" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="H52" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="53" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G53" t="s">
         <v>6</v>
       </c>
-      <c r="H53" s="6" t="s">
+      <c r="H53" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="54" spans="7:14" x14ac:dyDescent="0.25">
       <c r="H54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="7:14" x14ac:dyDescent="0.25">
       <c r="H55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="7:14" x14ac:dyDescent="0.25">
       <c r="H56" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="57" spans="7:14" x14ac:dyDescent="0.25">
       <c r="H57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="7:14" x14ac:dyDescent="0.25">
       <c r="H58" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="62" spans="7:14" x14ac:dyDescent="0.25">
-      <c r="G62" s="130" t="s">
+      <c r="G62" s="105" t="s">
         <v>172</v>
       </c>
-      <c r="H62" s="127"/>
+      <c r="H62" s="102"/>
     </row>
     <row r="63" spans="7:14" x14ac:dyDescent="0.25">
-      <c r="G63" s="84" t="s">
-[...2 lines deleted...]
-      <c r="H63" s="84" t="s">
+      <c r="G63" s="65" t="s">
+        <v>236</v>
+      </c>
+      <c r="H63" s="65" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="64" spans="7:14" x14ac:dyDescent="0.25">
       <c r="G64" t="s">
         <v>163</v>
       </c>
       <c r="H64" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="7:8" x14ac:dyDescent="0.25">
       <c r="G65" t="s">
         <v>165</v>
       </c>
       <c r="H65" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="66" spans="7:8" x14ac:dyDescent="0.25">
       <c r="G66" t="s">
         <v>164</v>
       </c>
       <c r="H66" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="7:8" x14ac:dyDescent="0.25">
-      <c r="G69" s="128" t="s">
+      <c r="G69" s="103" t="s">
         <v>217</v>
       </c>
-      <c r="H69" s="129"/>
+      <c r="H69" s="104"/>
     </row>
     <row r="70" spans="7:8" x14ac:dyDescent="0.25">
-      <c r="G70" s="84" t="s">
+      <c r="G70" s="65" t="s">
         <v>218</v>
       </c>
-      <c r="H70" s="84" t="s">
+      <c r="H70" s="65" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="71" spans="7:8" x14ac:dyDescent="0.25">
-      <c r="G71" s="94" t="s">
+      <c r="G71" s="72" t="s">
         <v>48</v>
       </c>
-      <c r="H71" s="95" t="s">
+      <c r="H71" s="10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="7:8" x14ac:dyDescent="0.25">
-      <c r="G72" s="94" t="s">
+      <c r="G72" s="72" t="s">
         <v>49</v>
       </c>
-      <c r="H72" s="95" t="s">
+      <c r="H72" s="10" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="73" spans="7:8" x14ac:dyDescent="0.25">
-      <c r="G73" s="94" t="s">
+      <c r="G73" s="72" t="s">
         <v>50</v>
       </c>
-      <c r="H73" s="96"/>
+      <c r="H73" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{024E9C46-B91F-4500-A3FB-DBB4DDDB5024}">
   <sheetPr>
     <tabColor rgb="FFA31E22"/>
   </sheetPr>
   <dimension ref="A1:AL169"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A34" sqref="A34"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.28515625" customWidth="1"/>
     <col min="2" max="2" width="87.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="32.5703125" customWidth="1"/>
-    <col min="4" max="32" width="9.140625" style="27"/>
+    <col min="4" max="32" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="13" t="s">
-[...11 lines deleted...]
-    <row r="2" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="A1" s="8" t="s">
+        <v>266</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="AG1" s="3"/>
+      <c r="AH1" s="3"/>
+      <c r="AI1" s="3"/>
+      <c r="AJ1" s="3"/>
+      <c r="AK1" s="3"/>
+      <c r="AL1" s="3"/>
+    </row>
+    <row r="2" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A3" s="182" t="s">
+      <c r="A3" s="147" t="s">
         <v>51</v>
       </c>
-      <c r="B3" s="182" t="s">
+      <c r="B3" s="147" t="s">
         <v>18</v>
       </c>
-      <c r="C3" s="183"/>
-[...1 lines deleted...]
-      <c r="I3" s="55"/>
+      <c r="C3" s="148"/>
     </row>
     <row r="4" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A4" s="11" t="s">
+      <c r="A4" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="B4" s="7" t="s">
         <v>136</v>
       </c>
-      <c r="C4" s="22"/>
-[...1 lines deleted...]
-      <c r="I4" s="55"/>
+      <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A5" s="11" t="s">
+      <c r="A5" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="B5" s="11" t="s">
-[...4 lines deleted...]
-      <c r="I5" s="55"/>
+      <c r="B5" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="C5" s="15"/>
     </row>
     <row r="6" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A6" s="11" t="s">
+      <c r="A6" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="22"/>
-      <c r="H6" s="55"/>
+      <c r="C6" s="15"/>
     </row>
     <row r="7" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A7" s="11" t="s">
+      <c r="A7" s="7" t="s">
         <v>55</v>
       </c>
-      <c r="B7" s="11" t="s">
+      <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="C7" s="22"/>
-      <c r="H7" s="55"/>
+      <c r="C7" s="15"/>
     </row>
     <row r="8" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A8" s="11" t="s">
+      <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="11" t="s">
-[...10 lines deleted...]
-    </row>
+      <c r="B8" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="C8" s="15"/>
+    </row>
+    <row r="9" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A10" s="20"/>
-[...2 lines deleted...]
-      <c r="H10" s="55"/>
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A11" s="182" t="s">
+      <c r="A11" s="147" t="s">
         <v>57</v>
       </c>
-      <c r="B11" s="182" t="s">
+      <c r="B11" s="147" t="s">
+        <v>302</v>
+      </c>
+      <c r="C11" s="147"/>
+    </row>
+    <row r="12" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A12" s="69" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="69" t="s">
         <v>303</v>
       </c>
-      <c r="C11" s="182"/>
-[...5 lines deleted...]
-      <c r="B12" s="89" t="s">
+      <c r="C12" s="7"/>
+    </row>
+    <row r="13" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A13" s="69" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="C13" s="7"/>
+      <c r="G13" s="20"/>
+    </row>
+    <row r="14" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="B14" s="58" t="s">
         <v>304</v>
       </c>
-      <c r="C12" s="11"/>
-[...25 lines deleted...]
-    <row r="16" spans="1:38" s="27" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="C14" s="34"/>
+    </row>
+    <row r="15" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="116"/>
+      <c r="B15" s="117"/>
+      <c r="C15" s="118"/>
+    </row>
+    <row r="16" spans="1:38" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A17" s="182" t="s">
+      <c r="A17" s="147" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="182" t="s">
+      <c r="B17" s="147" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="184"/>
+      <c r="C17" s="149"/>
     </row>
     <row r="18" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A18" s="145" t="s">
+      <c r="A18" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="146" t="s">
+      <c r="B18" s="40" t="s">
+        <v>331</v>
+      </c>
+      <c r="C18" s="115"/>
+    </row>
+    <row r="19" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="40" t="s">
         <v>332</v>
       </c>
-      <c r="C18" s="147"/>
-[...8 lines deleted...]
-      <c r="C19" s="147"/>
+      <c r="C19" s="115"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
     </row>
-    <row r="20" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="145" t="s">
+    <row r="20" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="7" t="s">
         <v>63</v>
       </c>
-      <c r="B20" s="146" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="147"/>
+      <c r="B20" s="40" t="s">
+        <v>356</v>
+      </c>
+      <c r="C20" s="115"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
     </row>
-    <row r="21" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="145" t="s">
+    <row r="21" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="146" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="147"/>
+      <c r="B21" s="40" t="s">
+        <v>357</v>
+      </c>
+      <c r="C21" s="115"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
     </row>
-    <row r="22" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="145" t="s">
+    <row r="22" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
         <v>65</v>
       </c>
-      <c r="B22" s="146" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="147"/>
+      <c r="B22" s="40" t="s">
+        <v>305</v>
+      </c>
+      <c r="C22" s="115"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
     </row>
-    <row r="23" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="145" t="s">
+    <row r="23" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="B23" s="146" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="147"/>
+      <c r="B23" s="40" t="s">
+        <v>306</v>
+      </c>
+      <c r="C23" s="115"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
     </row>
-    <row r="24" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="145" t="s">
+    <row r="24" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="7" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="145" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="147"/>
+      <c r="B24" s="7" t="s">
+        <v>307</v>
+      </c>
+      <c r="C24" s="115"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
     </row>
-    <row r="25" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="145" t="s">
+    <row r="25" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="145" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="147"/>
+      <c r="B25" s="7" t="s">
+        <v>308</v>
+      </c>
+      <c r="C25" s="115"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
     </row>
-    <row r="26" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
-[...5 lines deleted...]
-      <c r="B28" s="182" t="s">
+    <row r="26" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="147" t="s">
+        <v>242</v>
+      </c>
+      <c r="B28" s="147" t="s">
         <v>22</v>
       </c>
-      <c r="C28" s="184"/>
-      <c r="E28" s="27" t="s">
+      <c r="C28" s="149"/>
+      <c r="E28" s="3" t="s">
         <v>154</v>
       </c>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
     </row>
-    <row r="29" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C29" s="147"/>
+    <row r="29" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="69" t="s">
+        <v>243</v>
+      </c>
+      <c r="B29" s="78" t="s">
+        <v>309</v>
+      </c>
+      <c r="C29" s="115"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
     </row>
-    <row r="30" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="148" t="s">
+    <row r="30" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="69" t="s">
+        <v>310</v>
+      </c>
+      <c r="B30" s="78" t="s">
         <v>311</v>
       </c>
-      <c r="B30" s="149" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="147"/>
+      <c r="C30" s="115"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
     </row>
-    <row r="31" spans="1:38" s="20" customFormat="1" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="B33" s="182" t="s">
+    <row r="31" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="48"/>
+      <c r="B31" s="123"/>
+      <c r="C31" s="188"/>
+    </row>
+    <row r="32" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="48"/>
+      <c r="B32" s="123"/>
+      <c r="C32" s="188"/>
+    </row>
+    <row r="33" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="147" t="s">
+        <v>315</v>
+      </c>
+      <c r="B33" s="147" t="s">
         <v>4</v>
       </c>
-      <c r="C33" s="184"/>
-      <c r="E33" s="27" t="s">
+      <c r="C33" s="149"/>
+      <c r="E33" s="3" t="s">
         <v>154</v>
       </c>
       <c r="AG33"/>
       <c r="AH33"/>
       <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
     </row>
-    <row r="34" spans="1:38" s="27" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B34" s="221" t="s">
+    <row r="34" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="185" t="s">
+        <v>316</v>
+      </c>
+      <c r="B34" s="186" t="s">
+        <v>312</v>
+      </c>
+      <c r="C34" s="187"/>
+    </row>
+    <row r="35" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="69" t="s">
+        <v>358</v>
+      </c>
+      <c r="B35" s="78" t="s">
         <v>313</v>
       </c>
-      <c r="C34" s="222"/>
-[...13 lines deleted...]
-      <c r="A38" s="182" t="s">
+      <c r="C35" s="115"/>
+    </row>
+    <row r="36" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="147" t="s">
+        <v>361</v>
+      </c>
+      <c r="B38" s="147" t="s">
+        <v>244</v>
+      </c>
+      <c r="C38" s="149"/>
+    </row>
+    <row r="39" spans="1:38" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="7" t="s">
+        <v>359</v>
+      </c>
+      <c r="B39" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="C39" s="91"/>
+    </row>
+    <row r="40" spans="1:38" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A40" s="203" t="s">
+        <v>360</v>
+      </c>
+      <c r="B40" s="204" t="s">
         <v>366</v>
       </c>
-      <c r="B38" s="182" t="s">
-[...150 lines deleted...]
-    <row r="169" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="C40" s="205"/>
+    </row>
+    <row r="41" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="90" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="91" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="92" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="93" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="94" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="95" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="96" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="97" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="98" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="99" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="100" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="101" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="102" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="103" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="104" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="105" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="106" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="107" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="108" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="109" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="110" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="111" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="112" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="113" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="114" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="115" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="116" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="117" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="118" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="119" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="120" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="121" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="122" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="123" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="124" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="125" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="126" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="127" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="128" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="129" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="130" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="131" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="132" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="133" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="134" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="135" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="136" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="137" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="138" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="139" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="140" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="141" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="142" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="143" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="144" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="145" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="146" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="147" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="148" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="149" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="150" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="151" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="152" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="153" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="154" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="155" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="156" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="157" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="158" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="159" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="160" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="161" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="162" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="163" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="164" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="165" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="166" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="167" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="168" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="169" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F0749C40-B603-4D2A-A0BF-76E7C0207E06}">
           <x14:formula1>
             <xm:f>Validering!$D$4:$D$5</xm:f>
           </x14:formula1>
           <xm:sqref>C39:C40</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFBB4E27"/>
   </sheetPr>
   <dimension ref="A1:AK89"/>
   <sheetViews>
     <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="39.140625" customWidth="1"/>
-    <col min="2" max="2" width="17.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="26" width="9.140625" style="27"/>
+    <col min="2" max="3" width="17.7109375" customWidth="1"/>
+    <col min="4" max="4" width="25.7109375" customWidth="1"/>
+    <col min="5" max="5" width="20.7109375" customWidth="1"/>
+    <col min="6" max="6" width="25.7109375" customWidth="1"/>
+    <col min="7" max="26" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="26" t="s">
-[...17 lines deleted...]
-      <c r="AK1" s="27"/>
+      <c r="A1" s="19" t="s">
+        <v>268</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="AA1" s="3"/>
+      <c r="AB1" s="3"/>
+      <c r="AC1" s="3"/>
+      <c r="AD1" s="3"/>
+      <c r="AE1" s="3"/>
+      <c r="AF1" s="3"/>
+      <c r="AG1" s="3"/>
+      <c r="AH1" s="3"/>
+      <c r="AI1" s="3"/>
+      <c r="AJ1" s="3"/>
+      <c r="AK1" s="3"/>
     </row>
     <row r="2" spans="1:37" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="27"/>
-[...22 lines deleted...]
-      <c r="E3" s="226" t="s">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="AA2" s="3"/>
+      <c r="AB2" s="3"/>
+      <c r="AC2" s="3"/>
+      <c r="AD2" s="3"/>
+      <c r="AE2" s="3"/>
+      <c r="AF2" s="3"/>
+      <c r="AG2" s="3"/>
+      <c r="AH2" s="3"/>
+      <c r="AI2" s="3"/>
+      <c r="AJ2" s="3"/>
+      <c r="AK2" s="3"/>
+    </row>
+    <row r="3" spans="1:37" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="44"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="191" t="s">
         <v>139</v>
       </c>
-      <c r="F3" s="227"/>
-[...22 lines deleted...]
-      <c r="A4" s="153" t="s">
+      <c r="F3" s="192"/>
+    </row>
+    <row r="4" spans="1:37" x14ac:dyDescent="0.25">
+      <c r="A4" s="119" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="105" t="s">
+      <c r="B4" s="80" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="105" t="s">
+      <c r="C4" s="80" t="s">
         <v>44</v>
       </c>
-      <c r="D4" s="105" t="s">
+      <c r="D4" s="80" t="s">
         <v>45</v>
       </c>
-      <c r="E4" s="105" t="s">
+      <c r="E4" s="80" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="105" t="s">
+      <c r="F4" s="80" t="s">
         <v>47</v>
       </c>
-      <c r="G4" s="59"/>
-[...18 lines deleted...]
-      <c r="Z4" s="59"/>
     </row>
     <row r="5" spans="1:37" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="19" t="s">
+      <c r="A5" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="B5" s="81" t="s">
+        <v>144</v>
+      </c>
+      <c r="C5" s="82" t="s">
+        <v>138</v>
+      </c>
+      <c r="D5" s="83" t="s">
+        <v>137</v>
+      </c>
+      <c r="E5" s="84" t="s">
         <v>325</v>
       </c>
-      <c r="B5" s="106" t="s">
-[...11 lines deleted...]
-      <c r="F5" s="110" t="s">
+      <c r="F5" s="85" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="6" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A6" s="11"/>
-[...4 lines deleted...]
-      <c r="F6" s="25"/>
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
     </row>
     <row r="7" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A7" s="11"/>
-[...4 lines deleted...]
-      <c r="F7" s="3"/>
+      <c r="A7" s="7"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
     </row>
     <row r="8" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A8" s="11"/>
-[...4 lines deleted...]
-      <c r="F8" s="3"/>
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
     </row>
     <row r="9" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A9" s="11"/>
-[...4 lines deleted...]
-      <c r="F9" s="3"/>
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
     </row>
     <row r="10" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A10" s="11"/>
-[...4 lines deleted...]
-      <c r="F10" s="3"/>
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
     </row>
     <row r="11" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A11" s="11"/>
-[...4 lines deleted...]
-      <c r="F11" s="3"/>
+      <c r="A11" s="7"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
     </row>
     <row r="12" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A12" s="11"/>
-[...4 lines deleted...]
-      <c r="F12" s="3"/>
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
     </row>
     <row r="13" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A13" s="11"/>
-[...4 lines deleted...]
-      <c r="F13" s="3"/>
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
     </row>
     <row r="14" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A14" s="11"/>
-[...4 lines deleted...]
-      <c r="F14" s="3"/>
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
     </row>
     <row r="15" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A15" s="11"/>
-[...4 lines deleted...]
-      <c r="F15" s="3"/>
+      <c r="A15" s="7"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A16" s="11"/>
-[...4 lines deleted...]
-      <c r="F16" s="3"/>
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A17" s="11"/>
-[...429 lines deleted...]
-    </row>
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+    </row>
+    <row r="18" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="83" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="84" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="85" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="86" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="87" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="88" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="89" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E3:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000000000000}">
           <x14:formula1>
             <xm:f>Validering!$H$71:$H$72</xm:f>
           </x14:formula1>
           <xm:sqref>E6:F17</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0200-000001000000}">
           <x14:formula1>
             <xm:f>Validering!$G$71:$G$73</xm:f>
           </x14:formula1>
           <xm:sqref>D6:D17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Ark2"/>
   <dimension ref="A1:DNI56"/>
   <sheetViews>
     <sheetView topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S10" sqref="S10"/>
+      <selection activeCell="R5" sqref="R5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="36" max="16384" width="8.7109375" style="1"/>
+    <col min="1" max="1" width="14.85546875" customWidth="1"/>
+    <col min="2" max="2" width="17.140625" customWidth="1"/>
+    <col min="3" max="5" width="15.7109375" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
+    <col min="7" max="7" width="15.7109375" customWidth="1"/>
+    <col min="8" max="8" width="17.7109375" customWidth="1"/>
+    <col min="9" max="13" width="15.7109375" customWidth="1"/>
+    <col min="14" max="14" width="17.140625" customWidth="1"/>
+    <col min="15" max="15" width="15.7109375" customWidth="1"/>
+    <col min="16" max="16" width="17.7109375" customWidth="1"/>
+    <col min="17" max="17" width="15.7109375" customWidth="1"/>
+    <col min="18" max="18" width="15.7109375" style="3" customWidth="1"/>
+    <col min="19" max="20" width="15.5703125" style="3" customWidth="1"/>
+    <col min="21" max="35" width="8.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3077" s="20" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="61" t="s">
+    <row r="1" spans="1:3077" s="3" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="C1" s="54"/>
+      <c r="C1" s="43"/>
     </row>
     <row r="2" spans="1:3077" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="54"/>
-[...7 lines deleted...]
-      <c r="I2" s="228" t="s">
+      <c r="A2" s="43"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="193" t="s">
+        <v>369</v>
+      </c>
+      <c r="J2" s="194"/>
+      <c r="K2" s="194"/>
+      <c r="L2" s="194"/>
+      <c r="M2" s="194"/>
+      <c r="N2" s="194"/>
+      <c r="O2" s="195"/>
+      <c r="P2" s="196" t="s">
+        <v>341</v>
+      </c>
+      <c r="Q2" s="197"/>
+      <c r="AJ2" s="3"/>
+    </row>
+    <row r="3" spans="1:3077" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B3" s="150" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="150" t="s">
+        <v>71</v>
+      </c>
+      <c r="D3" s="150" t="s">
+        <v>72</v>
+      </c>
+      <c r="E3" s="150" t="s">
+        <v>73</v>
+      </c>
+      <c r="F3" s="28" t="s">
+        <v>206</v>
+      </c>
+      <c r="G3" s="150" t="s">
+        <v>74</v>
+      </c>
+      <c r="H3" s="152" t="s">
+        <v>75</v>
+      </c>
+      <c r="I3" s="153" t="s">
+        <v>76</v>
+      </c>
+      <c r="J3" s="150" t="s">
+        <v>77</v>
+      </c>
+      <c r="K3" s="150" t="s">
+        <v>78</v>
+      </c>
+      <c r="L3" s="150" t="s">
+        <v>79</v>
+      </c>
+      <c r="M3" s="150" t="s">
+        <v>80</v>
+      </c>
+      <c r="N3" s="150" t="s">
+        <v>81</v>
+      </c>
+      <c r="O3" s="154" t="s">
+        <v>82</v>
+      </c>
+      <c r="P3" s="110" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q3" s="111" t="s">
+        <v>84</v>
+      </c>
+      <c r="R3" s="160" t="s">
+        <v>85</v>
+      </c>
+      <c r="S3" s="150" t="s">
+        <v>263</v>
+      </c>
+      <c r="T3" s="61" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3077" s="5" customFormat="1" ht="135.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B4" s="151" t="s">
+        <v>282</v>
+      </c>
+      <c r="C4" s="151" t="s">
+        <v>234</v>
+      </c>
+      <c r="D4" s="151" t="s">
+        <v>216</v>
+      </c>
+      <c r="E4" s="151" t="s">
+        <v>221</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="G4" s="151" t="s">
+        <v>273</v>
+      </c>
+      <c r="H4" s="155" t="s">
         <v>235</v>
       </c>
-      <c r="J2" s="229"/>
-[...66 lines deleted...]
-      <c r="S3" s="185" t="s">
+      <c r="I4" s="156" t="s">
+        <v>228</v>
+      </c>
+      <c r="J4" s="157" t="s">
+        <v>229</v>
+      </c>
+      <c r="K4" s="157" t="s">
+        <v>230</v>
+      </c>
+      <c r="L4" s="157" t="s">
+        <v>231</v>
+      </c>
+      <c r="M4" s="157" t="s">
+        <v>232</v>
+      </c>
+      <c r="N4" s="158" t="s">
+        <v>281</v>
+      </c>
+      <c r="O4" s="159" t="s">
+        <v>21</v>
+      </c>
+      <c r="P4" s="112" t="s">
         <v>264</v>
       </c>
-      <c r="T3" s="80" t="s">
-[...64 lines deleted...]
-      <c r="P4" s="140" t="s">
+      <c r="Q4" s="82" t="s">
         <v>265</v>
       </c>
-      <c r="Q4" s="107" t="s">
-[...2 lines deleted...]
-      <c r="R4" s="186" t="s">
+      <c r="R4" s="151" t="s">
         <v>152</v>
       </c>
-      <c r="S4" s="186" t="s">
+      <c r="S4" s="151" t="s">
         <v>86</v>
       </c>
-      <c r="T4" s="19" t="s">
-[...21 lines deleted...]
-      <c r="A5" s="91">
+      <c r="T4" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+    </row>
+    <row r="5" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="71">
         <v>1</v>
       </c>
-      <c r="B5" s="18"/>
-[...3 lines deleted...]
-      <c r="F5" s="39">
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="31"/>
+      <c r="E5" s="31"/>
+      <c r="F5" s="31">
         <f>E5/(D5+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G5" s="64"/>
-[...3055 lines deleted...]
-      <c r="A6" s="91">
+      <c r="G5" s="48"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="67"/>
+      <c r="T5" s="70"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5"/>
+      <c r="DU5"/>
+      <c r="DV5"/>
+      <c r="DW5"/>
+      <c r="DX5"/>
+      <c r="DY5"/>
+      <c r="DZ5"/>
+      <c r="EA5"/>
+      <c r="EB5"/>
+      <c r="EC5"/>
+      <c r="ED5"/>
+      <c r="EE5"/>
+      <c r="EF5"/>
+      <c r="EG5"/>
+      <c r="EH5"/>
+      <c r="EI5"/>
+      <c r="EJ5"/>
+      <c r="EK5"/>
+      <c r="EL5"/>
+      <c r="EM5"/>
+      <c r="EN5"/>
+      <c r="EO5"/>
+      <c r="EP5"/>
+      <c r="EQ5"/>
+      <c r="ER5"/>
+      <c r="ES5"/>
+      <c r="ET5"/>
+      <c r="EU5"/>
+      <c r="EV5"/>
+      <c r="EW5"/>
+      <c r="EX5"/>
+      <c r="EY5"/>
+      <c r="EZ5"/>
+      <c r="FA5"/>
+      <c r="FB5"/>
+      <c r="FC5"/>
+      <c r="FD5"/>
+      <c r="FE5"/>
+      <c r="FF5"/>
+      <c r="FG5"/>
+      <c r="FH5"/>
+      <c r="FI5"/>
+      <c r="FJ5"/>
+      <c r="FK5"/>
+      <c r="FL5"/>
+      <c r="FM5"/>
+      <c r="FN5"/>
+      <c r="FO5"/>
+      <c r="FP5"/>
+      <c r="FQ5"/>
+      <c r="FR5"/>
+      <c r="FS5"/>
+      <c r="FT5"/>
+      <c r="FU5"/>
+      <c r="FV5"/>
+      <c r="FW5"/>
+      <c r="FX5"/>
+      <c r="FY5"/>
+      <c r="FZ5"/>
+      <c r="GA5"/>
+      <c r="GB5"/>
+      <c r="GC5"/>
+      <c r="GD5"/>
+      <c r="GE5"/>
+      <c r="GF5"/>
+      <c r="GG5"/>
+      <c r="GH5"/>
+      <c r="GI5"/>
+      <c r="GJ5"/>
+      <c r="GK5"/>
+      <c r="GL5"/>
+      <c r="GM5"/>
+      <c r="GN5"/>
+      <c r="GO5"/>
+      <c r="GP5"/>
+      <c r="GQ5"/>
+      <c r="GR5"/>
+      <c r="GS5"/>
+      <c r="GT5"/>
+      <c r="GU5"/>
+      <c r="GV5"/>
+      <c r="GW5"/>
+      <c r="GX5"/>
+      <c r="GY5"/>
+      <c r="GZ5"/>
+      <c r="HA5"/>
+      <c r="HB5"/>
+      <c r="HC5"/>
+      <c r="HD5"/>
+      <c r="HE5"/>
+      <c r="HF5"/>
+      <c r="HG5"/>
+      <c r="HH5"/>
+      <c r="HI5"/>
+      <c r="HJ5"/>
+      <c r="HK5"/>
+      <c r="HL5"/>
+      <c r="HM5"/>
+      <c r="HN5"/>
+      <c r="HO5"/>
+      <c r="HP5"/>
+      <c r="HQ5"/>
+      <c r="HR5"/>
+      <c r="HS5"/>
+      <c r="HT5"/>
+      <c r="HU5"/>
+      <c r="HV5"/>
+      <c r="HW5"/>
+      <c r="HX5"/>
+      <c r="HY5"/>
+      <c r="HZ5"/>
+      <c r="IA5"/>
+      <c r="IB5"/>
+      <c r="IC5"/>
+      <c r="ID5"/>
+      <c r="IE5"/>
+      <c r="IF5"/>
+      <c r="IG5"/>
+      <c r="IH5"/>
+      <c r="II5"/>
+      <c r="IJ5"/>
+      <c r="IK5"/>
+      <c r="IL5"/>
+      <c r="IM5"/>
+      <c r="IN5"/>
+      <c r="IO5"/>
+      <c r="IP5"/>
+      <c r="IQ5"/>
+      <c r="IR5"/>
+      <c r="IS5"/>
+      <c r="IT5"/>
+      <c r="IU5"/>
+      <c r="IV5"/>
+      <c r="IW5"/>
+      <c r="IX5"/>
+      <c r="IY5"/>
+      <c r="IZ5"/>
+      <c r="JA5"/>
+      <c r="JB5"/>
+      <c r="JC5"/>
+      <c r="JD5"/>
+      <c r="JE5"/>
+      <c r="JF5"/>
+      <c r="JG5"/>
+      <c r="JH5"/>
+      <c r="JI5"/>
+      <c r="JJ5"/>
+      <c r="JK5"/>
+      <c r="JL5"/>
+      <c r="JM5"/>
+      <c r="JN5"/>
+      <c r="JO5"/>
+      <c r="JP5"/>
+      <c r="JQ5"/>
+      <c r="JR5"/>
+      <c r="JS5"/>
+      <c r="JT5"/>
+      <c r="JU5"/>
+      <c r="JV5"/>
+      <c r="JW5"/>
+      <c r="JX5"/>
+      <c r="JY5"/>
+      <c r="JZ5"/>
+      <c r="KA5"/>
+      <c r="KB5"/>
+      <c r="KC5"/>
+      <c r="KD5"/>
+      <c r="KE5"/>
+      <c r="KF5"/>
+      <c r="KG5"/>
+      <c r="KH5"/>
+      <c r="KI5"/>
+      <c r="KJ5"/>
+      <c r="KK5"/>
+      <c r="KL5"/>
+      <c r="KM5"/>
+      <c r="KN5"/>
+      <c r="KO5"/>
+      <c r="KP5"/>
+      <c r="KQ5"/>
+      <c r="KR5"/>
+      <c r="KS5"/>
+      <c r="KT5"/>
+      <c r="KU5"/>
+      <c r="KV5"/>
+      <c r="KW5"/>
+      <c r="KX5"/>
+      <c r="KY5"/>
+      <c r="KZ5"/>
+      <c r="LA5"/>
+      <c r="LB5"/>
+      <c r="LC5"/>
+      <c r="LD5"/>
+      <c r="LE5"/>
+      <c r="LF5"/>
+      <c r="LG5"/>
+      <c r="LH5"/>
+      <c r="LI5"/>
+      <c r="LJ5"/>
+      <c r="LK5"/>
+      <c r="LL5"/>
+      <c r="LM5"/>
+      <c r="LN5"/>
+      <c r="LO5"/>
+      <c r="LP5"/>
+      <c r="LQ5"/>
+      <c r="LR5"/>
+      <c r="LS5"/>
+      <c r="LT5"/>
+      <c r="LU5"/>
+      <c r="LV5"/>
+      <c r="LW5"/>
+      <c r="LX5"/>
+      <c r="LY5"/>
+      <c r="LZ5"/>
+      <c r="MA5"/>
+      <c r="MB5"/>
+      <c r="MC5"/>
+      <c r="MD5"/>
+      <c r="ME5"/>
+      <c r="MF5"/>
+      <c r="MG5"/>
+      <c r="MH5"/>
+      <c r="MI5"/>
+      <c r="MJ5"/>
+      <c r="MK5"/>
+      <c r="ML5"/>
+      <c r="MM5"/>
+      <c r="MN5"/>
+      <c r="MO5"/>
+      <c r="MP5"/>
+      <c r="MQ5"/>
+      <c r="MR5"/>
+      <c r="MS5"/>
+      <c r="MT5"/>
+      <c r="MU5"/>
+      <c r="MV5"/>
+      <c r="MW5"/>
+      <c r="MX5"/>
+      <c r="MY5"/>
+      <c r="MZ5"/>
+      <c r="NA5"/>
+      <c r="NB5"/>
+      <c r="NC5"/>
+      <c r="ND5"/>
+      <c r="NE5"/>
+      <c r="NF5"/>
+      <c r="NG5"/>
+      <c r="NH5"/>
+      <c r="NI5"/>
+      <c r="NJ5"/>
+      <c r="NK5"/>
+      <c r="NL5"/>
+      <c r="NM5"/>
+      <c r="NN5"/>
+      <c r="NO5"/>
+      <c r="NP5"/>
+      <c r="NQ5"/>
+      <c r="NR5"/>
+      <c r="NS5"/>
+      <c r="NT5"/>
+      <c r="NU5"/>
+      <c r="NV5"/>
+      <c r="NW5"/>
+      <c r="NX5"/>
+      <c r="NY5"/>
+      <c r="NZ5"/>
+      <c r="OA5"/>
+      <c r="OB5"/>
+      <c r="OC5"/>
+      <c r="OD5"/>
+      <c r="OE5"/>
+      <c r="OF5"/>
+      <c r="OG5"/>
+      <c r="OH5"/>
+      <c r="OI5"/>
+      <c r="OJ5"/>
+      <c r="OK5"/>
+      <c r="OL5"/>
+      <c r="OM5"/>
+      <c r="ON5"/>
+      <c r="OO5"/>
+      <c r="OP5"/>
+      <c r="OQ5"/>
+      <c r="OR5"/>
+      <c r="OS5"/>
+      <c r="OT5"/>
+      <c r="OU5"/>
+      <c r="OV5"/>
+      <c r="OW5"/>
+      <c r="OX5"/>
+      <c r="OY5"/>
+      <c r="OZ5"/>
+      <c r="PA5"/>
+      <c r="PB5"/>
+      <c r="PC5"/>
+      <c r="PD5"/>
+      <c r="PE5"/>
+      <c r="PF5"/>
+      <c r="PG5"/>
+      <c r="PH5"/>
+      <c r="PI5"/>
+      <c r="PJ5"/>
+      <c r="PK5"/>
+      <c r="PL5"/>
+      <c r="PM5"/>
+      <c r="PN5"/>
+      <c r="PO5"/>
+      <c r="PP5"/>
+      <c r="PQ5"/>
+      <c r="PR5"/>
+      <c r="PS5"/>
+      <c r="PT5"/>
+      <c r="PU5"/>
+      <c r="PV5"/>
+      <c r="PW5"/>
+      <c r="PX5"/>
+      <c r="PY5"/>
+      <c r="PZ5"/>
+      <c r="QA5"/>
+      <c r="QB5"/>
+      <c r="QC5"/>
+      <c r="QD5"/>
+      <c r="QE5"/>
+      <c r="QF5"/>
+      <c r="QG5"/>
+      <c r="QH5"/>
+      <c r="QI5"/>
+      <c r="QJ5"/>
+      <c r="QK5"/>
+      <c r="QL5"/>
+      <c r="QM5"/>
+      <c r="QN5"/>
+      <c r="QO5"/>
+      <c r="QP5"/>
+      <c r="QQ5"/>
+      <c r="QR5"/>
+      <c r="QS5"/>
+      <c r="QT5"/>
+      <c r="QU5"/>
+      <c r="QV5"/>
+      <c r="QW5"/>
+      <c r="QX5"/>
+      <c r="QY5"/>
+      <c r="QZ5"/>
+      <c r="RA5"/>
+      <c r="RB5"/>
+      <c r="RC5"/>
+      <c r="RD5"/>
+      <c r="RE5"/>
+      <c r="RF5"/>
+      <c r="RG5"/>
+      <c r="RH5"/>
+      <c r="RI5"/>
+      <c r="RJ5"/>
+      <c r="RK5"/>
+      <c r="RL5"/>
+      <c r="RM5"/>
+      <c r="RN5"/>
+      <c r="RO5"/>
+      <c r="RP5"/>
+      <c r="RQ5"/>
+      <c r="RR5"/>
+      <c r="RS5"/>
+      <c r="RT5"/>
+      <c r="RU5"/>
+      <c r="RV5"/>
+      <c r="RW5"/>
+      <c r="RX5"/>
+      <c r="RY5"/>
+      <c r="RZ5"/>
+      <c r="SA5"/>
+      <c r="SB5"/>
+      <c r="SC5"/>
+      <c r="SD5"/>
+      <c r="SE5"/>
+      <c r="SF5"/>
+      <c r="SG5"/>
+      <c r="SH5"/>
+      <c r="SI5"/>
+      <c r="SJ5"/>
+      <c r="SK5"/>
+      <c r="SL5"/>
+      <c r="SM5"/>
+      <c r="SN5"/>
+      <c r="SO5"/>
+      <c r="SP5"/>
+      <c r="SQ5"/>
+      <c r="SR5"/>
+      <c r="SS5"/>
+      <c r="ST5"/>
+      <c r="SU5"/>
+      <c r="SV5"/>
+      <c r="SW5"/>
+      <c r="SX5"/>
+      <c r="SY5"/>
+      <c r="SZ5"/>
+      <c r="TA5"/>
+      <c r="TB5"/>
+      <c r="TC5"/>
+      <c r="TD5"/>
+      <c r="TE5"/>
+      <c r="TF5"/>
+      <c r="TG5"/>
+      <c r="TH5"/>
+      <c r="TI5"/>
+      <c r="TJ5"/>
+      <c r="TK5"/>
+      <c r="TL5"/>
+      <c r="TM5"/>
+      <c r="TN5"/>
+      <c r="TO5"/>
+      <c r="TP5"/>
+      <c r="TQ5"/>
+      <c r="TR5"/>
+      <c r="TS5"/>
+      <c r="TT5"/>
+      <c r="TU5"/>
+      <c r="TV5"/>
+      <c r="TW5"/>
+      <c r="TX5"/>
+      <c r="TY5"/>
+      <c r="TZ5"/>
+      <c r="UA5"/>
+      <c r="UB5"/>
+      <c r="UC5"/>
+      <c r="UD5"/>
+      <c r="UE5"/>
+      <c r="UF5"/>
+      <c r="UG5"/>
+      <c r="UH5"/>
+      <c r="UI5"/>
+      <c r="UJ5"/>
+      <c r="UK5"/>
+      <c r="UL5"/>
+      <c r="UM5"/>
+      <c r="UN5"/>
+      <c r="UO5"/>
+      <c r="UP5"/>
+      <c r="UQ5"/>
+      <c r="UR5"/>
+      <c r="US5"/>
+      <c r="UT5"/>
+      <c r="UU5"/>
+      <c r="UV5"/>
+      <c r="UW5"/>
+      <c r="UX5"/>
+      <c r="UY5"/>
+      <c r="UZ5"/>
+      <c r="VA5"/>
+      <c r="VB5"/>
+      <c r="VC5"/>
+      <c r="VD5"/>
+      <c r="VE5"/>
+      <c r="VF5"/>
+      <c r="VG5"/>
+      <c r="VH5"/>
+      <c r="VI5"/>
+      <c r="VJ5"/>
+      <c r="VK5"/>
+      <c r="VL5"/>
+      <c r="VM5"/>
+      <c r="VN5"/>
+      <c r="VO5"/>
+      <c r="VP5"/>
+      <c r="VQ5"/>
+      <c r="VR5"/>
+      <c r="VS5"/>
+      <c r="VT5"/>
+      <c r="VU5"/>
+      <c r="VV5"/>
+      <c r="VW5"/>
+      <c r="VX5"/>
+      <c r="VY5"/>
+      <c r="VZ5"/>
+      <c r="WA5"/>
+      <c r="WB5"/>
+      <c r="WC5"/>
+      <c r="WD5"/>
+      <c r="WE5"/>
+      <c r="WF5"/>
+      <c r="WG5"/>
+      <c r="WH5"/>
+      <c r="WI5"/>
+      <c r="WJ5"/>
+      <c r="WK5"/>
+      <c r="WL5"/>
+      <c r="WM5"/>
+      <c r="WN5"/>
+      <c r="WO5"/>
+      <c r="WP5"/>
+      <c r="WQ5"/>
+      <c r="WR5"/>
+      <c r="WS5"/>
+      <c r="WT5"/>
+      <c r="WU5"/>
+      <c r="WV5"/>
+      <c r="WW5"/>
+      <c r="WX5"/>
+      <c r="WY5"/>
+      <c r="WZ5"/>
+      <c r="XA5"/>
+      <c r="XB5"/>
+      <c r="XC5"/>
+      <c r="XD5"/>
+      <c r="XE5"/>
+      <c r="XF5"/>
+      <c r="XG5"/>
+      <c r="XH5"/>
+      <c r="XI5"/>
+      <c r="XJ5"/>
+      <c r="XK5"/>
+      <c r="XL5"/>
+      <c r="XM5"/>
+      <c r="XN5"/>
+      <c r="XO5"/>
+      <c r="XP5"/>
+      <c r="XQ5"/>
+      <c r="XR5"/>
+      <c r="XS5"/>
+      <c r="XT5"/>
+      <c r="XU5"/>
+      <c r="XV5"/>
+      <c r="XW5"/>
+      <c r="XX5"/>
+      <c r="XY5"/>
+      <c r="XZ5"/>
+      <c r="YA5"/>
+      <c r="YB5"/>
+      <c r="YC5"/>
+      <c r="YD5"/>
+      <c r="YE5"/>
+      <c r="YF5"/>
+      <c r="YG5"/>
+      <c r="YH5"/>
+      <c r="YI5"/>
+      <c r="YJ5"/>
+      <c r="YK5"/>
+      <c r="YL5"/>
+      <c r="YM5"/>
+      <c r="YN5"/>
+      <c r="YO5"/>
+      <c r="YP5"/>
+      <c r="YQ5"/>
+      <c r="YR5"/>
+      <c r="YS5"/>
+      <c r="YT5"/>
+      <c r="YU5"/>
+      <c r="YV5"/>
+      <c r="YW5"/>
+      <c r="YX5"/>
+      <c r="YY5"/>
+      <c r="YZ5"/>
+      <c r="ZA5"/>
+      <c r="ZB5"/>
+      <c r="ZC5"/>
+      <c r="ZD5"/>
+      <c r="ZE5"/>
+      <c r="ZF5"/>
+      <c r="ZG5"/>
+      <c r="ZH5"/>
+      <c r="ZI5"/>
+      <c r="ZJ5"/>
+      <c r="ZK5"/>
+      <c r="ZL5"/>
+      <c r="ZM5"/>
+      <c r="ZN5"/>
+      <c r="ZO5"/>
+      <c r="ZP5"/>
+      <c r="ZQ5"/>
+      <c r="ZR5"/>
+      <c r="ZS5"/>
+      <c r="ZT5"/>
+      <c r="ZU5"/>
+      <c r="ZV5"/>
+      <c r="ZW5"/>
+      <c r="ZX5"/>
+      <c r="ZY5"/>
+      <c r="ZZ5"/>
+      <c r="AAA5"/>
+      <c r="AAB5"/>
+      <c r="AAC5"/>
+      <c r="AAD5"/>
+      <c r="AAE5"/>
+      <c r="AAF5"/>
+      <c r="AAG5"/>
+      <c r="AAH5"/>
+      <c r="AAI5"/>
+      <c r="AAJ5"/>
+      <c r="AAK5"/>
+      <c r="AAL5"/>
+      <c r="AAM5"/>
+      <c r="AAN5"/>
+      <c r="AAO5"/>
+      <c r="AAP5"/>
+      <c r="AAQ5"/>
+      <c r="AAR5"/>
+      <c r="AAS5"/>
+      <c r="AAT5"/>
+      <c r="AAU5"/>
+      <c r="AAV5"/>
+      <c r="AAW5"/>
+      <c r="AAX5"/>
+      <c r="AAY5"/>
+      <c r="AAZ5"/>
+      <c r="ABA5"/>
+      <c r="ABB5"/>
+      <c r="ABC5"/>
+      <c r="ABD5"/>
+      <c r="ABE5"/>
+      <c r="ABF5"/>
+      <c r="ABG5"/>
+      <c r="ABH5"/>
+      <c r="ABI5"/>
+      <c r="ABJ5"/>
+      <c r="ABK5"/>
+      <c r="ABL5"/>
+      <c r="ABM5"/>
+      <c r="ABN5"/>
+      <c r="ABO5"/>
+      <c r="ABP5"/>
+      <c r="ABQ5"/>
+      <c r="ABR5"/>
+      <c r="ABS5"/>
+      <c r="ABT5"/>
+      <c r="ABU5"/>
+      <c r="ABV5"/>
+      <c r="ABW5"/>
+      <c r="ABX5"/>
+      <c r="ABY5"/>
+      <c r="ABZ5"/>
+      <c r="ACA5"/>
+      <c r="ACB5"/>
+      <c r="ACC5"/>
+      <c r="ACD5"/>
+      <c r="ACE5"/>
+      <c r="ACF5"/>
+      <c r="ACG5"/>
+      <c r="ACH5"/>
+      <c r="ACI5"/>
+      <c r="ACJ5"/>
+      <c r="ACK5"/>
+      <c r="ACL5"/>
+      <c r="ACM5"/>
+      <c r="ACN5"/>
+      <c r="ACO5"/>
+      <c r="ACP5"/>
+      <c r="ACQ5"/>
+      <c r="ACR5"/>
+      <c r="ACS5"/>
+      <c r="ACT5"/>
+      <c r="ACU5"/>
+      <c r="ACV5"/>
+      <c r="ACW5"/>
+      <c r="ACX5"/>
+      <c r="ACY5"/>
+      <c r="ACZ5"/>
+      <c r="ADA5"/>
+      <c r="ADB5"/>
+      <c r="ADC5"/>
+      <c r="ADD5"/>
+      <c r="ADE5"/>
+      <c r="ADF5"/>
+      <c r="ADG5"/>
+      <c r="ADH5"/>
+      <c r="ADI5"/>
+      <c r="ADJ5"/>
+      <c r="ADK5"/>
+      <c r="ADL5"/>
+      <c r="ADM5"/>
+      <c r="ADN5"/>
+      <c r="ADO5"/>
+      <c r="ADP5"/>
+      <c r="ADQ5"/>
+      <c r="ADR5"/>
+      <c r="ADS5"/>
+      <c r="ADT5"/>
+      <c r="ADU5"/>
+      <c r="ADV5"/>
+      <c r="ADW5"/>
+      <c r="ADX5"/>
+      <c r="ADY5"/>
+      <c r="ADZ5"/>
+      <c r="AEA5"/>
+      <c r="AEB5"/>
+      <c r="AEC5"/>
+      <c r="AED5"/>
+      <c r="AEE5"/>
+      <c r="AEF5"/>
+      <c r="AEG5"/>
+      <c r="AEH5"/>
+      <c r="AEI5"/>
+      <c r="AEJ5"/>
+      <c r="AEK5"/>
+      <c r="AEL5"/>
+      <c r="AEM5"/>
+      <c r="AEN5"/>
+      <c r="AEO5"/>
+      <c r="AEP5"/>
+      <c r="AEQ5"/>
+      <c r="AER5"/>
+      <c r="AES5"/>
+      <c r="AET5"/>
+      <c r="AEU5"/>
+      <c r="AEV5"/>
+      <c r="AEW5"/>
+      <c r="AEX5"/>
+      <c r="AEY5"/>
+      <c r="AEZ5"/>
+      <c r="AFA5"/>
+      <c r="AFB5"/>
+      <c r="AFC5"/>
+      <c r="AFD5"/>
+      <c r="AFE5"/>
+      <c r="AFF5"/>
+      <c r="AFG5"/>
+      <c r="AFH5"/>
+      <c r="AFI5"/>
+      <c r="AFJ5"/>
+      <c r="AFK5"/>
+      <c r="AFL5"/>
+      <c r="AFM5"/>
+      <c r="AFN5"/>
+      <c r="AFO5"/>
+      <c r="AFP5"/>
+      <c r="AFQ5"/>
+      <c r="AFR5"/>
+      <c r="AFS5"/>
+      <c r="AFT5"/>
+      <c r="AFU5"/>
+      <c r="AFV5"/>
+      <c r="AFW5"/>
+      <c r="AFX5"/>
+      <c r="AFY5"/>
+      <c r="AFZ5"/>
+      <c r="AGA5"/>
+      <c r="AGB5"/>
+      <c r="AGC5"/>
+      <c r="AGD5"/>
+      <c r="AGE5"/>
+      <c r="AGF5"/>
+      <c r="AGG5"/>
+      <c r="AGH5"/>
+      <c r="AGI5"/>
+      <c r="AGJ5"/>
+      <c r="AGK5"/>
+      <c r="AGL5"/>
+      <c r="AGM5"/>
+      <c r="AGN5"/>
+      <c r="AGO5"/>
+      <c r="AGP5"/>
+      <c r="AGQ5"/>
+      <c r="AGR5"/>
+      <c r="AGS5"/>
+      <c r="AGT5"/>
+      <c r="AGU5"/>
+      <c r="AGV5"/>
+      <c r="AGW5"/>
+      <c r="AGX5"/>
+      <c r="AGY5"/>
+      <c r="AGZ5"/>
+      <c r="AHA5"/>
+      <c r="AHB5"/>
+      <c r="AHC5"/>
+      <c r="AHD5"/>
+      <c r="AHE5"/>
+      <c r="AHF5"/>
+      <c r="AHG5"/>
+      <c r="AHH5"/>
+      <c r="AHI5"/>
+      <c r="AHJ5"/>
+      <c r="AHK5"/>
+      <c r="AHL5"/>
+      <c r="AHM5"/>
+      <c r="AHN5"/>
+      <c r="AHO5"/>
+      <c r="AHP5"/>
+      <c r="AHQ5"/>
+      <c r="AHR5"/>
+      <c r="AHS5"/>
+      <c r="AHT5"/>
+      <c r="AHU5"/>
+      <c r="AHV5"/>
+      <c r="AHW5"/>
+      <c r="AHX5"/>
+      <c r="AHY5"/>
+      <c r="AHZ5"/>
+      <c r="AIA5"/>
+      <c r="AIB5"/>
+      <c r="AIC5"/>
+      <c r="AID5"/>
+      <c r="AIE5"/>
+      <c r="AIF5"/>
+      <c r="AIG5"/>
+      <c r="AIH5"/>
+      <c r="AII5"/>
+      <c r="AIJ5"/>
+      <c r="AIK5"/>
+      <c r="AIL5"/>
+      <c r="AIM5"/>
+      <c r="AIN5"/>
+      <c r="AIO5"/>
+      <c r="AIP5"/>
+      <c r="AIQ5"/>
+      <c r="AIR5"/>
+      <c r="AIS5"/>
+      <c r="AIT5"/>
+      <c r="AIU5"/>
+      <c r="AIV5"/>
+      <c r="AIW5"/>
+      <c r="AIX5"/>
+      <c r="AIY5"/>
+      <c r="AIZ5"/>
+      <c r="AJA5"/>
+      <c r="AJB5"/>
+      <c r="AJC5"/>
+      <c r="AJD5"/>
+      <c r="AJE5"/>
+      <c r="AJF5"/>
+      <c r="AJG5"/>
+      <c r="AJH5"/>
+      <c r="AJI5"/>
+      <c r="AJJ5"/>
+      <c r="AJK5"/>
+      <c r="AJL5"/>
+      <c r="AJM5"/>
+      <c r="AJN5"/>
+      <c r="AJO5"/>
+      <c r="AJP5"/>
+      <c r="AJQ5"/>
+      <c r="AJR5"/>
+      <c r="AJS5"/>
+      <c r="AJT5"/>
+      <c r="AJU5"/>
+      <c r="AJV5"/>
+      <c r="AJW5"/>
+      <c r="AJX5"/>
+      <c r="AJY5"/>
+      <c r="AJZ5"/>
+      <c r="AKA5"/>
+      <c r="AKB5"/>
+      <c r="AKC5"/>
+      <c r="AKD5"/>
+      <c r="AKE5"/>
+      <c r="AKF5"/>
+      <c r="AKG5"/>
+      <c r="AKH5"/>
+      <c r="AKI5"/>
+      <c r="AKJ5"/>
+      <c r="AKK5"/>
+      <c r="AKL5"/>
+      <c r="AKM5"/>
+      <c r="AKN5"/>
+      <c r="AKO5"/>
+      <c r="AKP5"/>
+      <c r="AKQ5"/>
+      <c r="AKR5"/>
+      <c r="AKS5"/>
+      <c r="AKT5"/>
+      <c r="AKU5"/>
+      <c r="AKV5"/>
+      <c r="AKW5"/>
+      <c r="AKX5"/>
+      <c r="AKY5"/>
+      <c r="AKZ5"/>
+      <c r="ALA5"/>
+      <c r="ALB5"/>
+      <c r="ALC5"/>
+      <c r="ALD5"/>
+      <c r="ALE5"/>
+      <c r="ALF5"/>
+      <c r="ALG5"/>
+      <c r="ALH5"/>
+      <c r="ALI5"/>
+      <c r="ALJ5"/>
+      <c r="ALK5"/>
+      <c r="ALL5"/>
+      <c r="ALM5"/>
+      <c r="ALN5"/>
+      <c r="ALO5"/>
+      <c r="ALP5"/>
+      <c r="ALQ5"/>
+      <c r="ALR5"/>
+      <c r="ALS5"/>
+      <c r="ALT5"/>
+      <c r="ALU5"/>
+      <c r="ALV5"/>
+      <c r="ALW5"/>
+      <c r="ALX5"/>
+      <c r="ALY5"/>
+      <c r="ALZ5"/>
+      <c r="AMA5"/>
+      <c r="AMB5"/>
+      <c r="AMC5"/>
+      <c r="AMD5"/>
+      <c r="AME5"/>
+      <c r="AMF5"/>
+      <c r="AMG5"/>
+      <c r="AMH5"/>
+      <c r="AMI5"/>
+      <c r="AMJ5"/>
+      <c r="AMK5"/>
+      <c r="AML5"/>
+      <c r="AMM5"/>
+      <c r="AMN5"/>
+      <c r="AMO5"/>
+      <c r="AMP5"/>
+      <c r="AMQ5"/>
+      <c r="AMR5"/>
+      <c r="AMS5"/>
+      <c r="AMT5"/>
+      <c r="AMU5"/>
+      <c r="AMV5"/>
+      <c r="AMW5"/>
+      <c r="AMX5"/>
+      <c r="AMY5"/>
+      <c r="AMZ5"/>
+      <c r="ANA5"/>
+      <c r="ANB5"/>
+      <c r="ANC5"/>
+      <c r="AND5"/>
+      <c r="ANE5"/>
+      <c r="ANF5"/>
+      <c r="ANG5"/>
+      <c r="ANH5"/>
+      <c r="ANI5"/>
+      <c r="ANJ5"/>
+      <c r="ANK5"/>
+      <c r="ANL5"/>
+      <c r="ANM5"/>
+      <c r="ANN5"/>
+      <c r="ANO5"/>
+      <c r="ANP5"/>
+      <c r="ANQ5"/>
+      <c r="ANR5"/>
+      <c r="ANS5"/>
+      <c r="ANT5"/>
+      <c r="ANU5"/>
+      <c r="ANV5"/>
+      <c r="ANW5"/>
+      <c r="ANX5"/>
+      <c r="ANY5"/>
+      <c r="ANZ5"/>
+      <c r="AOA5"/>
+      <c r="AOB5"/>
+      <c r="AOC5"/>
+      <c r="AOD5"/>
+      <c r="AOE5"/>
+      <c r="AOF5"/>
+      <c r="AOG5"/>
+      <c r="AOH5"/>
+      <c r="AOI5"/>
+      <c r="AOJ5"/>
+      <c r="AOK5"/>
+      <c r="AOL5"/>
+      <c r="AOM5"/>
+      <c r="AON5"/>
+      <c r="AOO5"/>
+      <c r="AOP5"/>
+      <c r="AOQ5"/>
+      <c r="AOR5"/>
+      <c r="AOS5"/>
+      <c r="AOT5"/>
+      <c r="AOU5"/>
+      <c r="AOV5"/>
+      <c r="AOW5"/>
+      <c r="AOX5"/>
+      <c r="AOY5"/>
+      <c r="AOZ5"/>
+      <c r="APA5"/>
+      <c r="APB5"/>
+      <c r="APC5"/>
+      <c r="APD5"/>
+      <c r="APE5"/>
+      <c r="APF5"/>
+      <c r="APG5"/>
+      <c r="APH5"/>
+      <c r="API5"/>
+      <c r="APJ5"/>
+      <c r="APK5"/>
+      <c r="APL5"/>
+      <c r="APM5"/>
+      <c r="APN5"/>
+      <c r="APO5"/>
+      <c r="APP5"/>
+      <c r="APQ5"/>
+      <c r="APR5"/>
+      <c r="APS5"/>
+      <c r="APT5"/>
+      <c r="APU5"/>
+      <c r="APV5"/>
+      <c r="APW5"/>
+      <c r="APX5"/>
+      <c r="APY5"/>
+      <c r="APZ5"/>
+      <c r="AQA5"/>
+      <c r="AQB5"/>
+      <c r="AQC5"/>
+      <c r="AQD5"/>
+      <c r="AQE5"/>
+      <c r="AQF5"/>
+      <c r="AQG5"/>
+      <c r="AQH5"/>
+      <c r="AQI5"/>
+      <c r="AQJ5"/>
+      <c r="AQK5"/>
+      <c r="AQL5"/>
+      <c r="AQM5"/>
+      <c r="AQN5"/>
+      <c r="AQO5"/>
+      <c r="AQP5"/>
+      <c r="AQQ5"/>
+      <c r="AQR5"/>
+      <c r="AQS5"/>
+      <c r="AQT5"/>
+      <c r="AQU5"/>
+      <c r="AQV5"/>
+      <c r="AQW5"/>
+      <c r="AQX5"/>
+      <c r="AQY5"/>
+      <c r="AQZ5"/>
+      <c r="ARA5"/>
+      <c r="ARB5"/>
+      <c r="ARC5"/>
+      <c r="ARD5"/>
+      <c r="ARE5"/>
+      <c r="ARF5"/>
+      <c r="ARG5"/>
+      <c r="ARH5"/>
+      <c r="ARI5"/>
+      <c r="ARJ5"/>
+      <c r="ARK5"/>
+      <c r="ARL5"/>
+      <c r="ARM5"/>
+      <c r="ARN5"/>
+      <c r="ARO5"/>
+      <c r="ARP5"/>
+      <c r="ARQ5"/>
+      <c r="ARR5"/>
+      <c r="ARS5"/>
+      <c r="ART5"/>
+      <c r="ARU5"/>
+      <c r="ARV5"/>
+      <c r="ARW5"/>
+      <c r="ARX5"/>
+      <c r="ARY5"/>
+      <c r="ARZ5"/>
+      <c r="ASA5"/>
+      <c r="ASB5"/>
+      <c r="ASC5"/>
+      <c r="ASD5"/>
+      <c r="ASE5"/>
+      <c r="ASF5"/>
+      <c r="ASG5"/>
+      <c r="ASH5"/>
+      <c r="ASI5"/>
+      <c r="ASJ5"/>
+      <c r="ASK5"/>
+      <c r="ASL5"/>
+      <c r="ASM5"/>
+      <c r="ASN5"/>
+      <c r="ASO5"/>
+      <c r="ASP5"/>
+      <c r="ASQ5"/>
+      <c r="ASR5"/>
+      <c r="ASS5"/>
+      <c r="AST5"/>
+      <c r="ASU5"/>
+      <c r="ASV5"/>
+      <c r="ASW5"/>
+      <c r="ASX5"/>
+      <c r="ASY5"/>
+      <c r="ASZ5"/>
+      <c r="ATA5"/>
+      <c r="ATB5"/>
+      <c r="ATC5"/>
+      <c r="ATD5"/>
+      <c r="ATE5"/>
+      <c r="ATF5"/>
+      <c r="ATG5"/>
+      <c r="ATH5"/>
+      <c r="ATI5"/>
+      <c r="ATJ5"/>
+      <c r="ATK5"/>
+      <c r="ATL5"/>
+      <c r="ATM5"/>
+      <c r="ATN5"/>
+      <c r="ATO5"/>
+      <c r="ATP5"/>
+      <c r="ATQ5"/>
+      <c r="ATR5"/>
+      <c r="ATS5"/>
+      <c r="ATT5"/>
+      <c r="ATU5"/>
+      <c r="ATV5"/>
+      <c r="ATW5"/>
+      <c r="ATX5"/>
+      <c r="ATY5"/>
+      <c r="ATZ5"/>
+      <c r="AUA5"/>
+      <c r="AUB5"/>
+      <c r="AUC5"/>
+      <c r="AUD5"/>
+      <c r="AUE5"/>
+      <c r="AUF5"/>
+      <c r="AUG5"/>
+      <c r="AUH5"/>
+      <c r="AUI5"/>
+      <c r="AUJ5"/>
+      <c r="AUK5"/>
+      <c r="AUL5"/>
+      <c r="AUM5"/>
+      <c r="AUN5"/>
+      <c r="AUO5"/>
+      <c r="AUP5"/>
+      <c r="AUQ5"/>
+      <c r="AUR5"/>
+      <c r="AUS5"/>
+      <c r="AUT5"/>
+      <c r="AUU5"/>
+      <c r="AUV5"/>
+      <c r="AUW5"/>
+      <c r="AUX5"/>
+      <c r="AUY5"/>
+      <c r="AUZ5"/>
+      <c r="AVA5"/>
+      <c r="AVB5"/>
+      <c r="AVC5"/>
+      <c r="AVD5"/>
+      <c r="AVE5"/>
+      <c r="AVF5"/>
+      <c r="AVG5"/>
+      <c r="AVH5"/>
+      <c r="AVI5"/>
+      <c r="AVJ5"/>
+      <c r="AVK5"/>
+      <c r="AVL5"/>
+      <c r="AVM5"/>
+      <c r="AVN5"/>
+      <c r="AVO5"/>
+      <c r="AVP5"/>
+      <c r="AVQ5"/>
+      <c r="AVR5"/>
+      <c r="AVS5"/>
+      <c r="AVT5"/>
+      <c r="AVU5"/>
+      <c r="AVV5"/>
+      <c r="AVW5"/>
+      <c r="AVX5"/>
+      <c r="AVY5"/>
+      <c r="AVZ5"/>
+      <c r="AWA5"/>
+      <c r="AWB5"/>
+      <c r="AWC5"/>
+      <c r="AWD5"/>
+      <c r="AWE5"/>
+      <c r="AWF5"/>
+      <c r="AWG5"/>
+      <c r="AWH5"/>
+      <c r="AWI5"/>
+      <c r="AWJ5"/>
+      <c r="AWK5"/>
+      <c r="AWL5"/>
+      <c r="AWM5"/>
+      <c r="AWN5"/>
+      <c r="AWO5"/>
+      <c r="AWP5"/>
+      <c r="AWQ5"/>
+      <c r="AWR5"/>
+      <c r="AWS5"/>
+      <c r="AWT5"/>
+      <c r="AWU5"/>
+      <c r="AWV5"/>
+      <c r="AWW5"/>
+      <c r="AWX5"/>
+      <c r="AWY5"/>
+      <c r="AWZ5"/>
+      <c r="AXA5"/>
+      <c r="AXB5"/>
+      <c r="AXC5"/>
+      <c r="AXD5"/>
+      <c r="AXE5"/>
+      <c r="AXF5"/>
+      <c r="AXG5"/>
+      <c r="AXH5"/>
+      <c r="AXI5"/>
+      <c r="AXJ5"/>
+      <c r="AXK5"/>
+      <c r="AXL5"/>
+      <c r="AXM5"/>
+      <c r="AXN5"/>
+      <c r="AXO5"/>
+      <c r="AXP5"/>
+      <c r="AXQ5"/>
+      <c r="AXR5"/>
+      <c r="AXS5"/>
+      <c r="AXT5"/>
+      <c r="AXU5"/>
+      <c r="AXV5"/>
+      <c r="AXW5"/>
+      <c r="AXX5"/>
+      <c r="AXY5"/>
+      <c r="AXZ5"/>
+      <c r="AYA5"/>
+      <c r="AYB5"/>
+      <c r="AYC5"/>
+      <c r="AYD5"/>
+      <c r="AYE5"/>
+      <c r="AYF5"/>
+      <c r="AYG5"/>
+      <c r="AYH5"/>
+      <c r="AYI5"/>
+      <c r="AYJ5"/>
+      <c r="AYK5"/>
+      <c r="AYL5"/>
+      <c r="AYM5"/>
+      <c r="AYN5"/>
+      <c r="AYO5"/>
+      <c r="AYP5"/>
+      <c r="AYQ5"/>
+      <c r="AYR5"/>
+      <c r="AYS5"/>
+      <c r="AYT5"/>
+      <c r="AYU5"/>
+      <c r="AYV5"/>
+      <c r="AYW5"/>
+      <c r="AYX5"/>
+      <c r="AYY5"/>
+      <c r="AYZ5"/>
+      <c r="AZA5"/>
+      <c r="AZB5"/>
+      <c r="AZC5"/>
+      <c r="AZD5"/>
+      <c r="AZE5"/>
+      <c r="AZF5"/>
+      <c r="AZG5"/>
+      <c r="AZH5"/>
+      <c r="AZI5"/>
+      <c r="AZJ5"/>
+      <c r="AZK5"/>
+      <c r="AZL5"/>
+      <c r="AZM5"/>
+      <c r="AZN5"/>
+      <c r="AZO5"/>
+      <c r="AZP5"/>
+      <c r="AZQ5"/>
+      <c r="AZR5"/>
+      <c r="AZS5"/>
+      <c r="AZT5"/>
+      <c r="AZU5"/>
+      <c r="AZV5"/>
+      <c r="AZW5"/>
+      <c r="AZX5"/>
+      <c r="AZY5"/>
+      <c r="AZZ5"/>
+      <c r="BAA5"/>
+      <c r="BAB5"/>
+      <c r="BAC5"/>
+      <c r="BAD5"/>
+      <c r="BAE5"/>
+      <c r="BAF5"/>
+      <c r="BAG5"/>
+      <c r="BAH5"/>
+      <c r="BAI5"/>
+      <c r="BAJ5"/>
+      <c r="BAK5"/>
+      <c r="BAL5"/>
+      <c r="BAM5"/>
+      <c r="BAN5"/>
+      <c r="BAO5"/>
+      <c r="BAP5"/>
+      <c r="BAQ5"/>
+      <c r="BAR5"/>
+      <c r="BAS5"/>
+      <c r="BAT5"/>
+      <c r="BAU5"/>
+      <c r="BAV5"/>
+      <c r="BAW5"/>
+      <c r="BAX5"/>
+      <c r="BAY5"/>
+      <c r="BAZ5"/>
+      <c r="BBA5"/>
+      <c r="BBB5"/>
+      <c r="BBC5"/>
+      <c r="BBD5"/>
+      <c r="BBE5"/>
+      <c r="BBF5"/>
+      <c r="BBG5"/>
+      <c r="BBH5"/>
+      <c r="BBI5"/>
+      <c r="BBJ5"/>
+      <c r="BBK5"/>
+      <c r="BBL5"/>
+      <c r="BBM5"/>
+      <c r="BBN5"/>
+      <c r="BBO5"/>
+      <c r="BBP5"/>
+      <c r="BBQ5"/>
+      <c r="BBR5"/>
+      <c r="BBS5"/>
+      <c r="BBT5"/>
+      <c r="BBU5"/>
+      <c r="BBV5"/>
+      <c r="BBW5"/>
+      <c r="BBX5"/>
+      <c r="BBY5"/>
+      <c r="BBZ5"/>
+      <c r="BCA5"/>
+      <c r="BCB5"/>
+      <c r="BCC5"/>
+      <c r="BCD5"/>
+      <c r="BCE5"/>
+      <c r="BCF5"/>
+      <c r="BCG5"/>
+      <c r="BCH5"/>
+      <c r="BCI5"/>
+      <c r="BCJ5"/>
+      <c r="BCK5"/>
+      <c r="BCL5"/>
+      <c r="BCM5"/>
+      <c r="BCN5"/>
+      <c r="BCO5"/>
+      <c r="BCP5"/>
+      <c r="BCQ5"/>
+      <c r="BCR5"/>
+      <c r="BCS5"/>
+      <c r="BCT5"/>
+      <c r="BCU5"/>
+      <c r="BCV5"/>
+      <c r="BCW5"/>
+      <c r="BCX5"/>
+      <c r="BCY5"/>
+      <c r="BCZ5"/>
+      <c r="BDA5"/>
+      <c r="BDB5"/>
+      <c r="BDC5"/>
+      <c r="BDD5"/>
+      <c r="BDE5"/>
+      <c r="BDF5"/>
+      <c r="BDG5"/>
+      <c r="BDH5"/>
+      <c r="BDI5"/>
+      <c r="BDJ5"/>
+      <c r="BDK5"/>
+      <c r="BDL5"/>
+      <c r="BDM5"/>
+      <c r="BDN5"/>
+      <c r="BDO5"/>
+      <c r="BDP5"/>
+      <c r="BDQ5"/>
+      <c r="BDR5"/>
+      <c r="BDS5"/>
+      <c r="BDT5"/>
+      <c r="BDU5"/>
+      <c r="BDV5"/>
+      <c r="BDW5"/>
+      <c r="BDX5"/>
+      <c r="BDY5"/>
+      <c r="BDZ5"/>
+      <c r="BEA5"/>
+      <c r="BEB5"/>
+      <c r="BEC5"/>
+      <c r="BED5"/>
+      <c r="BEE5"/>
+      <c r="BEF5"/>
+      <c r="BEG5"/>
+      <c r="BEH5"/>
+      <c r="BEI5"/>
+      <c r="BEJ5"/>
+      <c r="BEK5"/>
+      <c r="BEL5"/>
+      <c r="BEM5"/>
+      <c r="BEN5"/>
+      <c r="BEO5"/>
+      <c r="BEP5"/>
+      <c r="BEQ5"/>
+      <c r="BER5"/>
+      <c r="BES5"/>
+      <c r="BET5"/>
+      <c r="BEU5"/>
+      <c r="BEV5"/>
+      <c r="BEW5"/>
+      <c r="BEX5"/>
+      <c r="BEY5"/>
+      <c r="BEZ5"/>
+      <c r="BFA5"/>
+      <c r="BFB5"/>
+      <c r="BFC5"/>
+      <c r="BFD5"/>
+      <c r="BFE5"/>
+      <c r="BFF5"/>
+      <c r="BFG5"/>
+      <c r="BFH5"/>
+      <c r="BFI5"/>
+      <c r="BFJ5"/>
+      <c r="BFK5"/>
+      <c r="BFL5"/>
+      <c r="BFM5"/>
+      <c r="BFN5"/>
+      <c r="BFO5"/>
+      <c r="BFP5"/>
+      <c r="BFQ5"/>
+      <c r="BFR5"/>
+      <c r="BFS5"/>
+      <c r="BFT5"/>
+      <c r="BFU5"/>
+      <c r="BFV5"/>
+      <c r="BFW5"/>
+      <c r="BFX5"/>
+      <c r="BFY5"/>
+      <c r="BFZ5"/>
+      <c r="BGA5"/>
+      <c r="BGB5"/>
+      <c r="BGC5"/>
+      <c r="BGD5"/>
+      <c r="BGE5"/>
+      <c r="BGF5"/>
+      <c r="BGG5"/>
+      <c r="BGH5"/>
+      <c r="BGI5"/>
+      <c r="BGJ5"/>
+      <c r="BGK5"/>
+      <c r="BGL5"/>
+      <c r="BGM5"/>
+      <c r="BGN5"/>
+      <c r="BGO5"/>
+      <c r="BGP5"/>
+      <c r="BGQ5"/>
+      <c r="BGR5"/>
+      <c r="BGS5"/>
+      <c r="BGT5"/>
+      <c r="BGU5"/>
+      <c r="BGV5"/>
+      <c r="BGW5"/>
+      <c r="BGX5"/>
+      <c r="BGY5"/>
+      <c r="BGZ5"/>
+      <c r="BHA5"/>
+      <c r="BHB5"/>
+      <c r="BHC5"/>
+      <c r="BHD5"/>
+      <c r="BHE5"/>
+      <c r="BHF5"/>
+      <c r="BHG5"/>
+      <c r="BHH5"/>
+      <c r="BHI5"/>
+      <c r="BHJ5"/>
+      <c r="BHK5"/>
+      <c r="BHL5"/>
+      <c r="BHM5"/>
+      <c r="BHN5"/>
+      <c r="BHO5"/>
+      <c r="BHP5"/>
+      <c r="BHQ5"/>
+      <c r="BHR5"/>
+      <c r="BHS5"/>
+      <c r="BHT5"/>
+      <c r="BHU5"/>
+      <c r="BHV5"/>
+      <c r="BHW5"/>
+      <c r="BHX5"/>
+      <c r="BHY5"/>
+      <c r="BHZ5"/>
+      <c r="BIA5"/>
+      <c r="BIB5"/>
+      <c r="BIC5"/>
+      <c r="BID5"/>
+      <c r="BIE5"/>
+      <c r="BIF5"/>
+      <c r="BIG5"/>
+      <c r="BIH5"/>
+      <c r="BII5"/>
+      <c r="BIJ5"/>
+      <c r="BIK5"/>
+      <c r="BIL5"/>
+      <c r="BIM5"/>
+      <c r="BIN5"/>
+      <c r="BIO5"/>
+      <c r="BIP5"/>
+      <c r="BIQ5"/>
+      <c r="BIR5"/>
+      <c r="BIS5"/>
+      <c r="BIT5"/>
+      <c r="BIU5"/>
+      <c r="BIV5"/>
+      <c r="BIW5"/>
+      <c r="BIX5"/>
+      <c r="BIY5"/>
+      <c r="BIZ5"/>
+      <c r="BJA5"/>
+      <c r="BJB5"/>
+      <c r="BJC5"/>
+      <c r="BJD5"/>
+      <c r="BJE5"/>
+      <c r="BJF5"/>
+      <c r="BJG5"/>
+      <c r="BJH5"/>
+      <c r="BJI5"/>
+      <c r="BJJ5"/>
+      <c r="BJK5"/>
+      <c r="BJL5"/>
+      <c r="BJM5"/>
+      <c r="BJN5"/>
+      <c r="BJO5"/>
+      <c r="BJP5"/>
+      <c r="BJQ5"/>
+      <c r="BJR5"/>
+      <c r="BJS5"/>
+      <c r="BJT5"/>
+      <c r="BJU5"/>
+      <c r="BJV5"/>
+      <c r="BJW5"/>
+      <c r="BJX5"/>
+      <c r="BJY5"/>
+      <c r="BJZ5"/>
+      <c r="BKA5"/>
+      <c r="BKB5"/>
+      <c r="BKC5"/>
+      <c r="BKD5"/>
+      <c r="BKE5"/>
+      <c r="BKF5"/>
+      <c r="BKG5"/>
+      <c r="BKH5"/>
+      <c r="BKI5"/>
+      <c r="BKJ5"/>
+      <c r="BKK5"/>
+      <c r="BKL5"/>
+      <c r="BKM5"/>
+      <c r="BKN5"/>
+      <c r="BKO5"/>
+      <c r="BKP5"/>
+      <c r="BKQ5"/>
+      <c r="BKR5"/>
+      <c r="BKS5"/>
+      <c r="BKT5"/>
+      <c r="BKU5"/>
+      <c r="BKV5"/>
+      <c r="BKW5"/>
+      <c r="BKX5"/>
+      <c r="BKY5"/>
+      <c r="BKZ5"/>
+      <c r="BLA5"/>
+      <c r="BLB5"/>
+      <c r="BLC5"/>
+      <c r="BLD5"/>
+      <c r="BLE5"/>
+      <c r="BLF5"/>
+      <c r="BLG5"/>
+      <c r="BLH5"/>
+      <c r="BLI5"/>
+      <c r="BLJ5"/>
+      <c r="BLK5"/>
+      <c r="BLL5"/>
+      <c r="BLM5"/>
+      <c r="BLN5"/>
+      <c r="BLO5"/>
+      <c r="BLP5"/>
+      <c r="BLQ5"/>
+      <c r="BLR5"/>
+      <c r="BLS5"/>
+      <c r="BLT5"/>
+      <c r="BLU5"/>
+      <c r="BLV5"/>
+      <c r="BLW5"/>
+      <c r="BLX5"/>
+      <c r="BLY5"/>
+      <c r="BLZ5"/>
+      <c r="BMA5"/>
+      <c r="BMB5"/>
+      <c r="BMC5"/>
+      <c r="BMD5"/>
+      <c r="BME5"/>
+      <c r="BMF5"/>
+      <c r="BMG5"/>
+      <c r="BMH5"/>
+      <c r="BMI5"/>
+      <c r="BMJ5"/>
+      <c r="BMK5"/>
+      <c r="BML5"/>
+      <c r="BMM5"/>
+      <c r="BMN5"/>
+      <c r="BMO5"/>
+      <c r="BMP5"/>
+      <c r="BMQ5"/>
+      <c r="BMR5"/>
+      <c r="BMS5"/>
+      <c r="BMT5"/>
+      <c r="BMU5"/>
+      <c r="BMV5"/>
+      <c r="BMW5"/>
+      <c r="BMX5"/>
+      <c r="BMY5"/>
+      <c r="BMZ5"/>
+      <c r="BNA5"/>
+      <c r="BNB5"/>
+      <c r="BNC5"/>
+      <c r="BND5"/>
+      <c r="BNE5"/>
+      <c r="BNF5"/>
+      <c r="BNG5"/>
+      <c r="BNH5"/>
+      <c r="BNI5"/>
+      <c r="BNJ5"/>
+      <c r="BNK5"/>
+      <c r="BNL5"/>
+      <c r="BNM5"/>
+      <c r="BNN5"/>
+      <c r="BNO5"/>
+      <c r="BNP5"/>
+      <c r="BNQ5"/>
+      <c r="BNR5"/>
+      <c r="BNS5"/>
+      <c r="BNT5"/>
+      <c r="BNU5"/>
+      <c r="BNV5"/>
+      <c r="BNW5"/>
+      <c r="BNX5"/>
+      <c r="BNY5"/>
+      <c r="BNZ5"/>
+      <c r="BOA5"/>
+      <c r="BOB5"/>
+      <c r="BOC5"/>
+      <c r="BOD5"/>
+      <c r="BOE5"/>
+      <c r="BOF5"/>
+      <c r="BOG5"/>
+      <c r="BOH5"/>
+      <c r="BOI5"/>
+      <c r="BOJ5"/>
+      <c r="BOK5"/>
+      <c r="BOL5"/>
+      <c r="BOM5"/>
+      <c r="BON5"/>
+      <c r="BOO5"/>
+      <c r="BOP5"/>
+      <c r="BOQ5"/>
+      <c r="BOR5"/>
+      <c r="BOS5"/>
+      <c r="BOT5"/>
+      <c r="BOU5"/>
+      <c r="BOV5"/>
+      <c r="BOW5"/>
+      <c r="BOX5"/>
+      <c r="BOY5"/>
+      <c r="BOZ5"/>
+      <c r="BPA5"/>
+      <c r="BPB5"/>
+      <c r="BPC5"/>
+      <c r="BPD5"/>
+      <c r="BPE5"/>
+      <c r="BPF5"/>
+      <c r="BPG5"/>
+      <c r="BPH5"/>
+      <c r="BPI5"/>
+      <c r="BPJ5"/>
+      <c r="BPK5"/>
+      <c r="BPL5"/>
+      <c r="BPM5"/>
+      <c r="BPN5"/>
+      <c r="BPO5"/>
+      <c r="BPP5"/>
+      <c r="BPQ5"/>
+      <c r="BPR5"/>
+      <c r="BPS5"/>
+      <c r="BPT5"/>
+      <c r="BPU5"/>
+      <c r="BPV5"/>
+      <c r="BPW5"/>
+      <c r="BPX5"/>
+      <c r="BPY5"/>
+      <c r="BPZ5"/>
+      <c r="BQA5"/>
+      <c r="BQB5"/>
+      <c r="BQC5"/>
+      <c r="BQD5"/>
+      <c r="BQE5"/>
+      <c r="BQF5"/>
+      <c r="BQG5"/>
+      <c r="BQH5"/>
+      <c r="BQI5"/>
+      <c r="BQJ5"/>
+      <c r="BQK5"/>
+      <c r="BQL5"/>
+      <c r="BQM5"/>
+      <c r="BQN5"/>
+      <c r="BQO5"/>
+      <c r="BQP5"/>
+      <c r="BQQ5"/>
+      <c r="BQR5"/>
+      <c r="BQS5"/>
+      <c r="BQT5"/>
+      <c r="BQU5"/>
+      <c r="BQV5"/>
+      <c r="BQW5"/>
+      <c r="BQX5"/>
+      <c r="BQY5"/>
+      <c r="BQZ5"/>
+      <c r="BRA5"/>
+      <c r="BRB5"/>
+      <c r="BRC5"/>
+      <c r="BRD5"/>
+      <c r="BRE5"/>
+      <c r="BRF5"/>
+      <c r="BRG5"/>
+      <c r="BRH5"/>
+      <c r="BRI5"/>
+      <c r="BRJ5"/>
+      <c r="BRK5"/>
+      <c r="BRL5"/>
+      <c r="BRM5"/>
+      <c r="BRN5"/>
+      <c r="BRO5"/>
+      <c r="BRP5"/>
+      <c r="BRQ5"/>
+      <c r="BRR5"/>
+      <c r="BRS5"/>
+      <c r="BRT5"/>
+      <c r="BRU5"/>
+      <c r="BRV5"/>
+      <c r="BRW5"/>
+      <c r="BRX5"/>
+      <c r="BRY5"/>
+      <c r="BRZ5"/>
+      <c r="BSA5"/>
+      <c r="BSB5"/>
+      <c r="BSC5"/>
+      <c r="BSD5"/>
+      <c r="BSE5"/>
+      <c r="BSF5"/>
+      <c r="BSG5"/>
+      <c r="BSH5"/>
+      <c r="BSI5"/>
+      <c r="BSJ5"/>
+      <c r="BSK5"/>
+      <c r="BSL5"/>
+      <c r="BSM5"/>
+      <c r="BSN5"/>
+      <c r="BSO5"/>
+      <c r="BSP5"/>
+      <c r="BSQ5"/>
+      <c r="BSR5"/>
+      <c r="BSS5"/>
+      <c r="BST5"/>
+      <c r="BSU5"/>
+      <c r="BSV5"/>
+      <c r="BSW5"/>
+      <c r="BSX5"/>
+      <c r="BSY5"/>
+      <c r="BSZ5"/>
+      <c r="BTA5"/>
+      <c r="BTB5"/>
+      <c r="BTC5"/>
+      <c r="BTD5"/>
+      <c r="BTE5"/>
+      <c r="BTF5"/>
+      <c r="BTG5"/>
+      <c r="BTH5"/>
+      <c r="BTI5"/>
+      <c r="BTJ5"/>
+      <c r="BTK5"/>
+      <c r="BTL5"/>
+      <c r="BTM5"/>
+      <c r="BTN5"/>
+      <c r="BTO5"/>
+      <c r="BTP5"/>
+      <c r="BTQ5"/>
+      <c r="BTR5"/>
+      <c r="BTS5"/>
+      <c r="BTT5"/>
+      <c r="BTU5"/>
+      <c r="BTV5"/>
+      <c r="BTW5"/>
+      <c r="BTX5"/>
+      <c r="BTY5"/>
+      <c r="BTZ5"/>
+      <c r="BUA5"/>
+      <c r="BUB5"/>
+      <c r="BUC5"/>
+      <c r="BUD5"/>
+      <c r="BUE5"/>
+      <c r="BUF5"/>
+      <c r="BUG5"/>
+      <c r="BUH5"/>
+      <c r="BUI5"/>
+      <c r="BUJ5"/>
+      <c r="BUK5"/>
+      <c r="BUL5"/>
+      <c r="BUM5"/>
+      <c r="BUN5"/>
+      <c r="BUO5"/>
+      <c r="BUP5"/>
+      <c r="BUQ5"/>
+      <c r="BUR5"/>
+      <c r="BUS5"/>
+      <c r="BUT5"/>
+      <c r="BUU5"/>
+      <c r="BUV5"/>
+      <c r="BUW5"/>
+      <c r="BUX5"/>
+      <c r="BUY5"/>
+      <c r="BUZ5"/>
+      <c r="BVA5"/>
+      <c r="BVB5"/>
+      <c r="BVC5"/>
+      <c r="BVD5"/>
+      <c r="BVE5"/>
+      <c r="BVF5"/>
+      <c r="BVG5"/>
+      <c r="BVH5"/>
+      <c r="BVI5"/>
+      <c r="BVJ5"/>
+      <c r="BVK5"/>
+      <c r="BVL5"/>
+      <c r="BVM5"/>
+      <c r="BVN5"/>
+      <c r="BVO5"/>
+      <c r="BVP5"/>
+      <c r="BVQ5"/>
+      <c r="BVR5"/>
+      <c r="BVS5"/>
+      <c r="BVT5"/>
+      <c r="BVU5"/>
+      <c r="BVV5"/>
+      <c r="BVW5"/>
+      <c r="BVX5"/>
+      <c r="BVY5"/>
+      <c r="BVZ5"/>
+      <c r="BWA5"/>
+      <c r="BWB5"/>
+      <c r="BWC5"/>
+      <c r="BWD5"/>
+      <c r="BWE5"/>
+      <c r="BWF5"/>
+      <c r="BWG5"/>
+      <c r="BWH5"/>
+      <c r="BWI5"/>
+      <c r="BWJ5"/>
+      <c r="BWK5"/>
+      <c r="BWL5"/>
+      <c r="BWM5"/>
+      <c r="BWN5"/>
+      <c r="BWO5"/>
+      <c r="BWP5"/>
+      <c r="BWQ5"/>
+      <c r="BWR5"/>
+      <c r="BWS5"/>
+      <c r="BWT5"/>
+      <c r="BWU5"/>
+      <c r="BWV5"/>
+      <c r="BWW5"/>
+      <c r="BWX5"/>
+      <c r="BWY5"/>
+      <c r="BWZ5"/>
+      <c r="BXA5"/>
+      <c r="BXB5"/>
+      <c r="BXC5"/>
+      <c r="BXD5"/>
+      <c r="BXE5"/>
+      <c r="BXF5"/>
+      <c r="BXG5"/>
+      <c r="BXH5"/>
+      <c r="BXI5"/>
+      <c r="BXJ5"/>
+      <c r="BXK5"/>
+      <c r="BXL5"/>
+      <c r="BXM5"/>
+      <c r="BXN5"/>
+      <c r="BXO5"/>
+      <c r="BXP5"/>
+      <c r="BXQ5"/>
+      <c r="BXR5"/>
+      <c r="BXS5"/>
+      <c r="BXT5"/>
+      <c r="BXU5"/>
+      <c r="BXV5"/>
+      <c r="BXW5"/>
+      <c r="BXX5"/>
+      <c r="BXY5"/>
+      <c r="BXZ5"/>
+      <c r="BYA5"/>
+      <c r="BYB5"/>
+      <c r="BYC5"/>
+      <c r="BYD5"/>
+      <c r="BYE5"/>
+      <c r="BYF5"/>
+      <c r="BYG5"/>
+      <c r="BYH5"/>
+      <c r="BYI5"/>
+      <c r="BYJ5"/>
+      <c r="BYK5"/>
+      <c r="BYL5"/>
+      <c r="BYM5"/>
+      <c r="BYN5"/>
+      <c r="BYO5"/>
+      <c r="BYP5"/>
+      <c r="BYQ5"/>
+      <c r="BYR5"/>
+      <c r="BYS5"/>
+      <c r="BYT5"/>
+      <c r="BYU5"/>
+      <c r="BYV5"/>
+      <c r="BYW5"/>
+      <c r="BYX5"/>
+      <c r="BYY5"/>
+      <c r="BYZ5"/>
+      <c r="BZA5"/>
+      <c r="BZB5"/>
+      <c r="BZC5"/>
+      <c r="BZD5"/>
+      <c r="BZE5"/>
+      <c r="BZF5"/>
+      <c r="BZG5"/>
+      <c r="BZH5"/>
+      <c r="BZI5"/>
+      <c r="BZJ5"/>
+      <c r="BZK5"/>
+      <c r="BZL5"/>
+      <c r="BZM5"/>
+      <c r="BZN5"/>
+      <c r="BZO5"/>
+      <c r="BZP5"/>
+      <c r="BZQ5"/>
+      <c r="BZR5"/>
+      <c r="BZS5"/>
+      <c r="BZT5"/>
+      <c r="BZU5"/>
+      <c r="BZV5"/>
+      <c r="BZW5"/>
+      <c r="BZX5"/>
+      <c r="BZY5"/>
+      <c r="BZZ5"/>
+      <c r="CAA5"/>
+      <c r="CAB5"/>
+      <c r="CAC5"/>
+      <c r="CAD5"/>
+      <c r="CAE5"/>
+      <c r="CAF5"/>
+      <c r="CAG5"/>
+      <c r="CAH5"/>
+      <c r="CAI5"/>
+      <c r="CAJ5"/>
+      <c r="CAK5"/>
+      <c r="CAL5"/>
+      <c r="CAM5"/>
+      <c r="CAN5"/>
+      <c r="CAO5"/>
+      <c r="CAP5"/>
+      <c r="CAQ5"/>
+      <c r="CAR5"/>
+      <c r="CAS5"/>
+      <c r="CAT5"/>
+      <c r="CAU5"/>
+      <c r="CAV5"/>
+      <c r="CAW5"/>
+      <c r="CAX5"/>
+      <c r="CAY5"/>
+      <c r="CAZ5"/>
+      <c r="CBA5"/>
+      <c r="CBB5"/>
+      <c r="CBC5"/>
+      <c r="CBD5"/>
+      <c r="CBE5"/>
+      <c r="CBF5"/>
+      <c r="CBG5"/>
+      <c r="CBH5"/>
+      <c r="CBI5"/>
+      <c r="CBJ5"/>
+      <c r="CBK5"/>
+      <c r="CBL5"/>
+      <c r="CBM5"/>
+      <c r="CBN5"/>
+      <c r="CBO5"/>
+      <c r="CBP5"/>
+      <c r="CBQ5"/>
+      <c r="CBR5"/>
+      <c r="CBS5"/>
+      <c r="CBT5"/>
+      <c r="CBU5"/>
+      <c r="CBV5"/>
+      <c r="CBW5"/>
+      <c r="CBX5"/>
+      <c r="CBY5"/>
+      <c r="CBZ5"/>
+      <c r="CCA5"/>
+      <c r="CCB5"/>
+      <c r="CCC5"/>
+      <c r="CCD5"/>
+      <c r="CCE5"/>
+      <c r="CCF5"/>
+      <c r="CCG5"/>
+      <c r="CCH5"/>
+      <c r="CCI5"/>
+      <c r="CCJ5"/>
+      <c r="CCK5"/>
+      <c r="CCL5"/>
+      <c r="CCM5"/>
+      <c r="CCN5"/>
+      <c r="CCO5"/>
+      <c r="CCP5"/>
+      <c r="CCQ5"/>
+      <c r="CCR5"/>
+      <c r="CCS5"/>
+      <c r="CCT5"/>
+      <c r="CCU5"/>
+      <c r="CCV5"/>
+      <c r="CCW5"/>
+      <c r="CCX5"/>
+      <c r="CCY5"/>
+      <c r="CCZ5"/>
+      <c r="CDA5"/>
+      <c r="CDB5"/>
+      <c r="CDC5"/>
+      <c r="CDD5"/>
+      <c r="CDE5"/>
+      <c r="CDF5"/>
+      <c r="CDG5"/>
+      <c r="CDH5"/>
+      <c r="CDI5"/>
+      <c r="CDJ5"/>
+      <c r="CDK5"/>
+      <c r="CDL5"/>
+      <c r="CDM5"/>
+      <c r="CDN5"/>
+      <c r="CDO5"/>
+      <c r="CDP5"/>
+      <c r="CDQ5"/>
+      <c r="CDR5"/>
+      <c r="CDS5"/>
+      <c r="CDT5"/>
+      <c r="CDU5"/>
+      <c r="CDV5"/>
+      <c r="CDW5"/>
+      <c r="CDX5"/>
+      <c r="CDY5"/>
+      <c r="CDZ5"/>
+      <c r="CEA5"/>
+      <c r="CEB5"/>
+      <c r="CEC5"/>
+      <c r="CED5"/>
+      <c r="CEE5"/>
+      <c r="CEF5"/>
+      <c r="CEG5"/>
+      <c r="CEH5"/>
+      <c r="CEI5"/>
+      <c r="CEJ5"/>
+      <c r="CEK5"/>
+      <c r="CEL5"/>
+      <c r="CEM5"/>
+      <c r="CEN5"/>
+      <c r="CEO5"/>
+      <c r="CEP5"/>
+      <c r="CEQ5"/>
+      <c r="CER5"/>
+      <c r="CES5"/>
+      <c r="CET5"/>
+      <c r="CEU5"/>
+      <c r="CEV5"/>
+      <c r="CEW5"/>
+      <c r="CEX5"/>
+      <c r="CEY5"/>
+      <c r="CEZ5"/>
+      <c r="CFA5"/>
+      <c r="CFB5"/>
+      <c r="CFC5"/>
+      <c r="CFD5"/>
+      <c r="CFE5"/>
+      <c r="CFF5"/>
+      <c r="CFG5"/>
+      <c r="CFH5"/>
+      <c r="CFI5"/>
+      <c r="CFJ5"/>
+      <c r="CFK5"/>
+      <c r="CFL5"/>
+      <c r="CFM5"/>
+      <c r="CFN5"/>
+      <c r="CFO5"/>
+      <c r="CFP5"/>
+      <c r="CFQ5"/>
+      <c r="CFR5"/>
+      <c r="CFS5"/>
+      <c r="CFT5"/>
+      <c r="CFU5"/>
+      <c r="CFV5"/>
+      <c r="CFW5"/>
+      <c r="CFX5"/>
+      <c r="CFY5"/>
+      <c r="CFZ5"/>
+      <c r="CGA5"/>
+      <c r="CGB5"/>
+      <c r="CGC5"/>
+      <c r="CGD5"/>
+      <c r="CGE5"/>
+      <c r="CGF5"/>
+      <c r="CGG5"/>
+      <c r="CGH5"/>
+      <c r="CGI5"/>
+      <c r="CGJ5"/>
+      <c r="CGK5"/>
+      <c r="CGL5"/>
+      <c r="CGM5"/>
+      <c r="CGN5"/>
+      <c r="CGO5"/>
+      <c r="CGP5"/>
+      <c r="CGQ5"/>
+      <c r="CGR5"/>
+      <c r="CGS5"/>
+      <c r="CGT5"/>
+      <c r="CGU5"/>
+      <c r="CGV5"/>
+      <c r="CGW5"/>
+      <c r="CGX5"/>
+      <c r="CGY5"/>
+      <c r="CGZ5"/>
+      <c r="CHA5"/>
+      <c r="CHB5"/>
+      <c r="CHC5"/>
+      <c r="CHD5"/>
+      <c r="CHE5"/>
+      <c r="CHF5"/>
+      <c r="CHG5"/>
+      <c r="CHH5"/>
+      <c r="CHI5"/>
+      <c r="CHJ5"/>
+      <c r="CHK5"/>
+      <c r="CHL5"/>
+      <c r="CHM5"/>
+      <c r="CHN5"/>
+      <c r="CHO5"/>
+      <c r="CHP5"/>
+      <c r="CHQ5"/>
+      <c r="CHR5"/>
+      <c r="CHS5"/>
+      <c r="CHT5"/>
+      <c r="CHU5"/>
+      <c r="CHV5"/>
+      <c r="CHW5"/>
+      <c r="CHX5"/>
+      <c r="CHY5"/>
+      <c r="CHZ5"/>
+      <c r="CIA5"/>
+      <c r="CIB5"/>
+      <c r="CIC5"/>
+      <c r="CID5"/>
+      <c r="CIE5"/>
+      <c r="CIF5"/>
+      <c r="CIG5"/>
+      <c r="CIH5"/>
+      <c r="CII5"/>
+      <c r="CIJ5"/>
+      <c r="CIK5"/>
+      <c r="CIL5"/>
+      <c r="CIM5"/>
+      <c r="CIN5"/>
+      <c r="CIO5"/>
+      <c r="CIP5"/>
+      <c r="CIQ5"/>
+      <c r="CIR5"/>
+      <c r="CIS5"/>
+      <c r="CIT5"/>
+      <c r="CIU5"/>
+      <c r="CIV5"/>
+      <c r="CIW5"/>
+      <c r="CIX5"/>
+      <c r="CIY5"/>
+      <c r="CIZ5"/>
+      <c r="CJA5"/>
+      <c r="CJB5"/>
+      <c r="CJC5"/>
+      <c r="CJD5"/>
+      <c r="CJE5"/>
+      <c r="CJF5"/>
+      <c r="CJG5"/>
+      <c r="CJH5"/>
+      <c r="CJI5"/>
+      <c r="CJJ5"/>
+      <c r="CJK5"/>
+      <c r="CJL5"/>
+      <c r="CJM5"/>
+      <c r="CJN5"/>
+      <c r="CJO5"/>
+      <c r="CJP5"/>
+      <c r="CJQ5"/>
+      <c r="CJR5"/>
+      <c r="CJS5"/>
+      <c r="CJT5"/>
+      <c r="CJU5"/>
+      <c r="CJV5"/>
+      <c r="CJW5"/>
+      <c r="CJX5"/>
+      <c r="CJY5"/>
+      <c r="CJZ5"/>
+      <c r="CKA5"/>
+      <c r="CKB5"/>
+      <c r="CKC5"/>
+      <c r="CKD5"/>
+      <c r="CKE5"/>
+      <c r="CKF5"/>
+      <c r="CKG5"/>
+      <c r="CKH5"/>
+      <c r="CKI5"/>
+      <c r="CKJ5"/>
+      <c r="CKK5"/>
+      <c r="CKL5"/>
+      <c r="CKM5"/>
+      <c r="CKN5"/>
+      <c r="CKO5"/>
+      <c r="CKP5"/>
+      <c r="CKQ5"/>
+      <c r="CKR5"/>
+      <c r="CKS5"/>
+      <c r="CKT5"/>
+      <c r="CKU5"/>
+      <c r="CKV5"/>
+      <c r="CKW5"/>
+      <c r="CKX5"/>
+      <c r="CKY5"/>
+      <c r="CKZ5"/>
+      <c r="CLA5"/>
+      <c r="CLB5"/>
+      <c r="CLC5"/>
+      <c r="CLD5"/>
+      <c r="CLE5"/>
+      <c r="CLF5"/>
+      <c r="CLG5"/>
+      <c r="CLH5"/>
+      <c r="CLI5"/>
+      <c r="CLJ5"/>
+      <c r="CLK5"/>
+      <c r="CLL5"/>
+      <c r="CLM5"/>
+      <c r="CLN5"/>
+      <c r="CLO5"/>
+      <c r="CLP5"/>
+      <c r="CLQ5"/>
+      <c r="CLR5"/>
+      <c r="CLS5"/>
+      <c r="CLT5"/>
+      <c r="CLU5"/>
+      <c r="CLV5"/>
+      <c r="CLW5"/>
+      <c r="CLX5"/>
+      <c r="CLY5"/>
+      <c r="CLZ5"/>
+      <c r="CMA5"/>
+      <c r="CMB5"/>
+      <c r="CMC5"/>
+      <c r="CMD5"/>
+      <c r="CME5"/>
+      <c r="CMF5"/>
+      <c r="CMG5"/>
+      <c r="CMH5"/>
+      <c r="CMI5"/>
+      <c r="CMJ5"/>
+      <c r="CMK5"/>
+      <c r="CML5"/>
+      <c r="CMM5"/>
+      <c r="CMN5"/>
+      <c r="CMO5"/>
+      <c r="CMP5"/>
+      <c r="CMQ5"/>
+      <c r="CMR5"/>
+      <c r="CMS5"/>
+      <c r="CMT5"/>
+      <c r="CMU5"/>
+      <c r="CMV5"/>
+      <c r="CMW5"/>
+      <c r="CMX5"/>
+      <c r="CMY5"/>
+      <c r="CMZ5"/>
+      <c r="CNA5"/>
+      <c r="CNB5"/>
+      <c r="CNC5"/>
+      <c r="CND5"/>
+      <c r="CNE5"/>
+      <c r="CNF5"/>
+      <c r="CNG5"/>
+      <c r="CNH5"/>
+      <c r="CNI5"/>
+      <c r="CNJ5"/>
+      <c r="CNK5"/>
+      <c r="CNL5"/>
+      <c r="CNM5"/>
+      <c r="CNN5"/>
+      <c r="CNO5"/>
+      <c r="CNP5"/>
+      <c r="CNQ5"/>
+      <c r="CNR5"/>
+      <c r="CNS5"/>
+      <c r="CNT5"/>
+      <c r="CNU5"/>
+      <c r="CNV5"/>
+      <c r="CNW5"/>
+      <c r="CNX5"/>
+      <c r="CNY5"/>
+      <c r="CNZ5"/>
+      <c r="COA5"/>
+      <c r="COB5"/>
+      <c r="COC5"/>
+      <c r="COD5"/>
+      <c r="COE5"/>
+      <c r="COF5"/>
+      <c r="COG5"/>
+      <c r="COH5"/>
+      <c r="COI5"/>
+      <c r="COJ5"/>
+      <c r="COK5"/>
+      <c r="COL5"/>
+      <c r="COM5"/>
+      <c r="CON5"/>
+      <c r="COO5"/>
+      <c r="COP5"/>
+      <c r="COQ5"/>
+      <c r="COR5"/>
+      <c r="COS5"/>
+      <c r="COT5"/>
+      <c r="COU5"/>
+      <c r="COV5"/>
+      <c r="COW5"/>
+      <c r="COX5"/>
+      <c r="COY5"/>
+      <c r="COZ5"/>
+      <c r="CPA5"/>
+      <c r="CPB5"/>
+      <c r="CPC5"/>
+      <c r="CPD5"/>
+      <c r="CPE5"/>
+      <c r="CPF5"/>
+      <c r="CPG5"/>
+      <c r="CPH5"/>
+      <c r="CPI5"/>
+      <c r="CPJ5"/>
+      <c r="CPK5"/>
+      <c r="CPL5"/>
+      <c r="CPM5"/>
+      <c r="CPN5"/>
+      <c r="CPO5"/>
+      <c r="CPP5"/>
+      <c r="CPQ5"/>
+      <c r="CPR5"/>
+      <c r="CPS5"/>
+      <c r="CPT5"/>
+      <c r="CPU5"/>
+      <c r="CPV5"/>
+      <c r="CPW5"/>
+      <c r="CPX5"/>
+      <c r="CPY5"/>
+      <c r="CPZ5"/>
+      <c r="CQA5"/>
+      <c r="CQB5"/>
+      <c r="CQC5"/>
+      <c r="CQD5"/>
+      <c r="CQE5"/>
+      <c r="CQF5"/>
+      <c r="CQG5"/>
+      <c r="CQH5"/>
+      <c r="CQI5"/>
+      <c r="CQJ5"/>
+      <c r="CQK5"/>
+      <c r="CQL5"/>
+      <c r="CQM5"/>
+      <c r="CQN5"/>
+      <c r="CQO5"/>
+      <c r="CQP5"/>
+      <c r="CQQ5"/>
+      <c r="CQR5"/>
+      <c r="CQS5"/>
+      <c r="CQT5"/>
+      <c r="CQU5"/>
+      <c r="CQV5"/>
+      <c r="CQW5"/>
+      <c r="CQX5"/>
+      <c r="CQY5"/>
+      <c r="CQZ5"/>
+      <c r="CRA5"/>
+      <c r="CRB5"/>
+      <c r="CRC5"/>
+      <c r="CRD5"/>
+      <c r="CRE5"/>
+      <c r="CRF5"/>
+      <c r="CRG5"/>
+      <c r="CRH5"/>
+      <c r="CRI5"/>
+      <c r="CRJ5"/>
+      <c r="CRK5"/>
+      <c r="CRL5"/>
+      <c r="CRM5"/>
+      <c r="CRN5"/>
+      <c r="CRO5"/>
+      <c r="CRP5"/>
+      <c r="CRQ5"/>
+      <c r="CRR5"/>
+      <c r="CRS5"/>
+      <c r="CRT5"/>
+      <c r="CRU5"/>
+      <c r="CRV5"/>
+      <c r="CRW5"/>
+      <c r="CRX5"/>
+      <c r="CRY5"/>
+      <c r="CRZ5"/>
+      <c r="CSA5"/>
+      <c r="CSB5"/>
+      <c r="CSC5"/>
+      <c r="CSD5"/>
+      <c r="CSE5"/>
+      <c r="CSF5"/>
+      <c r="CSG5"/>
+      <c r="CSH5"/>
+      <c r="CSI5"/>
+      <c r="CSJ5"/>
+      <c r="CSK5"/>
+      <c r="CSL5"/>
+      <c r="CSM5"/>
+      <c r="CSN5"/>
+      <c r="CSO5"/>
+      <c r="CSP5"/>
+      <c r="CSQ5"/>
+      <c r="CSR5"/>
+      <c r="CSS5"/>
+      <c r="CST5"/>
+      <c r="CSU5"/>
+      <c r="CSV5"/>
+      <c r="CSW5"/>
+      <c r="CSX5"/>
+      <c r="CSY5"/>
+      <c r="CSZ5"/>
+      <c r="CTA5"/>
+      <c r="CTB5"/>
+      <c r="CTC5"/>
+      <c r="CTD5"/>
+      <c r="CTE5"/>
+      <c r="CTF5"/>
+      <c r="CTG5"/>
+      <c r="CTH5"/>
+      <c r="CTI5"/>
+      <c r="CTJ5"/>
+      <c r="CTK5"/>
+      <c r="CTL5"/>
+      <c r="CTM5"/>
+      <c r="CTN5"/>
+      <c r="CTO5"/>
+      <c r="CTP5"/>
+      <c r="CTQ5"/>
+      <c r="CTR5"/>
+      <c r="CTS5"/>
+      <c r="CTT5"/>
+      <c r="CTU5"/>
+      <c r="CTV5"/>
+      <c r="CTW5"/>
+      <c r="CTX5"/>
+      <c r="CTY5"/>
+      <c r="CTZ5"/>
+      <c r="CUA5"/>
+      <c r="CUB5"/>
+      <c r="CUC5"/>
+      <c r="CUD5"/>
+      <c r="CUE5"/>
+      <c r="CUF5"/>
+      <c r="CUG5"/>
+      <c r="CUH5"/>
+      <c r="CUI5"/>
+      <c r="CUJ5"/>
+      <c r="CUK5"/>
+      <c r="CUL5"/>
+      <c r="CUM5"/>
+      <c r="CUN5"/>
+      <c r="CUO5"/>
+      <c r="CUP5"/>
+      <c r="CUQ5"/>
+      <c r="CUR5"/>
+      <c r="CUS5"/>
+      <c r="CUT5"/>
+      <c r="CUU5"/>
+      <c r="CUV5"/>
+      <c r="CUW5"/>
+      <c r="CUX5"/>
+      <c r="CUY5"/>
+      <c r="CUZ5"/>
+      <c r="CVA5"/>
+      <c r="CVB5"/>
+      <c r="CVC5"/>
+      <c r="CVD5"/>
+      <c r="CVE5"/>
+      <c r="CVF5"/>
+      <c r="CVG5"/>
+      <c r="CVH5"/>
+      <c r="CVI5"/>
+      <c r="CVJ5"/>
+      <c r="CVK5"/>
+      <c r="CVL5"/>
+      <c r="CVM5"/>
+      <c r="CVN5"/>
+      <c r="CVO5"/>
+      <c r="CVP5"/>
+      <c r="CVQ5"/>
+      <c r="CVR5"/>
+      <c r="CVS5"/>
+      <c r="CVT5"/>
+      <c r="CVU5"/>
+      <c r="CVV5"/>
+      <c r="CVW5"/>
+      <c r="CVX5"/>
+      <c r="CVY5"/>
+      <c r="CVZ5"/>
+      <c r="CWA5"/>
+      <c r="CWB5"/>
+      <c r="CWC5"/>
+      <c r="CWD5"/>
+      <c r="CWE5"/>
+      <c r="CWF5"/>
+      <c r="CWG5"/>
+      <c r="CWH5"/>
+      <c r="CWI5"/>
+      <c r="CWJ5"/>
+      <c r="CWK5"/>
+      <c r="CWL5"/>
+      <c r="CWM5"/>
+      <c r="CWN5"/>
+      <c r="CWO5"/>
+      <c r="CWP5"/>
+      <c r="CWQ5"/>
+      <c r="CWR5"/>
+      <c r="CWS5"/>
+      <c r="CWT5"/>
+      <c r="CWU5"/>
+      <c r="CWV5"/>
+      <c r="CWW5"/>
+      <c r="CWX5"/>
+      <c r="CWY5"/>
+      <c r="CWZ5"/>
+      <c r="CXA5"/>
+      <c r="CXB5"/>
+      <c r="CXC5"/>
+      <c r="CXD5"/>
+      <c r="CXE5"/>
+      <c r="CXF5"/>
+      <c r="CXG5"/>
+      <c r="CXH5"/>
+      <c r="CXI5"/>
+      <c r="CXJ5"/>
+      <c r="CXK5"/>
+      <c r="CXL5"/>
+      <c r="CXM5"/>
+      <c r="CXN5"/>
+      <c r="CXO5"/>
+      <c r="CXP5"/>
+      <c r="CXQ5"/>
+      <c r="CXR5"/>
+      <c r="CXS5"/>
+      <c r="CXT5"/>
+      <c r="CXU5"/>
+      <c r="CXV5"/>
+      <c r="CXW5"/>
+      <c r="CXX5"/>
+      <c r="CXY5"/>
+      <c r="CXZ5"/>
+      <c r="CYA5"/>
+      <c r="CYB5"/>
+      <c r="CYC5"/>
+      <c r="CYD5"/>
+      <c r="CYE5"/>
+      <c r="CYF5"/>
+      <c r="CYG5"/>
+      <c r="CYH5"/>
+      <c r="CYI5"/>
+      <c r="CYJ5"/>
+      <c r="CYK5"/>
+      <c r="CYL5"/>
+      <c r="CYM5"/>
+      <c r="CYN5"/>
+      <c r="CYO5"/>
+      <c r="CYP5"/>
+      <c r="CYQ5"/>
+      <c r="CYR5"/>
+      <c r="CYS5"/>
+      <c r="CYT5"/>
+      <c r="CYU5"/>
+      <c r="CYV5"/>
+      <c r="CYW5"/>
+      <c r="CYX5"/>
+      <c r="CYY5"/>
+      <c r="CYZ5"/>
+      <c r="CZA5"/>
+      <c r="CZB5"/>
+      <c r="CZC5"/>
+      <c r="CZD5"/>
+      <c r="CZE5"/>
+      <c r="CZF5"/>
+      <c r="CZG5"/>
+      <c r="CZH5"/>
+      <c r="CZI5"/>
+      <c r="CZJ5"/>
+      <c r="CZK5"/>
+      <c r="CZL5"/>
+      <c r="CZM5"/>
+      <c r="CZN5"/>
+      <c r="CZO5"/>
+      <c r="CZP5"/>
+      <c r="CZQ5"/>
+      <c r="CZR5"/>
+      <c r="CZS5"/>
+      <c r="CZT5"/>
+      <c r="CZU5"/>
+      <c r="CZV5"/>
+      <c r="CZW5"/>
+      <c r="CZX5"/>
+      <c r="CZY5"/>
+      <c r="CZZ5"/>
+      <c r="DAA5"/>
+      <c r="DAB5"/>
+      <c r="DAC5"/>
+      <c r="DAD5"/>
+      <c r="DAE5"/>
+      <c r="DAF5"/>
+      <c r="DAG5"/>
+      <c r="DAH5"/>
+      <c r="DAI5"/>
+      <c r="DAJ5"/>
+      <c r="DAK5"/>
+      <c r="DAL5"/>
+      <c r="DAM5"/>
+      <c r="DAN5"/>
+      <c r="DAO5"/>
+      <c r="DAP5"/>
+      <c r="DAQ5"/>
+      <c r="DAR5"/>
+      <c r="DAS5"/>
+      <c r="DAT5"/>
+      <c r="DAU5"/>
+      <c r="DAV5"/>
+      <c r="DAW5"/>
+      <c r="DAX5"/>
+      <c r="DAY5"/>
+      <c r="DAZ5"/>
+      <c r="DBA5"/>
+      <c r="DBB5"/>
+      <c r="DBC5"/>
+      <c r="DBD5"/>
+      <c r="DBE5"/>
+      <c r="DBF5"/>
+      <c r="DBG5"/>
+      <c r="DBH5"/>
+      <c r="DBI5"/>
+      <c r="DBJ5"/>
+      <c r="DBK5"/>
+      <c r="DBL5"/>
+      <c r="DBM5"/>
+      <c r="DBN5"/>
+      <c r="DBO5"/>
+      <c r="DBP5"/>
+      <c r="DBQ5"/>
+      <c r="DBR5"/>
+      <c r="DBS5"/>
+      <c r="DBT5"/>
+      <c r="DBU5"/>
+      <c r="DBV5"/>
+      <c r="DBW5"/>
+      <c r="DBX5"/>
+      <c r="DBY5"/>
+      <c r="DBZ5"/>
+      <c r="DCA5"/>
+      <c r="DCB5"/>
+      <c r="DCC5"/>
+      <c r="DCD5"/>
+      <c r="DCE5"/>
+      <c r="DCF5"/>
+      <c r="DCG5"/>
+      <c r="DCH5"/>
+      <c r="DCI5"/>
+      <c r="DCJ5"/>
+      <c r="DCK5"/>
+      <c r="DCL5"/>
+      <c r="DCM5"/>
+      <c r="DCN5"/>
+      <c r="DCO5"/>
+      <c r="DCP5"/>
+      <c r="DCQ5"/>
+      <c r="DCR5"/>
+      <c r="DCS5"/>
+      <c r="DCT5"/>
+      <c r="DCU5"/>
+      <c r="DCV5"/>
+      <c r="DCW5"/>
+      <c r="DCX5"/>
+      <c r="DCY5"/>
+      <c r="DCZ5"/>
+      <c r="DDA5"/>
+      <c r="DDB5"/>
+      <c r="DDC5"/>
+      <c r="DDD5"/>
+      <c r="DDE5"/>
+      <c r="DDF5"/>
+      <c r="DDG5"/>
+      <c r="DDH5"/>
+      <c r="DDI5"/>
+      <c r="DDJ5"/>
+      <c r="DDK5"/>
+      <c r="DDL5"/>
+      <c r="DDM5"/>
+      <c r="DDN5"/>
+      <c r="DDO5"/>
+      <c r="DDP5"/>
+      <c r="DDQ5"/>
+      <c r="DDR5"/>
+      <c r="DDS5"/>
+      <c r="DDT5"/>
+      <c r="DDU5"/>
+      <c r="DDV5"/>
+      <c r="DDW5"/>
+      <c r="DDX5"/>
+      <c r="DDY5"/>
+      <c r="DDZ5"/>
+      <c r="DEA5"/>
+      <c r="DEB5"/>
+      <c r="DEC5"/>
+      <c r="DED5"/>
+      <c r="DEE5"/>
+      <c r="DEF5"/>
+      <c r="DEG5"/>
+      <c r="DEH5"/>
+      <c r="DEI5"/>
+      <c r="DEJ5"/>
+      <c r="DEK5"/>
+      <c r="DEL5"/>
+      <c r="DEM5"/>
+      <c r="DEN5"/>
+      <c r="DEO5"/>
+      <c r="DEP5"/>
+      <c r="DEQ5"/>
+      <c r="DER5"/>
+      <c r="DES5"/>
+      <c r="DET5"/>
+      <c r="DEU5"/>
+      <c r="DEV5"/>
+      <c r="DEW5"/>
+      <c r="DEX5"/>
+      <c r="DEY5"/>
+      <c r="DEZ5"/>
+      <c r="DFA5"/>
+      <c r="DFB5"/>
+      <c r="DFC5"/>
+      <c r="DFD5"/>
+      <c r="DFE5"/>
+      <c r="DFF5"/>
+      <c r="DFG5"/>
+      <c r="DFH5"/>
+      <c r="DFI5"/>
+      <c r="DFJ5"/>
+      <c r="DFK5"/>
+      <c r="DFL5"/>
+      <c r="DFM5"/>
+      <c r="DFN5"/>
+      <c r="DFO5"/>
+      <c r="DFP5"/>
+      <c r="DFQ5"/>
+      <c r="DFR5"/>
+      <c r="DFS5"/>
+      <c r="DFT5"/>
+      <c r="DFU5"/>
+      <c r="DFV5"/>
+      <c r="DFW5"/>
+      <c r="DFX5"/>
+      <c r="DFY5"/>
+      <c r="DFZ5"/>
+      <c r="DGA5"/>
+      <c r="DGB5"/>
+      <c r="DGC5"/>
+      <c r="DGD5"/>
+      <c r="DGE5"/>
+      <c r="DGF5"/>
+      <c r="DGG5"/>
+      <c r="DGH5"/>
+      <c r="DGI5"/>
+      <c r="DGJ5"/>
+      <c r="DGK5"/>
+      <c r="DGL5"/>
+      <c r="DGM5"/>
+      <c r="DGN5"/>
+      <c r="DGO5"/>
+      <c r="DGP5"/>
+      <c r="DGQ5"/>
+      <c r="DGR5"/>
+      <c r="DGS5"/>
+      <c r="DGT5"/>
+      <c r="DGU5"/>
+      <c r="DGV5"/>
+      <c r="DGW5"/>
+      <c r="DGX5"/>
+      <c r="DGY5"/>
+      <c r="DGZ5"/>
+      <c r="DHA5"/>
+      <c r="DHB5"/>
+      <c r="DHC5"/>
+      <c r="DHD5"/>
+      <c r="DHE5"/>
+      <c r="DHF5"/>
+      <c r="DHG5"/>
+      <c r="DHH5"/>
+      <c r="DHI5"/>
+      <c r="DHJ5"/>
+      <c r="DHK5"/>
+      <c r="DHL5"/>
+      <c r="DHM5"/>
+      <c r="DHN5"/>
+      <c r="DHO5"/>
+      <c r="DHP5"/>
+      <c r="DHQ5"/>
+      <c r="DHR5"/>
+      <c r="DHS5"/>
+      <c r="DHT5"/>
+      <c r="DHU5"/>
+      <c r="DHV5"/>
+      <c r="DHW5"/>
+      <c r="DHX5"/>
+      <c r="DHY5"/>
+      <c r="DHZ5"/>
+      <c r="DIA5"/>
+      <c r="DIB5"/>
+      <c r="DIC5"/>
+      <c r="DID5"/>
+      <c r="DIE5"/>
+      <c r="DIF5"/>
+      <c r="DIG5"/>
+      <c r="DIH5"/>
+      <c r="DII5"/>
+      <c r="DIJ5"/>
+      <c r="DIK5"/>
+      <c r="DIL5"/>
+      <c r="DIM5"/>
+      <c r="DIN5"/>
+      <c r="DIO5"/>
+      <c r="DIP5"/>
+      <c r="DIQ5"/>
+      <c r="DIR5"/>
+      <c r="DIS5"/>
+      <c r="DIT5"/>
+      <c r="DIU5"/>
+      <c r="DIV5"/>
+      <c r="DIW5"/>
+      <c r="DIX5"/>
+      <c r="DIY5"/>
+      <c r="DIZ5"/>
+      <c r="DJA5"/>
+      <c r="DJB5"/>
+      <c r="DJC5"/>
+      <c r="DJD5"/>
+      <c r="DJE5"/>
+      <c r="DJF5"/>
+      <c r="DJG5"/>
+      <c r="DJH5"/>
+      <c r="DJI5"/>
+      <c r="DJJ5"/>
+      <c r="DJK5"/>
+      <c r="DJL5"/>
+      <c r="DJM5"/>
+      <c r="DJN5"/>
+      <c r="DJO5"/>
+      <c r="DJP5"/>
+      <c r="DJQ5"/>
+      <c r="DJR5"/>
+      <c r="DJS5"/>
+      <c r="DJT5"/>
+      <c r="DJU5"/>
+      <c r="DJV5"/>
+      <c r="DJW5"/>
+      <c r="DJX5"/>
+      <c r="DJY5"/>
+      <c r="DJZ5"/>
+      <c r="DKA5"/>
+      <c r="DKB5"/>
+      <c r="DKC5"/>
+      <c r="DKD5"/>
+      <c r="DKE5"/>
+      <c r="DKF5"/>
+      <c r="DKG5"/>
+      <c r="DKH5"/>
+      <c r="DKI5"/>
+      <c r="DKJ5"/>
+      <c r="DKK5"/>
+      <c r="DKL5"/>
+      <c r="DKM5"/>
+      <c r="DKN5"/>
+      <c r="DKO5"/>
+      <c r="DKP5"/>
+      <c r="DKQ5"/>
+      <c r="DKR5"/>
+      <c r="DKS5"/>
+      <c r="DKT5"/>
+      <c r="DKU5"/>
+      <c r="DKV5"/>
+      <c r="DKW5"/>
+      <c r="DKX5"/>
+      <c r="DKY5"/>
+      <c r="DKZ5"/>
+      <c r="DLA5"/>
+      <c r="DLB5"/>
+      <c r="DLC5"/>
+      <c r="DLD5"/>
+      <c r="DLE5"/>
+      <c r="DLF5"/>
+      <c r="DLG5"/>
+      <c r="DLH5"/>
+      <c r="DLI5"/>
+      <c r="DLJ5"/>
+      <c r="DLK5"/>
+      <c r="DLL5"/>
+      <c r="DLM5"/>
+      <c r="DLN5"/>
+      <c r="DLO5"/>
+      <c r="DLP5"/>
+      <c r="DLQ5"/>
+      <c r="DLR5"/>
+      <c r="DLS5"/>
+      <c r="DLT5"/>
+      <c r="DLU5"/>
+      <c r="DLV5"/>
+      <c r="DLW5"/>
+      <c r="DLX5"/>
+      <c r="DLY5"/>
+      <c r="DLZ5"/>
+      <c r="DMA5"/>
+      <c r="DMB5"/>
+      <c r="DMC5"/>
+      <c r="DMD5"/>
+      <c r="DME5"/>
+      <c r="DMF5"/>
+      <c r="DMG5"/>
+      <c r="DMH5"/>
+      <c r="DMI5"/>
+      <c r="DMJ5"/>
+      <c r="DMK5"/>
+      <c r="DML5"/>
+      <c r="DMM5"/>
+      <c r="DMN5"/>
+      <c r="DMO5"/>
+      <c r="DMP5"/>
+      <c r="DMQ5"/>
+      <c r="DMR5"/>
+      <c r="DMS5"/>
+      <c r="DMT5"/>
+      <c r="DMU5"/>
+      <c r="DMV5"/>
+      <c r="DMW5"/>
+      <c r="DMX5"/>
+      <c r="DMY5"/>
+      <c r="DMZ5"/>
+      <c r="DNA5"/>
+      <c r="DNB5"/>
+      <c r="DNC5"/>
+      <c r="DND5"/>
+      <c r="DNE5"/>
+      <c r="DNF5"/>
+      <c r="DNG5"/>
+      <c r="DNH5"/>
+      <c r="DNI5"/>
+    </row>
+    <row r="6" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="71">
         <v>2</v>
       </c>
-      <c r="B6" s="18"/>
-[...3 lines deleted...]
-      <c r="F6" s="39">
+      <c r="B6" s="12"/>
+      <c r="C6" s="12"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31">
         <f t="shared" ref="F6:F10" si="0">E6/(D6+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G6" s="40"/>
-[...3055 lines deleted...]
-      <c r="A7" s="91">
+      <c r="G6" s="32"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="12"/>
+      <c r="J6" s="12"/>
+      <c r="K6" s="12"/>
+      <c r="L6" s="12"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="12"/>
+      <c r="O6" s="12"/>
+      <c r="P6" s="12"/>
+      <c r="Q6" s="12"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="70"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+      <c r="CZ6"/>
+      <c r="DA6"/>
+      <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
+      <c r="DE6"/>
+      <c r="DF6"/>
+      <c r="DG6"/>
+      <c r="DH6"/>
+      <c r="DI6"/>
+      <c r="DJ6"/>
+      <c r="DK6"/>
+      <c r="DL6"/>
+      <c r="DM6"/>
+      <c r="DN6"/>
+      <c r="DO6"/>
+      <c r="DP6"/>
+      <c r="DQ6"/>
+      <c r="DR6"/>
+      <c r="DS6"/>
+      <c r="DT6"/>
+      <c r="DU6"/>
+      <c r="DV6"/>
+      <c r="DW6"/>
+      <c r="DX6"/>
+      <c r="DY6"/>
+      <c r="DZ6"/>
+      <c r="EA6"/>
+      <c r="EB6"/>
+      <c r="EC6"/>
+      <c r="ED6"/>
+      <c r="EE6"/>
+      <c r="EF6"/>
+      <c r="EG6"/>
+      <c r="EH6"/>
+      <c r="EI6"/>
+      <c r="EJ6"/>
+      <c r="EK6"/>
+      <c r="EL6"/>
+      <c r="EM6"/>
+      <c r="EN6"/>
+      <c r="EO6"/>
+      <c r="EP6"/>
+      <c r="EQ6"/>
+      <c r="ER6"/>
+      <c r="ES6"/>
+      <c r="ET6"/>
+      <c r="EU6"/>
+      <c r="EV6"/>
+      <c r="EW6"/>
+      <c r="EX6"/>
+      <c r="EY6"/>
+      <c r="EZ6"/>
+      <c r="FA6"/>
+      <c r="FB6"/>
+      <c r="FC6"/>
+      <c r="FD6"/>
+      <c r="FE6"/>
+      <c r="FF6"/>
+      <c r="FG6"/>
+      <c r="FH6"/>
+      <c r="FI6"/>
+      <c r="FJ6"/>
+      <c r="FK6"/>
+      <c r="FL6"/>
+      <c r="FM6"/>
+      <c r="FN6"/>
+      <c r="FO6"/>
+      <c r="FP6"/>
+      <c r="FQ6"/>
+      <c r="FR6"/>
+      <c r="FS6"/>
+      <c r="FT6"/>
+      <c r="FU6"/>
+      <c r="FV6"/>
+      <c r="FW6"/>
+      <c r="FX6"/>
+      <c r="FY6"/>
+      <c r="FZ6"/>
+      <c r="GA6"/>
+      <c r="GB6"/>
+      <c r="GC6"/>
+      <c r="GD6"/>
+      <c r="GE6"/>
+      <c r="GF6"/>
+      <c r="GG6"/>
+      <c r="GH6"/>
+      <c r="GI6"/>
+      <c r="GJ6"/>
+      <c r="GK6"/>
+      <c r="GL6"/>
+      <c r="GM6"/>
+      <c r="GN6"/>
+      <c r="GO6"/>
+      <c r="GP6"/>
+      <c r="GQ6"/>
+      <c r="GR6"/>
+      <c r="GS6"/>
+      <c r="GT6"/>
+      <c r="GU6"/>
+      <c r="GV6"/>
+      <c r="GW6"/>
+      <c r="GX6"/>
+      <c r="GY6"/>
+      <c r="GZ6"/>
+      <c r="HA6"/>
+      <c r="HB6"/>
+      <c r="HC6"/>
+      <c r="HD6"/>
+      <c r="HE6"/>
+      <c r="HF6"/>
+      <c r="HG6"/>
+      <c r="HH6"/>
+      <c r="HI6"/>
+      <c r="HJ6"/>
+      <c r="HK6"/>
+      <c r="HL6"/>
+      <c r="HM6"/>
+      <c r="HN6"/>
+      <c r="HO6"/>
+      <c r="HP6"/>
+      <c r="HQ6"/>
+      <c r="HR6"/>
+      <c r="HS6"/>
+      <c r="HT6"/>
+      <c r="HU6"/>
+      <c r="HV6"/>
+      <c r="HW6"/>
+      <c r="HX6"/>
+      <c r="HY6"/>
+      <c r="HZ6"/>
+      <c r="IA6"/>
+      <c r="IB6"/>
+      <c r="IC6"/>
+      <c r="ID6"/>
+      <c r="IE6"/>
+      <c r="IF6"/>
+      <c r="IG6"/>
+      <c r="IH6"/>
+      <c r="II6"/>
+      <c r="IJ6"/>
+      <c r="IK6"/>
+      <c r="IL6"/>
+      <c r="IM6"/>
+      <c r="IN6"/>
+      <c r="IO6"/>
+      <c r="IP6"/>
+      <c r="IQ6"/>
+      <c r="IR6"/>
+      <c r="IS6"/>
+      <c r="IT6"/>
+      <c r="IU6"/>
+      <c r="IV6"/>
+      <c r="IW6"/>
+      <c r="IX6"/>
+      <c r="IY6"/>
+      <c r="IZ6"/>
+      <c r="JA6"/>
+      <c r="JB6"/>
+      <c r="JC6"/>
+      <c r="JD6"/>
+      <c r="JE6"/>
+      <c r="JF6"/>
+      <c r="JG6"/>
+      <c r="JH6"/>
+      <c r="JI6"/>
+      <c r="JJ6"/>
+      <c r="JK6"/>
+      <c r="JL6"/>
+      <c r="JM6"/>
+      <c r="JN6"/>
+      <c r="JO6"/>
+      <c r="JP6"/>
+      <c r="JQ6"/>
+      <c r="JR6"/>
+      <c r="JS6"/>
+      <c r="JT6"/>
+      <c r="JU6"/>
+      <c r="JV6"/>
+      <c r="JW6"/>
+      <c r="JX6"/>
+      <c r="JY6"/>
+      <c r="JZ6"/>
+      <c r="KA6"/>
+      <c r="KB6"/>
+      <c r="KC6"/>
+      <c r="KD6"/>
+      <c r="KE6"/>
+      <c r="KF6"/>
+      <c r="KG6"/>
+      <c r="KH6"/>
+      <c r="KI6"/>
+      <c r="KJ6"/>
+      <c r="KK6"/>
+      <c r="KL6"/>
+      <c r="KM6"/>
+      <c r="KN6"/>
+      <c r="KO6"/>
+      <c r="KP6"/>
+      <c r="KQ6"/>
+      <c r="KR6"/>
+      <c r="KS6"/>
+      <c r="KT6"/>
+      <c r="KU6"/>
+      <c r="KV6"/>
+      <c r="KW6"/>
+      <c r="KX6"/>
+      <c r="KY6"/>
+      <c r="KZ6"/>
+      <c r="LA6"/>
+      <c r="LB6"/>
+      <c r="LC6"/>
+      <c r="LD6"/>
+      <c r="LE6"/>
+      <c r="LF6"/>
+      <c r="LG6"/>
+      <c r="LH6"/>
+      <c r="LI6"/>
+      <c r="LJ6"/>
+      <c r="LK6"/>
+      <c r="LL6"/>
+      <c r="LM6"/>
+      <c r="LN6"/>
+      <c r="LO6"/>
+      <c r="LP6"/>
+      <c r="LQ6"/>
+      <c r="LR6"/>
+      <c r="LS6"/>
+      <c r="LT6"/>
+      <c r="LU6"/>
+      <c r="LV6"/>
+      <c r="LW6"/>
+      <c r="LX6"/>
+      <c r="LY6"/>
+      <c r="LZ6"/>
+      <c r="MA6"/>
+      <c r="MB6"/>
+      <c r="MC6"/>
+      <c r="MD6"/>
+      <c r="ME6"/>
+      <c r="MF6"/>
+      <c r="MG6"/>
+      <c r="MH6"/>
+      <c r="MI6"/>
+      <c r="MJ6"/>
+      <c r="MK6"/>
+      <c r="ML6"/>
+      <c r="MM6"/>
+      <c r="MN6"/>
+      <c r="MO6"/>
+      <c r="MP6"/>
+      <c r="MQ6"/>
+      <c r="MR6"/>
+      <c r="MS6"/>
+      <c r="MT6"/>
+      <c r="MU6"/>
+      <c r="MV6"/>
+      <c r="MW6"/>
+      <c r="MX6"/>
+      <c r="MY6"/>
+      <c r="MZ6"/>
+      <c r="NA6"/>
+      <c r="NB6"/>
+      <c r="NC6"/>
+      <c r="ND6"/>
+      <c r="NE6"/>
+      <c r="NF6"/>
+      <c r="NG6"/>
+      <c r="NH6"/>
+      <c r="NI6"/>
+      <c r="NJ6"/>
+      <c r="NK6"/>
+      <c r="NL6"/>
+      <c r="NM6"/>
+      <c r="NN6"/>
+      <c r="NO6"/>
+      <c r="NP6"/>
+      <c r="NQ6"/>
+      <c r="NR6"/>
+      <c r="NS6"/>
+      <c r="NT6"/>
+      <c r="NU6"/>
+      <c r="NV6"/>
+      <c r="NW6"/>
+      <c r="NX6"/>
+      <c r="NY6"/>
+      <c r="NZ6"/>
+      <c r="OA6"/>
+      <c r="OB6"/>
+      <c r="OC6"/>
+      <c r="OD6"/>
+      <c r="OE6"/>
+      <c r="OF6"/>
+      <c r="OG6"/>
+      <c r="OH6"/>
+      <c r="OI6"/>
+      <c r="OJ6"/>
+      <c r="OK6"/>
+      <c r="OL6"/>
+      <c r="OM6"/>
+      <c r="ON6"/>
+      <c r="OO6"/>
+      <c r="OP6"/>
+      <c r="OQ6"/>
+      <c r="OR6"/>
+      <c r="OS6"/>
+      <c r="OT6"/>
+      <c r="OU6"/>
+      <c r="OV6"/>
+      <c r="OW6"/>
+      <c r="OX6"/>
+      <c r="OY6"/>
+      <c r="OZ6"/>
+      <c r="PA6"/>
+      <c r="PB6"/>
+      <c r="PC6"/>
+      <c r="PD6"/>
+      <c r="PE6"/>
+      <c r="PF6"/>
+      <c r="PG6"/>
+      <c r="PH6"/>
+      <c r="PI6"/>
+      <c r="PJ6"/>
+      <c r="PK6"/>
+      <c r="PL6"/>
+      <c r="PM6"/>
+      <c r="PN6"/>
+      <c r="PO6"/>
+      <c r="PP6"/>
+      <c r="PQ6"/>
+      <c r="PR6"/>
+      <c r="PS6"/>
+      <c r="PT6"/>
+      <c r="PU6"/>
+      <c r="PV6"/>
+      <c r="PW6"/>
+      <c r="PX6"/>
+      <c r="PY6"/>
+      <c r="PZ6"/>
+      <c r="QA6"/>
+      <c r="QB6"/>
+      <c r="QC6"/>
+      <c r="QD6"/>
+      <c r="QE6"/>
+      <c r="QF6"/>
+      <c r="QG6"/>
+      <c r="QH6"/>
+      <c r="QI6"/>
+      <c r="QJ6"/>
+      <c r="QK6"/>
+      <c r="QL6"/>
+      <c r="QM6"/>
+      <c r="QN6"/>
+      <c r="QO6"/>
+      <c r="QP6"/>
+      <c r="QQ6"/>
+      <c r="QR6"/>
+      <c r="QS6"/>
+      <c r="QT6"/>
+      <c r="QU6"/>
+      <c r="QV6"/>
+      <c r="QW6"/>
+      <c r="QX6"/>
+      <c r="QY6"/>
+      <c r="QZ6"/>
+      <c r="RA6"/>
+      <c r="RB6"/>
+      <c r="RC6"/>
+      <c r="RD6"/>
+      <c r="RE6"/>
+      <c r="RF6"/>
+      <c r="RG6"/>
+      <c r="RH6"/>
+      <c r="RI6"/>
+      <c r="RJ6"/>
+      <c r="RK6"/>
+      <c r="RL6"/>
+      <c r="RM6"/>
+      <c r="RN6"/>
+      <c r="RO6"/>
+      <c r="RP6"/>
+      <c r="RQ6"/>
+      <c r="RR6"/>
+      <c r="RS6"/>
+      <c r="RT6"/>
+      <c r="RU6"/>
+      <c r="RV6"/>
+      <c r="RW6"/>
+      <c r="RX6"/>
+      <c r="RY6"/>
+      <c r="RZ6"/>
+      <c r="SA6"/>
+      <c r="SB6"/>
+      <c r="SC6"/>
+      <c r="SD6"/>
+      <c r="SE6"/>
+      <c r="SF6"/>
+      <c r="SG6"/>
+      <c r="SH6"/>
+      <c r="SI6"/>
+      <c r="SJ6"/>
+      <c r="SK6"/>
+      <c r="SL6"/>
+      <c r="SM6"/>
+      <c r="SN6"/>
+      <c r="SO6"/>
+      <c r="SP6"/>
+      <c r="SQ6"/>
+      <c r="SR6"/>
+      <c r="SS6"/>
+      <c r="ST6"/>
+      <c r="SU6"/>
+      <c r="SV6"/>
+      <c r="SW6"/>
+      <c r="SX6"/>
+      <c r="SY6"/>
+      <c r="SZ6"/>
+      <c r="TA6"/>
+      <c r="TB6"/>
+      <c r="TC6"/>
+      <c r="TD6"/>
+      <c r="TE6"/>
+      <c r="TF6"/>
+      <c r="TG6"/>
+      <c r="TH6"/>
+      <c r="TI6"/>
+      <c r="TJ6"/>
+      <c r="TK6"/>
+      <c r="TL6"/>
+      <c r="TM6"/>
+      <c r="TN6"/>
+      <c r="TO6"/>
+      <c r="TP6"/>
+      <c r="TQ6"/>
+      <c r="TR6"/>
+      <c r="TS6"/>
+      <c r="TT6"/>
+      <c r="TU6"/>
+      <c r="TV6"/>
+      <c r="TW6"/>
+      <c r="TX6"/>
+      <c r="TY6"/>
+      <c r="TZ6"/>
+      <c r="UA6"/>
+      <c r="UB6"/>
+      <c r="UC6"/>
+      <c r="UD6"/>
+      <c r="UE6"/>
+      <c r="UF6"/>
+      <c r="UG6"/>
+      <c r="UH6"/>
+      <c r="UI6"/>
+      <c r="UJ6"/>
+      <c r="UK6"/>
+      <c r="UL6"/>
+      <c r="UM6"/>
+      <c r="UN6"/>
+      <c r="UO6"/>
+      <c r="UP6"/>
+      <c r="UQ6"/>
+      <c r="UR6"/>
+      <c r="US6"/>
+      <c r="UT6"/>
+      <c r="UU6"/>
+      <c r="UV6"/>
+      <c r="UW6"/>
+      <c r="UX6"/>
+      <c r="UY6"/>
+      <c r="UZ6"/>
+      <c r="VA6"/>
+      <c r="VB6"/>
+      <c r="VC6"/>
+      <c r="VD6"/>
+      <c r="VE6"/>
+      <c r="VF6"/>
+      <c r="VG6"/>
+      <c r="VH6"/>
+      <c r="VI6"/>
+      <c r="VJ6"/>
+      <c r="VK6"/>
+      <c r="VL6"/>
+      <c r="VM6"/>
+      <c r="VN6"/>
+      <c r="VO6"/>
+      <c r="VP6"/>
+      <c r="VQ6"/>
+      <c r="VR6"/>
+      <c r="VS6"/>
+      <c r="VT6"/>
+      <c r="VU6"/>
+      <c r="VV6"/>
+      <c r="VW6"/>
+      <c r="VX6"/>
+      <c r="VY6"/>
+      <c r="VZ6"/>
+      <c r="WA6"/>
+      <c r="WB6"/>
+      <c r="WC6"/>
+      <c r="WD6"/>
+      <c r="WE6"/>
+      <c r="WF6"/>
+      <c r="WG6"/>
+      <c r="WH6"/>
+      <c r="WI6"/>
+      <c r="WJ6"/>
+      <c r="WK6"/>
+      <c r="WL6"/>
+      <c r="WM6"/>
+      <c r="WN6"/>
+      <c r="WO6"/>
+      <c r="WP6"/>
+      <c r="WQ6"/>
+      <c r="WR6"/>
+      <c r="WS6"/>
+      <c r="WT6"/>
+      <c r="WU6"/>
+      <c r="WV6"/>
+      <c r="WW6"/>
+      <c r="WX6"/>
+      <c r="WY6"/>
+      <c r="WZ6"/>
+      <c r="XA6"/>
+      <c r="XB6"/>
+      <c r="XC6"/>
+      <c r="XD6"/>
+      <c r="XE6"/>
+      <c r="XF6"/>
+      <c r="XG6"/>
+      <c r="XH6"/>
+      <c r="XI6"/>
+      <c r="XJ6"/>
+      <c r="XK6"/>
+      <c r="XL6"/>
+      <c r="XM6"/>
+      <c r="XN6"/>
+      <c r="XO6"/>
+      <c r="XP6"/>
+      <c r="XQ6"/>
+      <c r="XR6"/>
+      <c r="XS6"/>
+      <c r="XT6"/>
+      <c r="XU6"/>
+      <c r="XV6"/>
+      <c r="XW6"/>
+      <c r="XX6"/>
+      <c r="XY6"/>
+      <c r="XZ6"/>
+      <c r="YA6"/>
+      <c r="YB6"/>
+      <c r="YC6"/>
+      <c r="YD6"/>
+      <c r="YE6"/>
+      <c r="YF6"/>
+      <c r="YG6"/>
+      <c r="YH6"/>
+      <c r="YI6"/>
+      <c r="YJ6"/>
+      <c r="YK6"/>
+      <c r="YL6"/>
+      <c r="YM6"/>
+      <c r="YN6"/>
+      <c r="YO6"/>
+      <c r="YP6"/>
+      <c r="YQ6"/>
+      <c r="YR6"/>
+      <c r="YS6"/>
+      <c r="YT6"/>
+      <c r="YU6"/>
+      <c r="YV6"/>
+      <c r="YW6"/>
+      <c r="YX6"/>
+      <c r="YY6"/>
+      <c r="YZ6"/>
+      <c r="ZA6"/>
+      <c r="ZB6"/>
+      <c r="ZC6"/>
+      <c r="ZD6"/>
+      <c r="ZE6"/>
+      <c r="ZF6"/>
+      <c r="ZG6"/>
+      <c r="ZH6"/>
+      <c r="ZI6"/>
+      <c r="ZJ6"/>
+      <c r="ZK6"/>
+      <c r="ZL6"/>
+      <c r="ZM6"/>
+      <c r="ZN6"/>
+      <c r="ZO6"/>
+      <c r="ZP6"/>
+      <c r="ZQ6"/>
+      <c r="ZR6"/>
+      <c r="ZS6"/>
+      <c r="ZT6"/>
+      <c r="ZU6"/>
+      <c r="ZV6"/>
+      <c r="ZW6"/>
+      <c r="ZX6"/>
+      <c r="ZY6"/>
+      <c r="ZZ6"/>
+      <c r="AAA6"/>
+      <c r="AAB6"/>
+      <c r="AAC6"/>
+      <c r="AAD6"/>
+      <c r="AAE6"/>
+      <c r="AAF6"/>
+      <c r="AAG6"/>
+      <c r="AAH6"/>
+      <c r="AAI6"/>
+      <c r="AAJ6"/>
+      <c r="AAK6"/>
+      <c r="AAL6"/>
+      <c r="AAM6"/>
+      <c r="AAN6"/>
+      <c r="AAO6"/>
+      <c r="AAP6"/>
+      <c r="AAQ6"/>
+      <c r="AAR6"/>
+      <c r="AAS6"/>
+      <c r="AAT6"/>
+      <c r="AAU6"/>
+      <c r="AAV6"/>
+      <c r="AAW6"/>
+      <c r="AAX6"/>
+      <c r="AAY6"/>
+      <c r="AAZ6"/>
+      <c r="ABA6"/>
+      <c r="ABB6"/>
+      <c r="ABC6"/>
+      <c r="ABD6"/>
+      <c r="ABE6"/>
+      <c r="ABF6"/>
+      <c r="ABG6"/>
+      <c r="ABH6"/>
+      <c r="ABI6"/>
+      <c r="ABJ6"/>
+      <c r="ABK6"/>
+      <c r="ABL6"/>
+      <c r="ABM6"/>
+      <c r="ABN6"/>
+      <c r="ABO6"/>
+      <c r="ABP6"/>
+      <c r="ABQ6"/>
+      <c r="ABR6"/>
+      <c r="ABS6"/>
+      <c r="ABT6"/>
+      <c r="ABU6"/>
+      <c r="ABV6"/>
+      <c r="ABW6"/>
+      <c r="ABX6"/>
+      <c r="ABY6"/>
+      <c r="ABZ6"/>
+      <c r="ACA6"/>
+      <c r="ACB6"/>
+      <c r="ACC6"/>
+      <c r="ACD6"/>
+      <c r="ACE6"/>
+      <c r="ACF6"/>
+      <c r="ACG6"/>
+      <c r="ACH6"/>
+      <c r="ACI6"/>
+      <c r="ACJ6"/>
+      <c r="ACK6"/>
+      <c r="ACL6"/>
+      <c r="ACM6"/>
+      <c r="ACN6"/>
+      <c r="ACO6"/>
+      <c r="ACP6"/>
+      <c r="ACQ6"/>
+      <c r="ACR6"/>
+      <c r="ACS6"/>
+      <c r="ACT6"/>
+      <c r="ACU6"/>
+      <c r="ACV6"/>
+      <c r="ACW6"/>
+      <c r="ACX6"/>
+      <c r="ACY6"/>
+      <c r="ACZ6"/>
+      <c r="ADA6"/>
+      <c r="ADB6"/>
+      <c r="ADC6"/>
+      <c r="ADD6"/>
+      <c r="ADE6"/>
+      <c r="ADF6"/>
+      <c r="ADG6"/>
+      <c r="ADH6"/>
+      <c r="ADI6"/>
+      <c r="ADJ6"/>
+      <c r="ADK6"/>
+      <c r="ADL6"/>
+      <c r="ADM6"/>
+      <c r="ADN6"/>
+      <c r="ADO6"/>
+      <c r="ADP6"/>
+      <c r="ADQ6"/>
+      <c r="ADR6"/>
+      <c r="ADS6"/>
+      <c r="ADT6"/>
+      <c r="ADU6"/>
+      <c r="ADV6"/>
+      <c r="ADW6"/>
+      <c r="ADX6"/>
+      <c r="ADY6"/>
+      <c r="ADZ6"/>
+      <c r="AEA6"/>
+      <c r="AEB6"/>
+      <c r="AEC6"/>
+      <c r="AED6"/>
+      <c r="AEE6"/>
+      <c r="AEF6"/>
+      <c r="AEG6"/>
+      <c r="AEH6"/>
+      <c r="AEI6"/>
+      <c r="AEJ6"/>
+      <c r="AEK6"/>
+      <c r="AEL6"/>
+      <c r="AEM6"/>
+      <c r="AEN6"/>
+      <c r="AEO6"/>
+      <c r="AEP6"/>
+      <c r="AEQ6"/>
+      <c r="AER6"/>
+      <c r="AES6"/>
+      <c r="AET6"/>
+      <c r="AEU6"/>
+      <c r="AEV6"/>
+      <c r="AEW6"/>
+      <c r="AEX6"/>
+      <c r="AEY6"/>
+      <c r="AEZ6"/>
+      <c r="AFA6"/>
+      <c r="AFB6"/>
+      <c r="AFC6"/>
+      <c r="AFD6"/>
+      <c r="AFE6"/>
+      <c r="AFF6"/>
+      <c r="AFG6"/>
+      <c r="AFH6"/>
+      <c r="AFI6"/>
+      <c r="AFJ6"/>
+      <c r="AFK6"/>
+      <c r="AFL6"/>
+      <c r="AFM6"/>
+      <c r="AFN6"/>
+      <c r="AFO6"/>
+      <c r="AFP6"/>
+      <c r="AFQ6"/>
+      <c r="AFR6"/>
+      <c r="AFS6"/>
+      <c r="AFT6"/>
+      <c r="AFU6"/>
+      <c r="AFV6"/>
+      <c r="AFW6"/>
+      <c r="AFX6"/>
+      <c r="AFY6"/>
+      <c r="AFZ6"/>
+      <c r="AGA6"/>
+      <c r="AGB6"/>
+      <c r="AGC6"/>
+      <c r="AGD6"/>
+      <c r="AGE6"/>
+      <c r="AGF6"/>
+      <c r="AGG6"/>
+      <c r="AGH6"/>
+      <c r="AGI6"/>
+      <c r="AGJ6"/>
+      <c r="AGK6"/>
+      <c r="AGL6"/>
+      <c r="AGM6"/>
+      <c r="AGN6"/>
+      <c r="AGO6"/>
+      <c r="AGP6"/>
+      <c r="AGQ6"/>
+      <c r="AGR6"/>
+      <c r="AGS6"/>
+      <c r="AGT6"/>
+      <c r="AGU6"/>
+      <c r="AGV6"/>
+      <c r="AGW6"/>
+      <c r="AGX6"/>
+      <c r="AGY6"/>
+      <c r="AGZ6"/>
+      <c r="AHA6"/>
+      <c r="AHB6"/>
+      <c r="AHC6"/>
+      <c r="AHD6"/>
+      <c r="AHE6"/>
+      <c r="AHF6"/>
+      <c r="AHG6"/>
+      <c r="AHH6"/>
+      <c r="AHI6"/>
+      <c r="AHJ6"/>
+      <c r="AHK6"/>
+      <c r="AHL6"/>
+      <c r="AHM6"/>
+      <c r="AHN6"/>
+      <c r="AHO6"/>
+      <c r="AHP6"/>
+      <c r="AHQ6"/>
+      <c r="AHR6"/>
+      <c r="AHS6"/>
+      <c r="AHT6"/>
+      <c r="AHU6"/>
+      <c r="AHV6"/>
+      <c r="AHW6"/>
+      <c r="AHX6"/>
+      <c r="AHY6"/>
+      <c r="AHZ6"/>
+      <c r="AIA6"/>
+      <c r="AIB6"/>
+      <c r="AIC6"/>
+      <c r="AID6"/>
+      <c r="AIE6"/>
+      <c r="AIF6"/>
+      <c r="AIG6"/>
+      <c r="AIH6"/>
+      <c r="AII6"/>
+      <c r="AIJ6"/>
+      <c r="AIK6"/>
+      <c r="AIL6"/>
+      <c r="AIM6"/>
+      <c r="AIN6"/>
+      <c r="AIO6"/>
+      <c r="AIP6"/>
+      <c r="AIQ6"/>
+      <c r="AIR6"/>
+      <c r="AIS6"/>
+      <c r="AIT6"/>
+      <c r="AIU6"/>
+      <c r="AIV6"/>
+      <c r="AIW6"/>
+      <c r="AIX6"/>
+      <c r="AIY6"/>
+      <c r="AIZ6"/>
+      <c r="AJA6"/>
+      <c r="AJB6"/>
+      <c r="AJC6"/>
+      <c r="AJD6"/>
+      <c r="AJE6"/>
+      <c r="AJF6"/>
+      <c r="AJG6"/>
+      <c r="AJH6"/>
+      <c r="AJI6"/>
+      <c r="AJJ6"/>
+      <c r="AJK6"/>
+      <c r="AJL6"/>
+      <c r="AJM6"/>
+      <c r="AJN6"/>
+      <c r="AJO6"/>
+      <c r="AJP6"/>
+      <c r="AJQ6"/>
+      <c r="AJR6"/>
+      <c r="AJS6"/>
+      <c r="AJT6"/>
+      <c r="AJU6"/>
+      <c r="AJV6"/>
+      <c r="AJW6"/>
+      <c r="AJX6"/>
+      <c r="AJY6"/>
+      <c r="AJZ6"/>
+      <c r="AKA6"/>
+      <c r="AKB6"/>
+      <c r="AKC6"/>
+      <c r="AKD6"/>
+      <c r="AKE6"/>
+      <c r="AKF6"/>
+      <c r="AKG6"/>
+      <c r="AKH6"/>
+      <c r="AKI6"/>
+      <c r="AKJ6"/>
+      <c r="AKK6"/>
+      <c r="AKL6"/>
+      <c r="AKM6"/>
+      <c r="AKN6"/>
+      <c r="AKO6"/>
+      <c r="AKP6"/>
+      <c r="AKQ6"/>
+      <c r="AKR6"/>
+      <c r="AKS6"/>
+      <c r="AKT6"/>
+      <c r="AKU6"/>
+      <c r="AKV6"/>
+      <c r="AKW6"/>
+      <c r="AKX6"/>
+      <c r="AKY6"/>
+      <c r="AKZ6"/>
+      <c r="ALA6"/>
+      <c r="ALB6"/>
+      <c r="ALC6"/>
+      <c r="ALD6"/>
+      <c r="ALE6"/>
+      <c r="ALF6"/>
+      <c r="ALG6"/>
+      <c r="ALH6"/>
+      <c r="ALI6"/>
+      <c r="ALJ6"/>
+      <c r="ALK6"/>
+      <c r="ALL6"/>
+      <c r="ALM6"/>
+      <c r="ALN6"/>
+      <c r="ALO6"/>
+      <c r="ALP6"/>
+      <c r="ALQ6"/>
+      <c r="ALR6"/>
+      <c r="ALS6"/>
+      <c r="ALT6"/>
+      <c r="ALU6"/>
+      <c r="ALV6"/>
+      <c r="ALW6"/>
+      <c r="ALX6"/>
+      <c r="ALY6"/>
+      <c r="ALZ6"/>
+      <c r="AMA6"/>
+      <c r="AMB6"/>
+      <c r="AMC6"/>
+      <c r="AMD6"/>
+      <c r="AME6"/>
+      <c r="AMF6"/>
+      <c r="AMG6"/>
+      <c r="AMH6"/>
+      <c r="AMI6"/>
+      <c r="AMJ6"/>
+      <c r="AMK6"/>
+      <c r="AML6"/>
+      <c r="AMM6"/>
+      <c r="AMN6"/>
+      <c r="AMO6"/>
+      <c r="AMP6"/>
+      <c r="AMQ6"/>
+      <c r="AMR6"/>
+      <c r="AMS6"/>
+      <c r="AMT6"/>
+      <c r="AMU6"/>
+      <c r="AMV6"/>
+      <c r="AMW6"/>
+      <c r="AMX6"/>
+      <c r="AMY6"/>
+      <c r="AMZ6"/>
+      <c r="ANA6"/>
+      <c r="ANB6"/>
+      <c r="ANC6"/>
+      <c r="AND6"/>
+      <c r="ANE6"/>
+      <c r="ANF6"/>
+      <c r="ANG6"/>
+      <c r="ANH6"/>
+      <c r="ANI6"/>
+      <c r="ANJ6"/>
+      <c r="ANK6"/>
+      <c r="ANL6"/>
+      <c r="ANM6"/>
+      <c r="ANN6"/>
+      <c r="ANO6"/>
+      <c r="ANP6"/>
+      <c r="ANQ6"/>
+      <c r="ANR6"/>
+      <c r="ANS6"/>
+      <c r="ANT6"/>
+      <c r="ANU6"/>
+      <c r="ANV6"/>
+      <c r="ANW6"/>
+      <c r="ANX6"/>
+      <c r="ANY6"/>
+      <c r="ANZ6"/>
+      <c r="AOA6"/>
+      <c r="AOB6"/>
+      <c r="AOC6"/>
+      <c r="AOD6"/>
+      <c r="AOE6"/>
+      <c r="AOF6"/>
+      <c r="AOG6"/>
+      <c r="AOH6"/>
+      <c r="AOI6"/>
+      <c r="AOJ6"/>
+      <c r="AOK6"/>
+      <c r="AOL6"/>
+      <c r="AOM6"/>
+      <c r="AON6"/>
+      <c r="AOO6"/>
+      <c r="AOP6"/>
+      <c r="AOQ6"/>
+      <c r="AOR6"/>
+      <c r="AOS6"/>
+      <c r="AOT6"/>
+      <c r="AOU6"/>
+      <c r="AOV6"/>
+      <c r="AOW6"/>
+      <c r="AOX6"/>
+      <c r="AOY6"/>
+      <c r="AOZ6"/>
+      <c r="APA6"/>
+      <c r="APB6"/>
+      <c r="APC6"/>
+      <c r="APD6"/>
+      <c r="APE6"/>
+      <c r="APF6"/>
+      <c r="APG6"/>
+      <c r="APH6"/>
+      <c r="API6"/>
+      <c r="APJ6"/>
+      <c r="APK6"/>
+      <c r="APL6"/>
+      <c r="APM6"/>
+      <c r="APN6"/>
+      <c r="APO6"/>
+      <c r="APP6"/>
+      <c r="APQ6"/>
+      <c r="APR6"/>
+      <c r="APS6"/>
+      <c r="APT6"/>
+      <c r="APU6"/>
+      <c r="APV6"/>
+      <c r="APW6"/>
+      <c r="APX6"/>
+      <c r="APY6"/>
+      <c r="APZ6"/>
+      <c r="AQA6"/>
+      <c r="AQB6"/>
+      <c r="AQC6"/>
+      <c r="AQD6"/>
+      <c r="AQE6"/>
+      <c r="AQF6"/>
+      <c r="AQG6"/>
+      <c r="AQH6"/>
+      <c r="AQI6"/>
+      <c r="AQJ6"/>
+      <c r="AQK6"/>
+      <c r="AQL6"/>
+      <c r="AQM6"/>
+      <c r="AQN6"/>
+      <c r="AQO6"/>
+      <c r="AQP6"/>
+      <c r="AQQ6"/>
+      <c r="AQR6"/>
+      <c r="AQS6"/>
+      <c r="AQT6"/>
+      <c r="AQU6"/>
+      <c r="AQV6"/>
+      <c r="AQW6"/>
+      <c r="AQX6"/>
+      <c r="AQY6"/>
+      <c r="AQZ6"/>
+      <c r="ARA6"/>
+      <c r="ARB6"/>
+      <c r="ARC6"/>
+      <c r="ARD6"/>
+      <c r="ARE6"/>
+      <c r="ARF6"/>
+      <c r="ARG6"/>
+      <c r="ARH6"/>
+      <c r="ARI6"/>
+      <c r="ARJ6"/>
+      <c r="ARK6"/>
+      <c r="ARL6"/>
+      <c r="ARM6"/>
+      <c r="ARN6"/>
+      <c r="ARO6"/>
+      <c r="ARP6"/>
+      <c r="ARQ6"/>
+      <c r="ARR6"/>
+      <c r="ARS6"/>
+      <c r="ART6"/>
+      <c r="ARU6"/>
+      <c r="ARV6"/>
+      <c r="ARW6"/>
+      <c r="ARX6"/>
+      <c r="ARY6"/>
+      <c r="ARZ6"/>
+      <c r="ASA6"/>
+      <c r="ASB6"/>
+      <c r="ASC6"/>
+      <c r="ASD6"/>
+      <c r="ASE6"/>
+      <c r="ASF6"/>
+      <c r="ASG6"/>
+      <c r="ASH6"/>
+      <c r="ASI6"/>
+      <c r="ASJ6"/>
+      <c r="ASK6"/>
+      <c r="ASL6"/>
+      <c r="ASM6"/>
+      <c r="ASN6"/>
+      <c r="ASO6"/>
+      <c r="ASP6"/>
+      <c r="ASQ6"/>
+      <c r="ASR6"/>
+      <c r="ASS6"/>
+      <c r="AST6"/>
+      <c r="ASU6"/>
+      <c r="ASV6"/>
+      <c r="ASW6"/>
+      <c r="ASX6"/>
+      <c r="ASY6"/>
+      <c r="ASZ6"/>
+      <c r="ATA6"/>
+      <c r="ATB6"/>
+      <c r="ATC6"/>
+      <c r="ATD6"/>
+      <c r="ATE6"/>
+      <c r="ATF6"/>
+      <c r="ATG6"/>
+      <c r="ATH6"/>
+      <c r="ATI6"/>
+      <c r="ATJ6"/>
+      <c r="ATK6"/>
+      <c r="ATL6"/>
+      <c r="ATM6"/>
+      <c r="ATN6"/>
+      <c r="ATO6"/>
+      <c r="ATP6"/>
+      <c r="ATQ6"/>
+      <c r="ATR6"/>
+      <c r="ATS6"/>
+      <c r="ATT6"/>
+      <c r="ATU6"/>
+      <c r="ATV6"/>
+      <c r="ATW6"/>
+      <c r="ATX6"/>
+      <c r="ATY6"/>
+      <c r="ATZ6"/>
+      <c r="AUA6"/>
+      <c r="AUB6"/>
+      <c r="AUC6"/>
+      <c r="AUD6"/>
+      <c r="AUE6"/>
+      <c r="AUF6"/>
+      <c r="AUG6"/>
+      <c r="AUH6"/>
+      <c r="AUI6"/>
+      <c r="AUJ6"/>
+      <c r="AUK6"/>
+      <c r="AUL6"/>
+      <c r="AUM6"/>
+      <c r="AUN6"/>
+      <c r="AUO6"/>
+      <c r="AUP6"/>
+      <c r="AUQ6"/>
+      <c r="AUR6"/>
+      <c r="AUS6"/>
+      <c r="AUT6"/>
+      <c r="AUU6"/>
+      <c r="AUV6"/>
+      <c r="AUW6"/>
+      <c r="AUX6"/>
+      <c r="AUY6"/>
+      <c r="AUZ6"/>
+      <c r="AVA6"/>
+      <c r="AVB6"/>
+      <c r="AVC6"/>
+      <c r="AVD6"/>
+      <c r="AVE6"/>
+      <c r="AVF6"/>
+      <c r="AVG6"/>
+      <c r="AVH6"/>
+      <c r="AVI6"/>
+      <c r="AVJ6"/>
+      <c r="AVK6"/>
+      <c r="AVL6"/>
+      <c r="AVM6"/>
+      <c r="AVN6"/>
+      <c r="AVO6"/>
+      <c r="AVP6"/>
+      <c r="AVQ6"/>
+      <c r="AVR6"/>
+      <c r="AVS6"/>
+      <c r="AVT6"/>
+      <c r="AVU6"/>
+      <c r="AVV6"/>
+      <c r="AVW6"/>
+      <c r="AVX6"/>
+      <c r="AVY6"/>
+      <c r="AVZ6"/>
+      <c r="AWA6"/>
+      <c r="AWB6"/>
+      <c r="AWC6"/>
+      <c r="AWD6"/>
+      <c r="AWE6"/>
+      <c r="AWF6"/>
+      <c r="AWG6"/>
+      <c r="AWH6"/>
+      <c r="AWI6"/>
+      <c r="AWJ6"/>
+      <c r="AWK6"/>
+      <c r="AWL6"/>
+      <c r="AWM6"/>
+      <c r="AWN6"/>
+      <c r="AWO6"/>
+      <c r="AWP6"/>
+      <c r="AWQ6"/>
+      <c r="AWR6"/>
+      <c r="AWS6"/>
+      <c r="AWT6"/>
+      <c r="AWU6"/>
+      <c r="AWV6"/>
+      <c r="AWW6"/>
+      <c r="AWX6"/>
+      <c r="AWY6"/>
+      <c r="AWZ6"/>
+      <c r="AXA6"/>
+      <c r="AXB6"/>
+      <c r="AXC6"/>
+      <c r="AXD6"/>
+      <c r="AXE6"/>
+      <c r="AXF6"/>
+      <c r="AXG6"/>
+      <c r="AXH6"/>
+      <c r="AXI6"/>
+      <c r="AXJ6"/>
+      <c r="AXK6"/>
+      <c r="AXL6"/>
+      <c r="AXM6"/>
+      <c r="AXN6"/>
+      <c r="AXO6"/>
+      <c r="AXP6"/>
+      <c r="AXQ6"/>
+      <c r="AXR6"/>
+      <c r="AXS6"/>
+      <c r="AXT6"/>
+      <c r="AXU6"/>
+      <c r="AXV6"/>
+      <c r="AXW6"/>
+      <c r="AXX6"/>
+      <c r="AXY6"/>
+      <c r="AXZ6"/>
+      <c r="AYA6"/>
+      <c r="AYB6"/>
+      <c r="AYC6"/>
+      <c r="AYD6"/>
+      <c r="AYE6"/>
+      <c r="AYF6"/>
+      <c r="AYG6"/>
+      <c r="AYH6"/>
+      <c r="AYI6"/>
+      <c r="AYJ6"/>
+      <c r="AYK6"/>
+      <c r="AYL6"/>
+      <c r="AYM6"/>
+      <c r="AYN6"/>
+      <c r="AYO6"/>
+      <c r="AYP6"/>
+      <c r="AYQ6"/>
+      <c r="AYR6"/>
+      <c r="AYS6"/>
+      <c r="AYT6"/>
+      <c r="AYU6"/>
+      <c r="AYV6"/>
+      <c r="AYW6"/>
+      <c r="AYX6"/>
+      <c r="AYY6"/>
+      <c r="AYZ6"/>
+      <c r="AZA6"/>
+      <c r="AZB6"/>
+      <c r="AZC6"/>
+      <c r="AZD6"/>
+      <c r="AZE6"/>
+      <c r="AZF6"/>
+      <c r="AZG6"/>
+      <c r="AZH6"/>
+      <c r="AZI6"/>
+      <c r="AZJ6"/>
+      <c r="AZK6"/>
+      <c r="AZL6"/>
+      <c r="AZM6"/>
+      <c r="AZN6"/>
+      <c r="AZO6"/>
+      <c r="AZP6"/>
+      <c r="AZQ6"/>
+      <c r="AZR6"/>
+      <c r="AZS6"/>
+      <c r="AZT6"/>
+      <c r="AZU6"/>
+      <c r="AZV6"/>
+      <c r="AZW6"/>
+      <c r="AZX6"/>
+      <c r="AZY6"/>
+      <c r="AZZ6"/>
+      <c r="BAA6"/>
+      <c r="BAB6"/>
+      <c r="BAC6"/>
+      <c r="BAD6"/>
+      <c r="BAE6"/>
+      <c r="BAF6"/>
+      <c r="BAG6"/>
+      <c r="BAH6"/>
+      <c r="BAI6"/>
+      <c r="BAJ6"/>
+      <c r="BAK6"/>
+      <c r="BAL6"/>
+      <c r="BAM6"/>
+      <c r="BAN6"/>
+      <c r="BAO6"/>
+      <c r="BAP6"/>
+      <c r="BAQ6"/>
+      <c r="BAR6"/>
+      <c r="BAS6"/>
+      <c r="BAT6"/>
+      <c r="BAU6"/>
+      <c r="BAV6"/>
+      <c r="BAW6"/>
+      <c r="BAX6"/>
+      <c r="BAY6"/>
+      <c r="BAZ6"/>
+      <c r="BBA6"/>
+      <c r="BBB6"/>
+      <c r="BBC6"/>
+      <c r="BBD6"/>
+      <c r="BBE6"/>
+      <c r="BBF6"/>
+      <c r="BBG6"/>
+      <c r="BBH6"/>
+      <c r="BBI6"/>
+      <c r="BBJ6"/>
+      <c r="BBK6"/>
+      <c r="BBL6"/>
+      <c r="BBM6"/>
+      <c r="BBN6"/>
+      <c r="BBO6"/>
+      <c r="BBP6"/>
+      <c r="BBQ6"/>
+      <c r="BBR6"/>
+      <c r="BBS6"/>
+      <c r="BBT6"/>
+      <c r="BBU6"/>
+      <c r="BBV6"/>
+      <c r="BBW6"/>
+      <c r="BBX6"/>
+      <c r="BBY6"/>
+      <c r="BBZ6"/>
+      <c r="BCA6"/>
+      <c r="BCB6"/>
+      <c r="BCC6"/>
+      <c r="BCD6"/>
+      <c r="BCE6"/>
+      <c r="BCF6"/>
+      <c r="BCG6"/>
+      <c r="BCH6"/>
+      <c r="BCI6"/>
+      <c r="BCJ6"/>
+      <c r="BCK6"/>
+      <c r="BCL6"/>
+      <c r="BCM6"/>
+      <c r="BCN6"/>
+      <c r="BCO6"/>
+      <c r="BCP6"/>
+      <c r="BCQ6"/>
+      <c r="BCR6"/>
+      <c r="BCS6"/>
+      <c r="BCT6"/>
+      <c r="BCU6"/>
+      <c r="BCV6"/>
+      <c r="BCW6"/>
+      <c r="BCX6"/>
+      <c r="BCY6"/>
+      <c r="BCZ6"/>
+      <c r="BDA6"/>
+      <c r="BDB6"/>
+      <c r="BDC6"/>
+      <c r="BDD6"/>
+      <c r="BDE6"/>
+      <c r="BDF6"/>
+      <c r="BDG6"/>
+      <c r="BDH6"/>
+      <c r="BDI6"/>
+      <c r="BDJ6"/>
+      <c r="BDK6"/>
+      <c r="BDL6"/>
+      <c r="BDM6"/>
+      <c r="BDN6"/>
+      <c r="BDO6"/>
+      <c r="BDP6"/>
+      <c r="BDQ6"/>
+      <c r="BDR6"/>
+      <c r="BDS6"/>
+      <c r="BDT6"/>
+      <c r="BDU6"/>
+      <c r="BDV6"/>
+      <c r="BDW6"/>
+      <c r="BDX6"/>
+      <c r="BDY6"/>
+      <c r="BDZ6"/>
+      <c r="BEA6"/>
+      <c r="BEB6"/>
+      <c r="BEC6"/>
+      <c r="BED6"/>
+      <c r="BEE6"/>
+      <c r="BEF6"/>
+      <c r="BEG6"/>
+      <c r="BEH6"/>
+      <c r="BEI6"/>
+      <c r="BEJ6"/>
+      <c r="BEK6"/>
+      <c r="BEL6"/>
+      <c r="BEM6"/>
+      <c r="BEN6"/>
+      <c r="BEO6"/>
+      <c r="BEP6"/>
+      <c r="BEQ6"/>
+      <c r="BER6"/>
+      <c r="BES6"/>
+      <c r="BET6"/>
+      <c r="BEU6"/>
+      <c r="BEV6"/>
+      <c r="BEW6"/>
+      <c r="BEX6"/>
+      <c r="BEY6"/>
+      <c r="BEZ6"/>
+      <c r="BFA6"/>
+      <c r="BFB6"/>
+      <c r="BFC6"/>
+      <c r="BFD6"/>
+      <c r="BFE6"/>
+      <c r="BFF6"/>
+      <c r="BFG6"/>
+      <c r="BFH6"/>
+      <c r="BFI6"/>
+      <c r="BFJ6"/>
+      <c r="BFK6"/>
+      <c r="BFL6"/>
+      <c r="BFM6"/>
+      <c r="BFN6"/>
+      <c r="BFO6"/>
+      <c r="BFP6"/>
+      <c r="BFQ6"/>
+      <c r="BFR6"/>
+      <c r="BFS6"/>
+      <c r="BFT6"/>
+      <c r="BFU6"/>
+      <c r="BFV6"/>
+      <c r="BFW6"/>
+      <c r="BFX6"/>
+      <c r="BFY6"/>
+      <c r="BFZ6"/>
+      <c r="BGA6"/>
+      <c r="BGB6"/>
+      <c r="BGC6"/>
+      <c r="BGD6"/>
+      <c r="BGE6"/>
+      <c r="BGF6"/>
+      <c r="BGG6"/>
+      <c r="BGH6"/>
+      <c r="BGI6"/>
+      <c r="BGJ6"/>
+      <c r="BGK6"/>
+      <c r="BGL6"/>
+      <c r="BGM6"/>
+      <c r="BGN6"/>
+      <c r="BGO6"/>
+      <c r="BGP6"/>
+      <c r="BGQ6"/>
+      <c r="BGR6"/>
+      <c r="BGS6"/>
+      <c r="BGT6"/>
+      <c r="BGU6"/>
+      <c r="BGV6"/>
+      <c r="BGW6"/>
+      <c r="BGX6"/>
+      <c r="BGY6"/>
+      <c r="BGZ6"/>
+      <c r="BHA6"/>
+      <c r="BHB6"/>
+      <c r="BHC6"/>
+      <c r="BHD6"/>
+      <c r="BHE6"/>
+      <c r="BHF6"/>
+      <c r="BHG6"/>
+      <c r="BHH6"/>
+      <c r="BHI6"/>
+      <c r="BHJ6"/>
+      <c r="BHK6"/>
+      <c r="BHL6"/>
+      <c r="BHM6"/>
+      <c r="BHN6"/>
+      <c r="BHO6"/>
+      <c r="BHP6"/>
+      <c r="BHQ6"/>
+      <c r="BHR6"/>
+      <c r="BHS6"/>
+      <c r="BHT6"/>
+      <c r="BHU6"/>
+      <c r="BHV6"/>
+      <c r="BHW6"/>
+      <c r="BHX6"/>
+      <c r="BHY6"/>
+      <c r="BHZ6"/>
+      <c r="BIA6"/>
+      <c r="BIB6"/>
+      <c r="BIC6"/>
+      <c r="BID6"/>
+      <c r="BIE6"/>
+      <c r="BIF6"/>
+      <c r="BIG6"/>
+      <c r="BIH6"/>
+      <c r="BII6"/>
+      <c r="BIJ6"/>
+      <c r="BIK6"/>
+      <c r="BIL6"/>
+      <c r="BIM6"/>
+      <c r="BIN6"/>
+      <c r="BIO6"/>
+      <c r="BIP6"/>
+      <c r="BIQ6"/>
+      <c r="BIR6"/>
+      <c r="BIS6"/>
+      <c r="BIT6"/>
+      <c r="BIU6"/>
+      <c r="BIV6"/>
+      <c r="BIW6"/>
+      <c r="BIX6"/>
+      <c r="BIY6"/>
+      <c r="BIZ6"/>
+      <c r="BJA6"/>
+      <c r="BJB6"/>
+      <c r="BJC6"/>
+      <c r="BJD6"/>
+      <c r="BJE6"/>
+      <c r="BJF6"/>
+      <c r="BJG6"/>
+      <c r="BJH6"/>
+      <c r="BJI6"/>
+      <c r="BJJ6"/>
+      <c r="BJK6"/>
+      <c r="BJL6"/>
+      <c r="BJM6"/>
+      <c r="BJN6"/>
+      <c r="BJO6"/>
+      <c r="BJP6"/>
+      <c r="BJQ6"/>
+      <c r="BJR6"/>
+      <c r="BJS6"/>
+      <c r="BJT6"/>
+      <c r="BJU6"/>
+      <c r="BJV6"/>
+      <c r="BJW6"/>
+      <c r="BJX6"/>
+      <c r="BJY6"/>
+      <c r="BJZ6"/>
+      <c r="BKA6"/>
+      <c r="BKB6"/>
+      <c r="BKC6"/>
+      <c r="BKD6"/>
+      <c r="BKE6"/>
+      <c r="BKF6"/>
+      <c r="BKG6"/>
+      <c r="BKH6"/>
+      <c r="BKI6"/>
+      <c r="BKJ6"/>
+      <c r="BKK6"/>
+      <c r="BKL6"/>
+      <c r="BKM6"/>
+      <c r="BKN6"/>
+      <c r="BKO6"/>
+      <c r="BKP6"/>
+      <c r="BKQ6"/>
+      <c r="BKR6"/>
+      <c r="BKS6"/>
+      <c r="BKT6"/>
+      <c r="BKU6"/>
+      <c r="BKV6"/>
+      <c r="BKW6"/>
+      <c r="BKX6"/>
+      <c r="BKY6"/>
+      <c r="BKZ6"/>
+      <c r="BLA6"/>
+      <c r="BLB6"/>
+      <c r="BLC6"/>
+      <c r="BLD6"/>
+      <c r="BLE6"/>
+      <c r="BLF6"/>
+      <c r="BLG6"/>
+      <c r="BLH6"/>
+      <c r="BLI6"/>
+      <c r="BLJ6"/>
+      <c r="BLK6"/>
+      <c r="BLL6"/>
+      <c r="BLM6"/>
+      <c r="BLN6"/>
+      <c r="BLO6"/>
+      <c r="BLP6"/>
+      <c r="BLQ6"/>
+      <c r="BLR6"/>
+      <c r="BLS6"/>
+      <c r="BLT6"/>
+      <c r="BLU6"/>
+      <c r="BLV6"/>
+      <c r="BLW6"/>
+      <c r="BLX6"/>
+      <c r="BLY6"/>
+      <c r="BLZ6"/>
+      <c r="BMA6"/>
+      <c r="BMB6"/>
+      <c r="BMC6"/>
+      <c r="BMD6"/>
+      <c r="BME6"/>
+      <c r="BMF6"/>
+      <c r="BMG6"/>
+      <c r="BMH6"/>
+      <c r="BMI6"/>
+      <c r="BMJ6"/>
+      <c r="BMK6"/>
+      <c r="BML6"/>
+      <c r="BMM6"/>
+      <c r="BMN6"/>
+      <c r="BMO6"/>
+      <c r="BMP6"/>
+      <c r="BMQ6"/>
+      <c r="BMR6"/>
+      <c r="BMS6"/>
+      <c r="BMT6"/>
+      <c r="BMU6"/>
+      <c r="BMV6"/>
+      <c r="BMW6"/>
+      <c r="BMX6"/>
+      <c r="BMY6"/>
+      <c r="BMZ6"/>
+      <c r="BNA6"/>
+      <c r="BNB6"/>
+      <c r="BNC6"/>
+      <c r="BND6"/>
+      <c r="BNE6"/>
+      <c r="BNF6"/>
+      <c r="BNG6"/>
+      <c r="BNH6"/>
+      <c r="BNI6"/>
+      <c r="BNJ6"/>
+      <c r="BNK6"/>
+      <c r="BNL6"/>
+      <c r="BNM6"/>
+      <c r="BNN6"/>
+      <c r="BNO6"/>
+      <c r="BNP6"/>
+      <c r="BNQ6"/>
+      <c r="BNR6"/>
+      <c r="BNS6"/>
+      <c r="BNT6"/>
+      <c r="BNU6"/>
+      <c r="BNV6"/>
+      <c r="BNW6"/>
+      <c r="BNX6"/>
+      <c r="BNY6"/>
+      <c r="BNZ6"/>
+      <c r="BOA6"/>
+      <c r="BOB6"/>
+      <c r="BOC6"/>
+      <c r="BOD6"/>
+      <c r="BOE6"/>
+      <c r="BOF6"/>
+      <c r="BOG6"/>
+      <c r="BOH6"/>
+      <c r="BOI6"/>
+      <c r="BOJ6"/>
+      <c r="BOK6"/>
+      <c r="BOL6"/>
+      <c r="BOM6"/>
+      <c r="BON6"/>
+      <c r="BOO6"/>
+      <c r="BOP6"/>
+      <c r="BOQ6"/>
+      <c r="BOR6"/>
+      <c r="BOS6"/>
+      <c r="BOT6"/>
+      <c r="BOU6"/>
+      <c r="BOV6"/>
+      <c r="BOW6"/>
+      <c r="BOX6"/>
+      <c r="BOY6"/>
+      <c r="BOZ6"/>
+      <c r="BPA6"/>
+      <c r="BPB6"/>
+      <c r="BPC6"/>
+      <c r="BPD6"/>
+      <c r="BPE6"/>
+      <c r="BPF6"/>
+      <c r="BPG6"/>
+      <c r="BPH6"/>
+      <c r="BPI6"/>
+      <c r="BPJ6"/>
+      <c r="BPK6"/>
+      <c r="BPL6"/>
+      <c r="BPM6"/>
+      <c r="BPN6"/>
+      <c r="BPO6"/>
+      <c r="BPP6"/>
+      <c r="BPQ6"/>
+      <c r="BPR6"/>
+      <c r="BPS6"/>
+      <c r="BPT6"/>
+      <c r="BPU6"/>
+      <c r="BPV6"/>
+      <c r="BPW6"/>
+      <c r="BPX6"/>
+      <c r="BPY6"/>
+      <c r="BPZ6"/>
+      <c r="BQA6"/>
+      <c r="BQB6"/>
+      <c r="BQC6"/>
+      <c r="BQD6"/>
+      <c r="BQE6"/>
+      <c r="BQF6"/>
+      <c r="BQG6"/>
+      <c r="BQH6"/>
+      <c r="BQI6"/>
+      <c r="BQJ6"/>
+      <c r="BQK6"/>
+      <c r="BQL6"/>
+      <c r="BQM6"/>
+      <c r="BQN6"/>
+      <c r="BQO6"/>
+      <c r="BQP6"/>
+      <c r="BQQ6"/>
+      <c r="BQR6"/>
+      <c r="BQS6"/>
+      <c r="BQT6"/>
+      <c r="BQU6"/>
+      <c r="BQV6"/>
+      <c r="BQW6"/>
+      <c r="BQX6"/>
+      <c r="BQY6"/>
+      <c r="BQZ6"/>
+      <c r="BRA6"/>
+      <c r="BRB6"/>
+      <c r="BRC6"/>
+      <c r="BRD6"/>
+      <c r="BRE6"/>
+      <c r="BRF6"/>
+      <c r="BRG6"/>
+      <c r="BRH6"/>
+      <c r="BRI6"/>
+      <c r="BRJ6"/>
+      <c r="BRK6"/>
+      <c r="BRL6"/>
+      <c r="BRM6"/>
+      <c r="BRN6"/>
+      <c r="BRO6"/>
+      <c r="BRP6"/>
+      <c r="BRQ6"/>
+      <c r="BRR6"/>
+      <c r="BRS6"/>
+      <c r="BRT6"/>
+      <c r="BRU6"/>
+      <c r="BRV6"/>
+      <c r="BRW6"/>
+      <c r="BRX6"/>
+      <c r="BRY6"/>
+      <c r="BRZ6"/>
+      <c r="BSA6"/>
+      <c r="BSB6"/>
+      <c r="BSC6"/>
+      <c r="BSD6"/>
+      <c r="BSE6"/>
+      <c r="BSF6"/>
+      <c r="BSG6"/>
+      <c r="BSH6"/>
+      <c r="BSI6"/>
+      <c r="BSJ6"/>
+      <c r="BSK6"/>
+      <c r="BSL6"/>
+      <c r="BSM6"/>
+      <c r="BSN6"/>
+      <c r="BSO6"/>
+      <c r="BSP6"/>
+      <c r="BSQ6"/>
+      <c r="BSR6"/>
+      <c r="BSS6"/>
+      <c r="BST6"/>
+      <c r="BSU6"/>
+      <c r="BSV6"/>
+      <c r="BSW6"/>
+      <c r="BSX6"/>
+      <c r="BSY6"/>
+      <c r="BSZ6"/>
+      <c r="BTA6"/>
+      <c r="BTB6"/>
+      <c r="BTC6"/>
+      <c r="BTD6"/>
+      <c r="BTE6"/>
+      <c r="BTF6"/>
+      <c r="BTG6"/>
+      <c r="BTH6"/>
+      <c r="BTI6"/>
+      <c r="BTJ6"/>
+      <c r="BTK6"/>
+      <c r="BTL6"/>
+      <c r="BTM6"/>
+      <c r="BTN6"/>
+      <c r="BTO6"/>
+      <c r="BTP6"/>
+      <c r="BTQ6"/>
+      <c r="BTR6"/>
+      <c r="BTS6"/>
+      <c r="BTT6"/>
+      <c r="BTU6"/>
+      <c r="BTV6"/>
+      <c r="BTW6"/>
+      <c r="BTX6"/>
+      <c r="BTY6"/>
+      <c r="BTZ6"/>
+      <c r="BUA6"/>
+      <c r="BUB6"/>
+      <c r="BUC6"/>
+      <c r="BUD6"/>
+      <c r="BUE6"/>
+      <c r="BUF6"/>
+      <c r="BUG6"/>
+      <c r="BUH6"/>
+      <c r="BUI6"/>
+      <c r="BUJ6"/>
+      <c r="BUK6"/>
+      <c r="BUL6"/>
+      <c r="BUM6"/>
+      <c r="BUN6"/>
+      <c r="BUO6"/>
+      <c r="BUP6"/>
+      <c r="BUQ6"/>
+      <c r="BUR6"/>
+      <c r="BUS6"/>
+      <c r="BUT6"/>
+      <c r="BUU6"/>
+      <c r="BUV6"/>
+      <c r="BUW6"/>
+      <c r="BUX6"/>
+      <c r="BUY6"/>
+      <c r="BUZ6"/>
+      <c r="BVA6"/>
+      <c r="BVB6"/>
+      <c r="BVC6"/>
+      <c r="BVD6"/>
+      <c r="BVE6"/>
+      <c r="BVF6"/>
+      <c r="BVG6"/>
+      <c r="BVH6"/>
+      <c r="BVI6"/>
+      <c r="BVJ6"/>
+      <c r="BVK6"/>
+      <c r="BVL6"/>
+      <c r="BVM6"/>
+      <c r="BVN6"/>
+      <c r="BVO6"/>
+      <c r="BVP6"/>
+      <c r="BVQ6"/>
+      <c r="BVR6"/>
+      <c r="BVS6"/>
+      <c r="BVT6"/>
+      <c r="BVU6"/>
+      <c r="BVV6"/>
+      <c r="BVW6"/>
+      <c r="BVX6"/>
+      <c r="BVY6"/>
+      <c r="BVZ6"/>
+      <c r="BWA6"/>
+      <c r="BWB6"/>
+      <c r="BWC6"/>
+      <c r="BWD6"/>
+      <c r="BWE6"/>
+      <c r="BWF6"/>
+      <c r="BWG6"/>
+      <c r="BWH6"/>
+      <c r="BWI6"/>
+      <c r="BWJ6"/>
+      <c r="BWK6"/>
+      <c r="BWL6"/>
+      <c r="BWM6"/>
+      <c r="BWN6"/>
+      <c r="BWO6"/>
+      <c r="BWP6"/>
+      <c r="BWQ6"/>
+      <c r="BWR6"/>
+      <c r="BWS6"/>
+      <c r="BWT6"/>
+      <c r="BWU6"/>
+      <c r="BWV6"/>
+      <c r="BWW6"/>
+      <c r="BWX6"/>
+      <c r="BWY6"/>
+      <c r="BWZ6"/>
+      <c r="BXA6"/>
+      <c r="BXB6"/>
+      <c r="BXC6"/>
+      <c r="BXD6"/>
+      <c r="BXE6"/>
+      <c r="BXF6"/>
+      <c r="BXG6"/>
+      <c r="BXH6"/>
+      <c r="BXI6"/>
+      <c r="BXJ6"/>
+      <c r="BXK6"/>
+      <c r="BXL6"/>
+      <c r="BXM6"/>
+      <c r="BXN6"/>
+      <c r="BXO6"/>
+      <c r="BXP6"/>
+      <c r="BXQ6"/>
+      <c r="BXR6"/>
+      <c r="BXS6"/>
+      <c r="BXT6"/>
+      <c r="BXU6"/>
+      <c r="BXV6"/>
+      <c r="BXW6"/>
+      <c r="BXX6"/>
+      <c r="BXY6"/>
+      <c r="BXZ6"/>
+      <c r="BYA6"/>
+      <c r="BYB6"/>
+      <c r="BYC6"/>
+      <c r="BYD6"/>
+      <c r="BYE6"/>
+      <c r="BYF6"/>
+      <c r="BYG6"/>
+      <c r="BYH6"/>
+      <c r="BYI6"/>
+      <c r="BYJ6"/>
+      <c r="BYK6"/>
+      <c r="BYL6"/>
+      <c r="BYM6"/>
+      <c r="BYN6"/>
+      <c r="BYO6"/>
+      <c r="BYP6"/>
+      <c r="BYQ6"/>
+      <c r="BYR6"/>
+      <c r="BYS6"/>
+      <c r="BYT6"/>
+      <c r="BYU6"/>
+      <c r="BYV6"/>
+      <c r="BYW6"/>
+      <c r="BYX6"/>
+      <c r="BYY6"/>
+      <c r="BYZ6"/>
+      <c r="BZA6"/>
+      <c r="BZB6"/>
+      <c r="BZC6"/>
+      <c r="BZD6"/>
+      <c r="BZE6"/>
+      <c r="BZF6"/>
+      <c r="BZG6"/>
+      <c r="BZH6"/>
+      <c r="BZI6"/>
+      <c r="BZJ6"/>
+      <c r="BZK6"/>
+      <c r="BZL6"/>
+      <c r="BZM6"/>
+      <c r="BZN6"/>
+      <c r="BZO6"/>
+      <c r="BZP6"/>
+      <c r="BZQ6"/>
+      <c r="BZR6"/>
+      <c r="BZS6"/>
+      <c r="BZT6"/>
+      <c r="BZU6"/>
+      <c r="BZV6"/>
+      <c r="BZW6"/>
+      <c r="BZX6"/>
+      <c r="BZY6"/>
+      <c r="BZZ6"/>
+      <c r="CAA6"/>
+      <c r="CAB6"/>
+      <c r="CAC6"/>
+      <c r="CAD6"/>
+      <c r="CAE6"/>
+      <c r="CAF6"/>
+      <c r="CAG6"/>
+      <c r="CAH6"/>
+      <c r="CAI6"/>
+      <c r="CAJ6"/>
+      <c r="CAK6"/>
+      <c r="CAL6"/>
+      <c r="CAM6"/>
+      <c r="CAN6"/>
+      <c r="CAO6"/>
+      <c r="CAP6"/>
+      <c r="CAQ6"/>
+      <c r="CAR6"/>
+      <c r="CAS6"/>
+      <c r="CAT6"/>
+      <c r="CAU6"/>
+      <c r="CAV6"/>
+      <c r="CAW6"/>
+      <c r="CAX6"/>
+      <c r="CAY6"/>
+      <c r="CAZ6"/>
+      <c r="CBA6"/>
+      <c r="CBB6"/>
+      <c r="CBC6"/>
+      <c r="CBD6"/>
+      <c r="CBE6"/>
+      <c r="CBF6"/>
+      <c r="CBG6"/>
+      <c r="CBH6"/>
+      <c r="CBI6"/>
+      <c r="CBJ6"/>
+      <c r="CBK6"/>
+      <c r="CBL6"/>
+      <c r="CBM6"/>
+      <c r="CBN6"/>
+      <c r="CBO6"/>
+      <c r="CBP6"/>
+      <c r="CBQ6"/>
+      <c r="CBR6"/>
+      <c r="CBS6"/>
+      <c r="CBT6"/>
+      <c r="CBU6"/>
+      <c r="CBV6"/>
+      <c r="CBW6"/>
+      <c r="CBX6"/>
+      <c r="CBY6"/>
+      <c r="CBZ6"/>
+      <c r="CCA6"/>
+      <c r="CCB6"/>
+      <c r="CCC6"/>
+      <c r="CCD6"/>
+      <c r="CCE6"/>
+      <c r="CCF6"/>
+      <c r="CCG6"/>
+      <c r="CCH6"/>
+      <c r="CCI6"/>
+      <c r="CCJ6"/>
+      <c r="CCK6"/>
+      <c r="CCL6"/>
+      <c r="CCM6"/>
+      <c r="CCN6"/>
+      <c r="CCO6"/>
+      <c r="CCP6"/>
+      <c r="CCQ6"/>
+      <c r="CCR6"/>
+      <c r="CCS6"/>
+      <c r="CCT6"/>
+      <c r="CCU6"/>
+      <c r="CCV6"/>
+      <c r="CCW6"/>
+      <c r="CCX6"/>
+      <c r="CCY6"/>
+      <c r="CCZ6"/>
+      <c r="CDA6"/>
+      <c r="CDB6"/>
+      <c r="CDC6"/>
+      <c r="CDD6"/>
+      <c r="CDE6"/>
+      <c r="CDF6"/>
+      <c r="CDG6"/>
+      <c r="CDH6"/>
+      <c r="CDI6"/>
+      <c r="CDJ6"/>
+      <c r="CDK6"/>
+      <c r="CDL6"/>
+      <c r="CDM6"/>
+      <c r="CDN6"/>
+      <c r="CDO6"/>
+      <c r="CDP6"/>
+      <c r="CDQ6"/>
+      <c r="CDR6"/>
+      <c r="CDS6"/>
+      <c r="CDT6"/>
+      <c r="CDU6"/>
+      <c r="CDV6"/>
+      <c r="CDW6"/>
+      <c r="CDX6"/>
+      <c r="CDY6"/>
+      <c r="CDZ6"/>
+      <c r="CEA6"/>
+      <c r="CEB6"/>
+      <c r="CEC6"/>
+      <c r="CED6"/>
+      <c r="CEE6"/>
+      <c r="CEF6"/>
+      <c r="CEG6"/>
+      <c r="CEH6"/>
+      <c r="CEI6"/>
+      <c r="CEJ6"/>
+      <c r="CEK6"/>
+      <c r="CEL6"/>
+      <c r="CEM6"/>
+      <c r="CEN6"/>
+      <c r="CEO6"/>
+      <c r="CEP6"/>
+      <c r="CEQ6"/>
+      <c r="CER6"/>
+      <c r="CES6"/>
+      <c r="CET6"/>
+      <c r="CEU6"/>
+      <c r="CEV6"/>
+      <c r="CEW6"/>
+      <c r="CEX6"/>
+      <c r="CEY6"/>
+      <c r="CEZ6"/>
+      <c r="CFA6"/>
+      <c r="CFB6"/>
+      <c r="CFC6"/>
+      <c r="CFD6"/>
+      <c r="CFE6"/>
+      <c r="CFF6"/>
+      <c r="CFG6"/>
+      <c r="CFH6"/>
+      <c r="CFI6"/>
+      <c r="CFJ6"/>
+      <c r="CFK6"/>
+      <c r="CFL6"/>
+      <c r="CFM6"/>
+      <c r="CFN6"/>
+      <c r="CFO6"/>
+      <c r="CFP6"/>
+      <c r="CFQ6"/>
+      <c r="CFR6"/>
+      <c r="CFS6"/>
+      <c r="CFT6"/>
+      <c r="CFU6"/>
+      <c r="CFV6"/>
+      <c r="CFW6"/>
+      <c r="CFX6"/>
+      <c r="CFY6"/>
+      <c r="CFZ6"/>
+      <c r="CGA6"/>
+      <c r="CGB6"/>
+      <c r="CGC6"/>
+      <c r="CGD6"/>
+      <c r="CGE6"/>
+      <c r="CGF6"/>
+      <c r="CGG6"/>
+      <c r="CGH6"/>
+      <c r="CGI6"/>
+      <c r="CGJ6"/>
+      <c r="CGK6"/>
+      <c r="CGL6"/>
+      <c r="CGM6"/>
+      <c r="CGN6"/>
+      <c r="CGO6"/>
+      <c r="CGP6"/>
+      <c r="CGQ6"/>
+      <c r="CGR6"/>
+      <c r="CGS6"/>
+      <c r="CGT6"/>
+      <c r="CGU6"/>
+      <c r="CGV6"/>
+      <c r="CGW6"/>
+      <c r="CGX6"/>
+      <c r="CGY6"/>
+      <c r="CGZ6"/>
+      <c r="CHA6"/>
+      <c r="CHB6"/>
+      <c r="CHC6"/>
+      <c r="CHD6"/>
+      <c r="CHE6"/>
+      <c r="CHF6"/>
+      <c r="CHG6"/>
+      <c r="CHH6"/>
+      <c r="CHI6"/>
+      <c r="CHJ6"/>
+      <c r="CHK6"/>
+      <c r="CHL6"/>
+      <c r="CHM6"/>
+      <c r="CHN6"/>
+      <c r="CHO6"/>
+      <c r="CHP6"/>
+      <c r="CHQ6"/>
+      <c r="CHR6"/>
+      <c r="CHS6"/>
+      <c r="CHT6"/>
+      <c r="CHU6"/>
+      <c r="CHV6"/>
+      <c r="CHW6"/>
+      <c r="CHX6"/>
+      <c r="CHY6"/>
+      <c r="CHZ6"/>
+      <c r="CIA6"/>
+      <c r="CIB6"/>
+      <c r="CIC6"/>
+      <c r="CID6"/>
+      <c r="CIE6"/>
+      <c r="CIF6"/>
+      <c r="CIG6"/>
+      <c r="CIH6"/>
+      <c r="CII6"/>
+      <c r="CIJ6"/>
+      <c r="CIK6"/>
+      <c r="CIL6"/>
+      <c r="CIM6"/>
+      <c r="CIN6"/>
+      <c r="CIO6"/>
+      <c r="CIP6"/>
+      <c r="CIQ6"/>
+      <c r="CIR6"/>
+      <c r="CIS6"/>
+      <c r="CIT6"/>
+      <c r="CIU6"/>
+      <c r="CIV6"/>
+      <c r="CIW6"/>
+      <c r="CIX6"/>
+      <c r="CIY6"/>
+      <c r="CIZ6"/>
+      <c r="CJA6"/>
+      <c r="CJB6"/>
+      <c r="CJC6"/>
+      <c r="CJD6"/>
+      <c r="CJE6"/>
+      <c r="CJF6"/>
+      <c r="CJG6"/>
+      <c r="CJH6"/>
+      <c r="CJI6"/>
+      <c r="CJJ6"/>
+      <c r="CJK6"/>
+      <c r="CJL6"/>
+      <c r="CJM6"/>
+      <c r="CJN6"/>
+      <c r="CJO6"/>
+      <c r="CJP6"/>
+      <c r="CJQ6"/>
+      <c r="CJR6"/>
+      <c r="CJS6"/>
+      <c r="CJT6"/>
+      <c r="CJU6"/>
+      <c r="CJV6"/>
+      <c r="CJW6"/>
+      <c r="CJX6"/>
+      <c r="CJY6"/>
+      <c r="CJZ6"/>
+      <c r="CKA6"/>
+      <c r="CKB6"/>
+      <c r="CKC6"/>
+      <c r="CKD6"/>
+      <c r="CKE6"/>
+      <c r="CKF6"/>
+      <c r="CKG6"/>
+      <c r="CKH6"/>
+      <c r="CKI6"/>
+      <c r="CKJ6"/>
+      <c r="CKK6"/>
+      <c r="CKL6"/>
+      <c r="CKM6"/>
+      <c r="CKN6"/>
+      <c r="CKO6"/>
+      <c r="CKP6"/>
+      <c r="CKQ6"/>
+      <c r="CKR6"/>
+      <c r="CKS6"/>
+      <c r="CKT6"/>
+      <c r="CKU6"/>
+      <c r="CKV6"/>
+      <c r="CKW6"/>
+      <c r="CKX6"/>
+      <c r="CKY6"/>
+      <c r="CKZ6"/>
+      <c r="CLA6"/>
+      <c r="CLB6"/>
+      <c r="CLC6"/>
+      <c r="CLD6"/>
+      <c r="CLE6"/>
+      <c r="CLF6"/>
+      <c r="CLG6"/>
+      <c r="CLH6"/>
+      <c r="CLI6"/>
+      <c r="CLJ6"/>
+      <c r="CLK6"/>
+      <c r="CLL6"/>
+      <c r="CLM6"/>
+      <c r="CLN6"/>
+      <c r="CLO6"/>
+      <c r="CLP6"/>
+      <c r="CLQ6"/>
+      <c r="CLR6"/>
+      <c r="CLS6"/>
+      <c r="CLT6"/>
+      <c r="CLU6"/>
+      <c r="CLV6"/>
+      <c r="CLW6"/>
+      <c r="CLX6"/>
+      <c r="CLY6"/>
+      <c r="CLZ6"/>
+      <c r="CMA6"/>
+      <c r="CMB6"/>
+      <c r="CMC6"/>
+      <c r="CMD6"/>
+      <c r="CME6"/>
+      <c r="CMF6"/>
+      <c r="CMG6"/>
+      <c r="CMH6"/>
+      <c r="CMI6"/>
+      <c r="CMJ6"/>
+      <c r="CMK6"/>
+      <c r="CML6"/>
+      <c r="CMM6"/>
+      <c r="CMN6"/>
+      <c r="CMO6"/>
+      <c r="CMP6"/>
+      <c r="CMQ6"/>
+      <c r="CMR6"/>
+      <c r="CMS6"/>
+      <c r="CMT6"/>
+      <c r="CMU6"/>
+      <c r="CMV6"/>
+      <c r="CMW6"/>
+      <c r="CMX6"/>
+      <c r="CMY6"/>
+      <c r="CMZ6"/>
+      <c r="CNA6"/>
+      <c r="CNB6"/>
+      <c r="CNC6"/>
+      <c r="CND6"/>
+      <c r="CNE6"/>
+      <c r="CNF6"/>
+      <c r="CNG6"/>
+      <c r="CNH6"/>
+      <c r="CNI6"/>
+      <c r="CNJ6"/>
+      <c r="CNK6"/>
+      <c r="CNL6"/>
+      <c r="CNM6"/>
+      <c r="CNN6"/>
+      <c r="CNO6"/>
+      <c r="CNP6"/>
+      <c r="CNQ6"/>
+      <c r="CNR6"/>
+      <c r="CNS6"/>
+      <c r="CNT6"/>
+      <c r="CNU6"/>
+      <c r="CNV6"/>
+      <c r="CNW6"/>
+      <c r="CNX6"/>
+      <c r="CNY6"/>
+      <c r="CNZ6"/>
+      <c r="COA6"/>
+      <c r="COB6"/>
+      <c r="COC6"/>
+      <c r="COD6"/>
+      <c r="COE6"/>
+      <c r="COF6"/>
+      <c r="COG6"/>
+      <c r="COH6"/>
+      <c r="COI6"/>
+      <c r="COJ6"/>
+      <c r="COK6"/>
+      <c r="COL6"/>
+      <c r="COM6"/>
+      <c r="CON6"/>
+      <c r="COO6"/>
+      <c r="COP6"/>
+      <c r="COQ6"/>
+      <c r="COR6"/>
+      <c r="COS6"/>
+      <c r="COT6"/>
+      <c r="COU6"/>
+      <c r="COV6"/>
+      <c r="COW6"/>
+      <c r="COX6"/>
+      <c r="COY6"/>
+      <c r="COZ6"/>
+      <c r="CPA6"/>
+      <c r="CPB6"/>
+      <c r="CPC6"/>
+      <c r="CPD6"/>
+      <c r="CPE6"/>
+      <c r="CPF6"/>
+      <c r="CPG6"/>
+      <c r="CPH6"/>
+      <c r="CPI6"/>
+      <c r="CPJ6"/>
+      <c r="CPK6"/>
+      <c r="CPL6"/>
+      <c r="CPM6"/>
+      <c r="CPN6"/>
+      <c r="CPO6"/>
+      <c r="CPP6"/>
+      <c r="CPQ6"/>
+      <c r="CPR6"/>
+      <c r="CPS6"/>
+      <c r="CPT6"/>
+      <c r="CPU6"/>
+      <c r="CPV6"/>
+      <c r="CPW6"/>
+      <c r="CPX6"/>
+      <c r="CPY6"/>
+      <c r="CPZ6"/>
+      <c r="CQA6"/>
+      <c r="CQB6"/>
+      <c r="CQC6"/>
+      <c r="CQD6"/>
+      <c r="CQE6"/>
+      <c r="CQF6"/>
+      <c r="CQG6"/>
+      <c r="CQH6"/>
+      <c r="CQI6"/>
+      <c r="CQJ6"/>
+      <c r="CQK6"/>
+      <c r="CQL6"/>
+      <c r="CQM6"/>
+      <c r="CQN6"/>
+      <c r="CQO6"/>
+      <c r="CQP6"/>
+      <c r="CQQ6"/>
+      <c r="CQR6"/>
+      <c r="CQS6"/>
+      <c r="CQT6"/>
+      <c r="CQU6"/>
+      <c r="CQV6"/>
+      <c r="CQW6"/>
+      <c r="CQX6"/>
+      <c r="CQY6"/>
+      <c r="CQZ6"/>
+      <c r="CRA6"/>
+      <c r="CRB6"/>
+      <c r="CRC6"/>
+      <c r="CRD6"/>
+      <c r="CRE6"/>
+      <c r="CRF6"/>
+      <c r="CRG6"/>
+      <c r="CRH6"/>
+      <c r="CRI6"/>
+      <c r="CRJ6"/>
+      <c r="CRK6"/>
+      <c r="CRL6"/>
+      <c r="CRM6"/>
+      <c r="CRN6"/>
+      <c r="CRO6"/>
+      <c r="CRP6"/>
+      <c r="CRQ6"/>
+      <c r="CRR6"/>
+      <c r="CRS6"/>
+      <c r="CRT6"/>
+      <c r="CRU6"/>
+      <c r="CRV6"/>
+      <c r="CRW6"/>
+      <c r="CRX6"/>
+      <c r="CRY6"/>
+      <c r="CRZ6"/>
+      <c r="CSA6"/>
+      <c r="CSB6"/>
+      <c r="CSC6"/>
+      <c r="CSD6"/>
+      <c r="CSE6"/>
+      <c r="CSF6"/>
+      <c r="CSG6"/>
+      <c r="CSH6"/>
+      <c r="CSI6"/>
+      <c r="CSJ6"/>
+      <c r="CSK6"/>
+      <c r="CSL6"/>
+      <c r="CSM6"/>
+      <c r="CSN6"/>
+      <c r="CSO6"/>
+      <c r="CSP6"/>
+      <c r="CSQ6"/>
+      <c r="CSR6"/>
+      <c r="CSS6"/>
+      <c r="CST6"/>
+      <c r="CSU6"/>
+      <c r="CSV6"/>
+      <c r="CSW6"/>
+      <c r="CSX6"/>
+      <c r="CSY6"/>
+      <c r="CSZ6"/>
+      <c r="CTA6"/>
+      <c r="CTB6"/>
+      <c r="CTC6"/>
+      <c r="CTD6"/>
+      <c r="CTE6"/>
+      <c r="CTF6"/>
+      <c r="CTG6"/>
+      <c r="CTH6"/>
+      <c r="CTI6"/>
+      <c r="CTJ6"/>
+      <c r="CTK6"/>
+      <c r="CTL6"/>
+      <c r="CTM6"/>
+      <c r="CTN6"/>
+      <c r="CTO6"/>
+      <c r="CTP6"/>
+      <c r="CTQ6"/>
+      <c r="CTR6"/>
+      <c r="CTS6"/>
+      <c r="CTT6"/>
+      <c r="CTU6"/>
+      <c r="CTV6"/>
+      <c r="CTW6"/>
+      <c r="CTX6"/>
+      <c r="CTY6"/>
+      <c r="CTZ6"/>
+      <c r="CUA6"/>
+      <c r="CUB6"/>
+      <c r="CUC6"/>
+      <c r="CUD6"/>
+      <c r="CUE6"/>
+      <c r="CUF6"/>
+      <c r="CUG6"/>
+      <c r="CUH6"/>
+      <c r="CUI6"/>
+      <c r="CUJ6"/>
+      <c r="CUK6"/>
+      <c r="CUL6"/>
+      <c r="CUM6"/>
+      <c r="CUN6"/>
+      <c r="CUO6"/>
+      <c r="CUP6"/>
+      <c r="CUQ6"/>
+      <c r="CUR6"/>
+      <c r="CUS6"/>
+      <c r="CUT6"/>
+      <c r="CUU6"/>
+      <c r="CUV6"/>
+      <c r="CUW6"/>
+      <c r="CUX6"/>
+      <c r="CUY6"/>
+      <c r="CUZ6"/>
+      <c r="CVA6"/>
+      <c r="CVB6"/>
+      <c r="CVC6"/>
+      <c r="CVD6"/>
+      <c r="CVE6"/>
+      <c r="CVF6"/>
+      <c r="CVG6"/>
+      <c r="CVH6"/>
+      <c r="CVI6"/>
+      <c r="CVJ6"/>
+      <c r="CVK6"/>
+      <c r="CVL6"/>
+      <c r="CVM6"/>
+      <c r="CVN6"/>
+      <c r="CVO6"/>
+      <c r="CVP6"/>
+      <c r="CVQ6"/>
+      <c r="CVR6"/>
+      <c r="CVS6"/>
+      <c r="CVT6"/>
+      <c r="CVU6"/>
+      <c r="CVV6"/>
+      <c r="CVW6"/>
+      <c r="CVX6"/>
+      <c r="CVY6"/>
+      <c r="CVZ6"/>
+      <c r="CWA6"/>
+      <c r="CWB6"/>
+      <c r="CWC6"/>
+      <c r="CWD6"/>
+      <c r="CWE6"/>
+      <c r="CWF6"/>
+      <c r="CWG6"/>
+      <c r="CWH6"/>
+      <c r="CWI6"/>
+      <c r="CWJ6"/>
+      <c r="CWK6"/>
+      <c r="CWL6"/>
+      <c r="CWM6"/>
+      <c r="CWN6"/>
+      <c r="CWO6"/>
+      <c r="CWP6"/>
+      <c r="CWQ6"/>
+      <c r="CWR6"/>
+      <c r="CWS6"/>
+      <c r="CWT6"/>
+      <c r="CWU6"/>
+      <c r="CWV6"/>
+      <c r="CWW6"/>
+      <c r="CWX6"/>
+      <c r="CWY6"/>
+      <c r="CWZ6"/>
+      <c r="CXA6"/>
+      <c r="CXB6"/>
+      <c r="CXC6"/>
+      <c r="CXD6"/>
+      <c r="CXE6"/>
+      <c r="CXF6"/>
+      <c r="CXG6"/>
+      <c r="CXH6"/>
+      <c r="CXI6"/>
+      <c r="CXJ6"/>
+      <c r="CXK6"/>
+      <c r="CXL6"/>
+      <c r="CXM6"/>
+      <c r="CXN6"/>
+      <c r="CXO6"/>
+      <c r="CXP6"/>
+      <c r="CXQ6"/>
+      <c r="CXR6"/>
+      <c r="CXS6"/>
+      <c r="CXT6"/>
+      <c r="CXU6"/>
+      <c r="CXV6"/>
+      <c r="CXW6"/>
+      <c r="CXX6"/>
+      <c r="CXY6"/>
+      <c r="CXZ6"/>
+      <c r="CYA6"/>
+      <c r="CYB6"/>
+      <c r="CYC6"/>
+      <c r="CYD6"/>
+      <c r="CYE6"/>
+      <c r="CYF6"/>
+      <c r="CYG6"/>
+      <c r="CYH6"/>
+      <c r="CYI6"/>
+      <c r="CYJ6"/>
+      <c r="CYK6"/>
+      <c r="CYL6"/>
+      <c r="CYM6"/>
+      <c r="CYN6"/>
+      <c r="CYO6"/>
+      <c r="CYP6"/>
+      <c r="CYQ6"/>
+      <c r="CYR6"/>
+      <c r="CYS6"/>
+      <c r="CYT6"/>
+      <c r="CYU6"/>
+      <c r="CYV6"/>
+      <c r="CYW6"/>
+      <c r="CYX6"/>
+      <c r="CYY6"/>
+      <c r="CYZ6"/>
+      <c r="CZA6"/>
+      <c r="CZB6"/>
+      <c r="CZC6"/>
+      <c r="CZD6"/>
+      <c r="CZE6"/>
+      <c r="CZF6"/>
+      <c r="CZG6"/>
+      <c r="CZH6"/>
+      <c r="CZI6"/>
+      <c r="CZJ6"/>
+      <c r="CZK6"/>
+      <c r="CZL6"/>
+      <c r="CZM6"/>
+      <c r="CZN6"/>
+      <c r="CZO6"/>
+      <c r="CZP6"/>
+      <c r="CZQ6"/>
+      <c r="CZR6"/>
+      <c r="CZS6"/>
+      <c r="CZT6"/>
+      <c r="CZU6"/>
+      <c r="CZV6"/>
+      <c r="CZW6"/>
+      <c r="CZX6"/>
+      <c r="CZY6"/>
+      <c r="CZZ6"/>
+      <c r="DAA6"/>
+      <c r="DAB6"/>
+      <c r="DAC6"/>
+      <c r="DAD6"/>
+      <c r="DAE6"/>
+      <c r="DAF6"/>
+      <c r="DAG6"/>
+      <c r="DAH6"/>
+      <c r="DAI6"/>
+      <c r="DAJ6"/>
+      <c r="DAK6"/>
+      <c r="DAL6"/>
+      <c r="DAM6"/>
+      <c r="DAN6"/>
+      <c r="DAO6"/>
+      <c r="DAP6"/>
+      <c r="DAQ6"/>
+      <c r="DAR6"/>
+      <c r="DAS6"/>
+      <c r="DAT6"/>
+      <c r="DAU6"/>
+      <c r="DAV6"/>
+      <c r="DAW6"/>
+      <c r="DAX6"/>
+      <c r="DAY6"/>
+      <c r="DAZ6"/>
+      <c r="DBA6"/>
+      <c r="DBB6"/>
+      <c r="DBC6"/>
+      <c r="DBD6"/>
+      <c r="DBE6"/>
+      <c r="DBF6"/>
+      <c r="DBG6"/>
+      <c r="DBH6"/>
+      <c r="DBI6"/>
+      <c r="DBJ6"/>
+      <c r="DBK6"/>
+      <c r="DBL6"/>
+      <c r="DBM6"/>
+      <c r="DBN6"/>
+      <c r="DBO6"/>
+      <c r="DBP6"/>
+      <c r="DBQ6"/>
+      <c r="DBR6"/>
+      <c r="DBS6"/>
+      <c r="DBT6"/>
+      <c r="DBU6"/>
+      <c r="DBV6"/>
+      <c r="DBW6"/>
+      <c r="DBX6"/>
+      <c r="DBY6"/>
+      <c r="DBZ6"/>
+      <c r="DCA6"/>
+      <c r="DCB6"/>
+      <c r="DCC6"/>
+      <c r="DCD6"/>
+      <c r="DCE6"/>
+      <c r="DCF6"/>
+      <c r="DCG6"/>
+      <c r="DCH6"/>
+      <c r="DCI6"/>
+      <c r="DCJ6"/>
+      <c r="DCK6"/>
+      <c r="DCL6"/>
+      <c r="DCM6"/>
+      <c r="DCN6"/>
+      <c r="DCO6"/>
+      <c r="DCP6"/>
+      <c r="DCQ6"/>
+      <c r="DCR6"/>
+      <c r="DCS6"/>
+      <c r="DCT6"/>
+      <c r="DCU6"/>
+      <c r="DCV6"/>
+      <c r="DCW6"/>
+      <c r="DCX6"/>
+      <c r="DCY6"/>
+      <c r="DCZ6"/>
+      <c r="DDA6"/>
+      <c r="DDB6"/>
+      <c r="DDC6"/>
+      <c r="DDD6"/>
+      <c r="DDE6"/>
+      <c r="DDF6"/>
+      <c r="DDG6"/>
+      <c r="DDH6"/>
+      <c r="DDI6"/>
+      <c r="DDJ6"/>
+      <c r="DDK6"/>
+      <c r="DDL6"/>
+      <c r="DDM6"/>
+      <c r="DDN6"/>
+      <c r="DDO6"/>
+      <c r="DDP6"/>
+      <c r="DDQ6"/>
+      <c r="DDR6"/>
+      <c r="DDS6"/>
+      <c r="DDT6"/>
+      <c r="DDU6"/>
+      <c r="DDV6"/>
+      <c r="DDW6"/>
+      <c r="DDX6"/>
+      <c r="DDY6"/>
+      <c r="DDZ6"/>
+      <c r="DEA6"/>
+      <c r="DEB6"/>
+      <c r="DEC6"/>
+      <c r="DED6"/>
+      <c r="DEE6"/>
+      <c r="DEF6"/>
+      <c r="DEG6"/>
+      <c r="DEH6"/>
+      <c r="DEI6"/>
+      <c r="DEJ6"/>
+      <c r="DEK6"/>
+      <c r="DEL6"/>
+      <c r="DEM6"/>
+      <c r="DEN6"/>
+      <c r="DEO6"/>
+      <c r="DEP6"/>
+      <c r="DEQ6"/>
+      <c r="DER6"/>
+      <c r="DES6"/>
+      <c r="DET6"/>
+      <c r="DEU6"/>
+      <c r="DEV6"/>
+      <c r="DEW6"/>
+      <c r="DEX6"/>
+      <c r="DEY6"/>
+      <c r="DEZ6"/>
+      <c r="DFA6"/>
+      <c r="DFB6"/>
+      <c r="DFC6"/>
+      <c r="DFD6"/>
+      <c r="DFE6"/>
+      <c r="DFF6"/>
+      <c r="DFG6"/>
+      <c r="DFH6"/>
+      <c r="DFI6"/>
+      <c r="DFJ6"/>
+      <c r="DFK6"/>
+      <c r="DFL6"/>
+      <c r="DFM6"/>
+      <c r="DFN6"/>
+      <c r="DFO6"/>
+      <c r="DFP6"/>
+      <c r="DFQ6"/>
+      <c r="DFR6"/>
+      <c r="DFS6"/>
+      <c r="DFT6"/>
+      <c r="DFU6"/>
+      <c r="DFV6"/>
+      <c r="DFW6"/>
+      <c r="DFX6"/>
+      <c r="DFY6"/>
+      <c r="DFZ6"/>
+      <c r="DGA6"/>
+      <c r="DGB6"/>
+      <c r="DGC6"/>
+      <c r="DGD6"/>
+      <c r="DGE6"/>
+      <c r="DGF6"/>
+      <c r="DGG6"/>
+      <c r="DGH6"/>
+      <c r="DGI6"/>
+      <c r="DGJ6"/>
+      <c r="DGK6"/>
+      <c r="DGL6"/>
+      <c r="DGM6"/>
+      <c r="DGN6"/>
+      <c r="DGO6"/>
+      <c r="DGP6"/>
+      <c r="DGQ6"/>
+      <c r="DGR6"/>
+      <c r="DGS6"/>
+      <c r="DGT6"/>
+      <c r="DGU6"/>
+      <c r="DGV6"/>
+      <c r="DGW6"/>
+      <c r="DGX6"/>
+      <c r="DGY6"/>
+      <c r="DGZ6"/>
+      <c r="DHA6"/>
+      <c r="DHB6"/>
+      <c r="DHC6"/>
+      <c r="DHD6"/>
+      <c r="DHE6"/>
+      <c r="DHF6"/>
+      <c r="DHG6"/>
+      <c r="DHH6"/>
+      <c r="DHI6"/>
+      <c r="DHJ6"/>
+      <c r="DHK6"/>
+      <c r="DHL6"/>
+      <c r="DHM6"/>
+      <c r="DHN6"/>
+      <c r="DHO6"/>
+      <c r="DHP6"/>
+      <c r="DHQ6"/>
+      <c r="DHR6"/>
+      <c r="DHS6"/>
+      <c r="DHT6"/>
+      <c r="DHU6"/>
+      <c r="DHV6"/>
+      <c r="DHW6"/>
+      <c r="DHX6"/>
+      <c r="DHY6"/>
+      <c r="DHZ6"/>
+      <c r="DIA6"/>
+      <c r="DIB6"/>
+      <c r="DIC6"/>
+      <c r="DID6"/>
+      <c r="DIE6"/>
+      <c r="DIF6"/>
+      <c r="DIG6"/>
+      <c r="DIH6"/>
+      <c r="DII6"/>
+      <c r="DIJ6"/>
+      <c r="DIK6"/>
+      <c r="DIL6"/>
+      <c r="DIM6"/>
+      <c r="DIN6"/>
+      <c r="DIO6"/>
+      <c r="DIP6"/>
+      <c r="DIQ6"/>
+      <c r="DIR6"/>
+      <c r="DIS6"/>
+      <c r="DIT6"/>
+      <c r="DIU6"/>
+      <c r="DIV6"/>
+      <c r="DIW6"/>
+      <c r="DIX6"/>
+      <c r="DIY6"/>
+      <c r="DIZ6"/>
+      <c r="DJA6"/>
+      <c r="DJB6"/>
+      <c r="DJC6"/>
+      <c r="DJD6"/>
+      <c r="DJE6"/>
+      <c r="DJF6"/>
+      <c r="DJG6"/>
+      <c r="DJH6"/>
+      <c r="DJI6"/>
+      <c r="DJJ6"/>
+      <c r="DJK6"/>
+      <c r="DJL6"/>
+      <c r="DJM6"/>
+      <c r="DJN6"/>
+      <c r="DJO6"/>
+      <c r="DJP6"/>
+      <c r="DJQ6"/>
+      <c r="DJR6"/>
+      <c r="DJS6"/>
+      <c r="DJT6"/>
+      <c r="DJU6"/>
+      <c r="DJV6"/>
+      <c r="DJW6"/>
+      <c r="DJX6"/>
+      <c r="DJY6"/>
+      <c r="DJZ6"/>
+      <c r="DKA6"/>
+      <c r="DKB6"/>
+      <c r="DKC6"/>
+      <c r="DKD6"/>
+      <c r="DKE6"/>
+      <c r="DKF6"/>
+      <c r="DKG6"/>
+      <c r="DKH6"/>
+      <c r="DKI6"/>
+      <c r="DKJ6"/>
+      <c r="DKK6"/>
+      <c r="DKL6"/>
+      <c r="DKM6"/>
+      <c r="DKN6"/>
+      <c r="DKO6"/>
+      <c r="DKP6"/>
+      <c r="DKQ6"/>
+      <c r="DKR6"/>
+      <c r="DKS6"/>
+      <c r="DKT6"/>
+      <c r="DKU6"/>
+      <c r="DKV6"/>
+      <c r="DKW6"/>
+      <c r="DKX6"/>
+      <c r="DKY6"/>
+      <c r="DKZ6"/>
+      <c r="DLA6"/>
+      <c r="DLB6"/>
+      <c r="DLC6"/>
+      <c r="DLD6"/>
+      <c r="DLE6"/>
+      <c r="DLF6"/>
+      <c r="DLG6"/>
+      <c r="DLH6"/>
+      <c r="DLI6"/>
+      <c r="DLJ6"/>
+      <c r="DLK6"/>
+      <c r="DLL6"/>
+      <c r="DLM6"/>
+      <c r="DLN6"/>
+      <c r="DLO6"/>
+      <c r="DLP6"/>
+      <c r="DLQ6"/>
+      <c r="DLR6"/>
+      <c r="DLS6"/>
+      <c r="DLT6"/>
+      <c r="DLU6"/>
+      <c r="DLV6"/>
+      <c r="DLW6"/>
+      <c r="DLX6"/>
+      <c r="DLY6"/>
+      <c r="DLZ6"/>
+      <c r="DMA6"/>
+      <c r="DMB6"/>
+      <c r="DMC6"/>
+      <c r="DMD6"/>
+      <c r="DME6"/>
+      <c r="DMF6"/>
+      <c r="DMG6"/>
+      <c r="DMH6"/>
+      <c r="DMI6"/>
+      <c r="DMJ6"/>
+      <c r="DMK6"/>
+      <c r="DML6"/>
+      <c r="DMM6"/>
+      <c r="DMN6"/>
+      <c r="DMO6"/>
+      <c r="DMP6"/>
+      <c r="DMQ6"/>
+      <c r="DMR6"/>
+      <c r="DMS6"/>
+      <c r="DMT6"/>
+      <c r="DMU6"/>
+      <c r="DMV6"/>
+      <c r="DMW6"/>
+      <c r="DMX6"/>
+      <c r="DMY6"/>
+      <c r="DMZ6"/>
+      <c r="DNA6"/>
+      <c r="DNB6"/>
+      <c r="DNC6"/>
+      <c r="DND6"/>
+      <c r="DNE6"/>
+      <c r="DNF6"/>
+      <c r="DNG6"/>
+      <c r="DNH6"/>
+      <c r="DNI6"/>
+    </row>
+    <row r="7" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="71">
         <v>3</v>
       </c>
-      <c r="B7" s="18"/>
-[...3 lines deleted...]
-      <c r="F7" s="39">
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G7" s="40"/>
-[...3055 lines deleted...]
-      <c r="A8" s="91">
+      <c r="G7" s="32"/>
+      <c r="H7" s="67"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="12"/>
+      <c r="O7" s="12"/>
+      <c r="P7" s="12"/>
+      <c r="Q7" s="12"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="67"/>
+      <c r="T7" s="70"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+      <c r="CZ7"/>
+      <c r="DA7"/>
+      <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+      <c r="DU7"/>
+      <c r="DV7"/>
+      <c r="DW7"/>
+      <c r="DX7"/>
+      <c r="DY7"/>
+      <c r="DZ7"/>
+      <c r="EA7"/>
+      <c r="EB7"/>
+      <c r="EC7"/>
+      <c r="ED7"/>
+      <c r="EE7"/>
+      <c r="EF7"/>
+      <c r="EG7"/>
+      <c r="EH7"/>
+      <c r="EI7"/>
+      <c r="EJ7"/>
+      <c r="EK7"/>
+      <c r="EL7"/>
+      <c r="EM7"/>
+      <c r="EN7"/>
+      <c r="EO7"/>
+      <c r="EP7"/>
+      <c r="EQ7"/>
+      <c r="ER7"/>
+      <c r="ES7"/>
+      <c r="ET7"/>
+      <c r="EU7"/>
+      <c r="EV7"/>
+      <c r="EW7"/>
+      <c r="EX7"/>
+      <c r="EY7"/>
+      <c r="EZ7"/>
+      <c r="FA7"/>
+      <c r="FB7"/>
+      <c r="FC7"/>
+      <c r="FD7"/>
+      <c r="FE7"/>
+      <c r="FF7"/>
+      <c r="FG7"/>
+      <c r="FH7"/>
+      <c r="FI7"/>
+      <c r="FJ7"/>
+      <c r="FK7"/>
+      <c r="FL7"/>
+      <c r="FM7"/>
+      <c r="FN7"/>
+      <c r="FO7"/>
+      <c r="FP7"/>
+      <c r="FQ7"/>
+      <c r="FR7"/>
+      <c r="FS7"/>
+      <c r="FT7"/>
+      <c r="FU7"/>
+      <c r="FV7"/>
+      <c r="FW7"/>
+      <c r="FX7"/>
+      <c r="FY7"/>
+      <c r="FZ7"/>
+      <c r="GA7"/>
+      <c r="GB7"/>
+      <c r="GC7"/>
+      <c r="GD7"/>
+      <c r="GE7"/>
+      <c r="GF7"/>
+      <c r="GG7"/>
+      <c r="GH7"/>
+      <c r="GI7"/>
+      <c r="GJ7"/>
+      <c r="GK7"/>
+      <c r="GL7"/>
+      <c r="GM7"/>
+      <c r="GN7"/>
+      <c r="GO7"/>
+      <c r="GP7"/>
+      <c r="GQ7"/>
+      <c r="GR7"/>
+      <c r="GS7"/>
+      <c r="GT7"/>
+      <c r="GU7"/>
+      <c r="GV7"/>
+      <c r="GW7"/>
+      <c r="GX7"/>
+      <c r="GY7"/>
+      <c r="GZ7"/>
+      <c r="HA7"/>
+      <c r="HB7"/>
+      <c r="HC7"/>
+      <c r="HD7"/>
+      <c r="HE7"/>
+      <c r="HF7"/>
+      <c r="HG7"/>
+      <c r="HH7"/>
+      <c r="HI7"/>
+      <c r="HJ7"/>
+      <c r="HK7"/>
+      <c r="HL7"/>
+      <c r="HM7"/>
+      <c r="HN7"/>
+      <c r="HO7"/>
+      <c r="HP7"/>
+      <c r="HQ7"/>
+      <c r="HR7"/>
+      <c r="HS7"/>
+      <c r="HT7"/>
+      <c r="HU7"/>
+      <c r="HV7"/>
+      <c r="HW7"/>
+      <c r="HX7"/>
+      <c r="HY7"/>
+      <c r="HZ7"/>
+      <c r="IA7"/>
+      <c r="IB7"/>
+      <c r="IC7"/>
+      <c r="ID7"/>
+      <c r="IE7"/>
+      <c r="IF7"/>
+      <c r="IG7"/>
+      <c r="IH7"/>
+      <c r="II7"/>
+      <c r="IJ7"/>
+      <c r="IK7"/>
+      <c r="IL7"/>
+      <c r="IM7"/>
+      <c r="IN7"/>
+      <c r="IO7"/>
+      <c r="IP7"/>
+      <c r="IQ7"/>
+      <c r="IR7"/>
+      <c r="IS7"/>
+      <c r="IT7"/>
+      <c r="IU7"/>
+      <c r="IV7"/>
+      <c r="IW7"/>
+      <c r="IX7"/>
+      <c r="IY7"/>
+      <c r="IZ7"/>
+      <c r="JA7"/>
+      <c r="JB7"/>
+      <c r="JC7"/>
+      <c r="JD7"/>
+      <c r="JE7"/>
+      <c r="JF7"/>
+      <c r="JG7"/>
+      <c r="JH7"/>
+      <c r="JI7"/>
+      <c r="JJ7"/>
+      <c r="JK7"/>
+      <c r="JL7"/>
+      <c r="JM7"/>
+      <c r="JN7"/>
+      <c r="JO7"/>
+      <c r="JP7"/>
+      <c r="JQ7"/>
+      <c r="JR7"/>
+      <c r="JS7"/>
+      <c r="JT7"/>
+      <c r="JU7"/>
+      <c r="JV7"/>
+      <c r="JW7"/>
+      <c r="JX7"/>
+      <c r="JY7"/>
+      <c r="JZ7"/>
+      <c r="KA7"/>
+      <c r="KB7"/>
+      <c r="KC7"/>
+      <c r="KD7"/>
+      <c r="KE7"/>
+      <c r="KF7"/>
+      <c r="KG7"/>
+      <c r="KH7"/>
+      <c r="KI7"/>
+      <c r="KJ7"/>
+      <c r="KK7"/>
+      <c r="KL7"/>
+      <c r="KM7"/>
+      <c r="KN7"/>
+      <c r="KO7"/>
+      <c r="KP7"/>
+      <c r="KQ7"/>
+      <c r="KR7"/>
+      <c r="KS7"/>
+      <c r="KT7"/>
+      <c r="KU7"/>
+      <c r="KV7"/>
+      <c r="KW7"/>
+      <c r="KX7"/>
+      <c r="KY7"/>
+      <c r="KZ7"/>
+      <c r="LA7"/>
+      <c r="LB7"/>
+      <c r="LC7"/>
+      <c r="LD7"/>
+      <c r="LE7"/>
+      <c r="LF7"/>
+      <c r="LG7"/>
+      <c r="LH7"/>
+      <c r="LI7"/>
+      <c r="LJ7"/>
+      <c r="LK7"/>
+      <c r="LL7"/>
+      <c r="LM7"/>
+      <c r="LN7"/>
+      <c r="LO7"/>
+      <c r="LP7"/>
+      <c r="LQ7"/>
+      <c r="LR7"/>
+      <c r="LS7"/>
+      <c r="LT7"/>
+      <c r="LU7"/>
+      <c r="LV7"/>
+      <c r="LW7"/>
+      <c r="LX7"/>
+      <c r="LY7"/>
+      <c r="LZ7"/>
+      <c r="MA7"/>
+      <c r="MB7"/>
+      <c r="MC7"/>
+      <c r="MD7"/>
+      <c r="ME7"/>
+      <c r="MF7"/>
+      <c r="MG7"/>
+      <c r="MH7"/>
+      <c r="MI7"/>
+      <c r="MJ7"/>
+      <c r="MK7"/>
+      <c r="ML7"/>
+      <c r="MM7"/>
+      <c r="MN7"/>
+      <c r="MO7"/>
+      <c r="MP7"/>
+      <c r="MQ7"/>
+      <c r="MR7"/>
+      <c r="MS7"/>
+      <c r="MT7"/>
+      <c r="MU7"/>
+      <c r="MV7"/>
+      <c r="MW7"/>
+      <c r="MX7"/>
+      <c r="MY7"/>
+      <c r="MZ7"/>
+      <c r="NA7"/>
+      <c r="NB7"/>
+      <c r="NC7"/>
+      <c r="ND7"/>
+      <c r="NE7"/>
+      <c r="NF7"/>
+      <c r="NG7"/>
+      <c r="NH7"/>
+      <c r="NI7"/>
+      <c r="NJ7"/>
+      <c r="NK7"/>
+      <c r="NL7"/>
+      <c r="NM7"/>
+      <c r="NN7"/>
+      <c r="NO7"/>
+      <c r="NP7"/>
+      <c r="NQ7"/>
+      <c r="NR7"/>
+      <c r="NS7"/>
+      <c r="NT7"/>
+      <c r="NU7"/>
+      <c r="NV7"/>
+      <c r="NW7"/>
+      <c r="NX7"/>
+      <c r="NY7"/>
+      <c r="NZ7"/>
+      <c r="OA7"/>
+      <c r="OB7"/>
+      <c r="OC7"/>
+      <c r="OD7"/>
+      <c r="OE7"/>
+      <c r="OF7"/>
+      <c r="OG7"/>
+      <c r="OH7"/>
+      <c r="OI7"/>
+      <c r="OJ7"/>
+      <c r="OK7"/>
+      <c r="OL7"/>
+      <c r="OM7"/>
+      <c r="ON7"/>
+      <c r="OO7"/>
+      <c r="OP7"/>
+      <c r="OQ7"/>
+      <c r="OR7"/>
+      <c r="OS7"/>
+      <c r="OT7"/>
+      <c r="OU7"/>
+      <c r="OV7"/>
+      <c r="OW7"/>
+      <c r="OX7"/>
+      <c r="OY7"/>
+      <c r="OZ7"/>
+      <c r="PA7"/>
+      <c r="PB7"/>
+      <c r="PC7"/>
+      <c r="PD7"/>
+      <c r="PE7"/>
+      <c r="PF7"/>
+      <c r="PG7"/>
+      <c r="PH7"/>
+      <c r="PI7"/>
+      <c r="PJ7"/>
+      <c r="PK7"/>
+      <c r="PL7"/>
+      <c r="PM7"/>
+      <c r="PN7"/>
+      <c r="PO7"/>
+      <c r="PP7"/>
+      <c r="PQ7"/>
+      <c r="PR7"/>
+      <c r="PS7"/>
+      <c r="PT7"/>
+      <c r="PU7"/>
+      <c r="PV7"/>
+      <c r="PW7"/>
+      <c r="PX7"/>
+      <c r="PY7"/>
+      <c r="PZ7"/>
+      <c r="QA7"/>
+      <c r="QB7"/>
+      <c r="QC7"/>
+      <c r="QD7"/>
+      <c r="QE7"/>
+      <c r="QF7"/>
+      <c r="QG7"/>
+      <c r="QH7"/>
+      <c r="QI7"/>
+      <c r="QJ7"/>
+      <c r="QK7"/>
+      <c r="QL7"/>
+      <c r="QM7"/>
+      <c r="QN7"/>
+      <c r="QO7"/>
+      <c r="QP7"/>
+      <c r="QQ7"/>
+      <c r="QR7"/>
+      <c r="QS7"/>
+      <c r="QT7"/>
+      <c r="QU7"/>
+      <c r="QV7"/>
+      <c r="QW7"/>
+      <c r="QX7"/>
+      <c r="QY7"/>
+      <c r="QZ7"/>
+      <c r="RA7"/>
+      <c r="RB7"/>
+      <c r="RC7"/>
+      <c r="RD7"/>
+      <c r="RE7"/>
+      <c r="RF7"/>
+      <c r="RG7"/>
+      <c r="RH7"/>
+      <c r="RI7"/>
+      <c r="RJ7"/>
+      <c r="RK7"/>
+      <c r="RL7"/>
+      <c r="RM7"/>
+      <c r="RN7"/>
+      <c r="RO7"/>
+      <c r="RP7"/>
+      <c r="RQ7"/>
+      <c r="RR7"/>
+      <c r="RS7"/>
+      <c r="RT7"/>
+      <c r="RU7"/>
+      <c r="RV7"/>
+      <c r="RW7"/>
+      <c r="RX7"/>
+      <c r="RY7"/>
+      <c r="RZ7"/>
+      <c r="SA7"/>
+      <c r="SB7"/>
+      <c r="SC7"/>
+      <c r="SD7"/>
+      <c r="SE7"/>
+      <c r="SF7"/>
+      <c r="SG7"/>
+      <c r="SH7"/>
+      <c r="SI7"/>
+      <c r="SJ7"/>
+      <c r="SK7"/>
+      <c r="SL7"/>
+      <c r="SM7"/>
+      <c r="SN7"/>
+      <c r="SO7"/>
+      <c r="SP7"/>
+      <c r="SQ7"/>
+      <c r="SR7"/>
+      <c r="SS7"/>
+      <c r="ST7"/>
+      <c r="SU7"/>
+      <c r="SV7"/>
+      <c r="SW7"/>
+      <c r="SX7"/>
+      <c r="SY7"/>
+      <c r="SZ7"/>
+      <c r="TA7"/>
+      <c r="TB7"/>
+      <c r="TC7"/>
+      <c r="TD7"/>
+      <c r="TE7"/>
+      <c r="TF7"/>
+      <c r="TG7"/>
+      <c r="TH7"/>
+      <c r="TI7"/>
+      <c r="TJ7"/>
+      <c r="TK7"/>
+      <c r="TL7"/>
+      <c r="TM7"/>
+      <c r="TN7"/>
+      <c r="TO7"/>
+      <c r="TP7"/>
+      <c r="TQ7"/>
+      <c r="TR7"/>
+      <c r="TS7"/>
+      <c r="TT7"/>
+      <c r="TU7"/>
+      <c r="TV7"/>
+      <c r="TW7"/>
+      <c r="TX7"/>
+      <c r="TY7"/>
+      <c r="TZ7"/>
+      <c r="UA7"/>
+      <c r="UB7"/>
+      <c r="UC7"/>
+      <c r="UD7"/>
+      <c r="UE7"/>
+      <c r="UF7"/>
+      <c r="UG7"/>
+      <c r="UH7"/>
+      <c r="UI7"/>
+      <c r="UJ7"/>
+      <c r="UK7"/>
+      <c r="UL7"/>
+      <c r="UM7"/>
+      <c r="UN7"/>
+      <c r="UO7"/>
+      <c r="UP7"/>
+      <c r="UQ7"/>
+      <c r="UR7"/>
+      <c r="US7"/>
+      <c r="UT7"/>
+      <c r="UU7"/>
+      <c r="UV7"/>
+      <c r="UW7"/>
+      <c r="UX7"/>
+      <c r="UY7"/>
+      <c r="UZ7"/>
+      <c r="VA7"/>
+      <c r="VB7"/>
+      <c r="VC7"/>
+      <c r="VD7"/>
+      <c r="VE7"/>
+      <c r="VF7"/>
+      <c r="VG7"/>
+      <c r="VH7"/>
+      <c r="VI7"/>
+      <c r="VJ7"/>
+      <c r="VK7"/>
+      <c r="VL7"/>
+      <c r="VM7"/>
+      <c r="VN7"/>
+      <c r="VO7"/>
+      <c r="VP7"/>
+      <c r="VQ7"/>
+      <c r="VR7"/>
+      <c r="VS7"/>
+      <c r="VT7"/>
+      <c r="VU7"/>
+      <c r="VV7"/>
+      <c r="VW7"/>
+      <c r="VX7"/>
+      <c r="VY7"/>
+      <c r="VZ7"/>
+      <c r="WA7"/>
+      <c r="WB7"/>
+      <c r="WC7"/>
+      <c r="WD7"/>
+      <c r="WE7"/>
+      <c r="WF7"/>
+      <c r="WG7"/>
+      <c r="WH7"/>
+      <c r="WI7"/>
+      <c r="WJ7"/>
+      <c r="WK7"/>
+      <c r="WL7"/>
+      <c r="WM7"/>
+      <c r="WN7"/>
+      <c r="WO7"/>
+      <c r="WP7"/>
+      <c r="WQ7"/>
+      <c r="WR7"/>
+      <c r="WS7"/>
+      <c r="WT7"/>
+      <c r="WU7"/>
+      <c r="WV7"/>
+      <c r="WW7"/>
+      <c r="WX7"/>
+      <c r="WY7"/>
+      <c r="WZ7"/>
+      <c r="XA7"/>
+      <c r="XB7"/>
+      <c r="XC7"/>
+      <c r="XD7"/>
+      <c r="XE7"/>
+      <c r="XF7"/>
+      <c r="XG7"/>
+      <c r="XH7"/>
+      <c r="XI7"/>
+      <c r="XJ7"/>
+      <c r="XK7"/>
+      <c r="XL7"/>
+      <c r="XM7"/>
+      <c r="XN7"/>
+      <c r="XO7"/>
+      <c r="XP7"/>
+      <c r="XQ7"/>
+      <c r="XR7"/>
+      <c r="XS7"/>
+      <c r="XT7"/>
+      <c r="XU7"/>
+      <c r="XV7"/>
+      <c r="XW7"/>
+      <c r="XX7"/>
+      <c r="XY7"/>
+      <c r="XZ7"/>
+      <c r="YA7"/>
+      <c r="YB7"/>
+      <c r="YC7"/>
+      <c r="YD7"/>
+      <c r="YE7"/>
+      <c r="YF7"/>
+      <c r="YG7"/>
+      <c r="YH7"/>
+      <c r="YI7"/>
+      <c r="YJ7"/>
+      <c r="YK7"/>
+      <c r="YL7"/>
+      <c r="YM7"/>
+      <c r="YN7"/>
+      <c r="YO7"/>
+      <c r="YP7"/>
+      <c r="YQ7"/>
+      <c r="YR7"/>
+      <c r="YS7"/>
+      <c r="YT7"/>
+      <c r="YU7"/>
+      <c r="YV7"/>
+      <c r="YW7"/>
+      <c r="YX7"/>
+      <c r="YY7"/>
+      <c r="YZ7"/>
+      <c r="ZA7"/>
+      <c r="ZB7"/>
+      <c r="ZC7"/>
+      <c r="ZD7"/>
+      <c r="ZE7"/>
+      <c r="ZF7"/>
+      <c r="ZG7"/>
+      <c r="ZH7"/>
+      <c r="ZI7"/>
+      <c r="ZJ7"/>
+      <c r="ZK7"/>
+      <c r="ZL7"/>
+      <c r="ZM7"/>
+      <c r="ZN7"/>
+      <c r="ZO7"/>
+      <c r="ZP7"/>
+      <c r="ZQ7"/>
+      <c r="ZR7"/>
+      <c r="ZS7"/>
+      <c r="ZT7"/>
+      <c r="ZU7"/>
+      <c r="ZV7"/>
+      <c r="ZW7"/>
+      <c r="ZX7"/>
+      <c r="ZY7"/>
+      <c r="ZZ7"/>
+      <c r="AAA7"/>
+      <c r="AAB7"/>
+      <c r="AAC7"/>
+      <c r="AAD7"/>
+      <c r="AAE7"/>
+      <c r="AAF7"/>
+      <c r="AAG7"/>
+      <c r="AAH7"/>
+      <c r="AAI7"/>
+      <c r="AAJ7"/>
+      <c r="AAK7"/>
+      <c r="AAL7"/>
+      <c r="AAM7"/>
+      <c r="AAN7"/>
+      <c r="AAO7"/>
+      <c r="AAP7"/>
+      <c r="AAQ7"/>
+      <c r="AAR7"/>
+      <c r="AAS7"/>
+      <c r="AAT7"/>
+      <c r="AAU7"/>
+      <c r="AAV7"/>
+      <c r="AAW7"/>
+      <c r="AAX7"/>
+      <c r="AAY7"/>
+      <c r="AAZ7"/>
+      <c r="ABA7"/>
+      <c r="ABB7"/>
+      <c r="ABC7"/>
+      <c r="ABD7"/>
+      <c r="ABE7"/>
+      <c r="ABF7"/>
+      <c r="ABG7"/>
+      <c r="ABH7"/>
+      <c r="ABI7"/>
+      <c r="ABJ7"/>
+      <c r="ABK7"/>
+      <c r="ABL7"/>
+      <c r="ABM7"/>
+      <c r="ABN7"/>
+      <c r="ABO7"/>
+      <c r="ABP7"/>
+      <c r="ABQ7"/>
+      <c r="ABR7"/>
+      <c r="ABS7"/>
+      <c r="ABT7"/>
+      <c r="ABU7"/>
+      <c r="ABV7"/>
+      <c r="ABW7"/>
+      <c r="ABX7"/>
+      <c r="ABY7"/>
+      <c r="ABZ7"/>
+      <c r="ACA7"/>
+      <c r="ACB7"/>
+      <c r="ACC7"/>
+      <c r="ACD7"/>
+      <c r="ACE7"/>
+      <c r="ACF7"/>
+      <c r="ACG7"/>
+      <c r="ACH7"/>
+      <c r="ACI7"/>
+      <c r="ACJ7"/>
+      <c r="ACK7"/>
+      <c r="ACL7"/>
+      <c r="ACM7"/>
+      <c r="ACN7"/>
+      <c r="ACO7"/>
+      <c r="ACP7"/>
+      <c r="ACQ7"/>
+      <c r="ACR7"/>
+      <c r="ACS7"/>
+      <c r="ACT7"/>
+      <c r="ACU7"/>
+      <c r="ACV7"/>
+      <c r="ACW7"/>
+      <c r="ACX7"/>
+      <c r="ACY7"/>
+      <c r="ACZ7"/>
+      <c r="ADA7"/>
+      <c r="ADB7"/>
+      <c r="ADC7"/>
+      <c r="ADD7"/>
+      <c r="ADE7"/>
+      <c r="ADF7"/>
+      <c r="ADG7"/>
+      <c r="ADH7"/>
+      <c r="ADI7"/>
+      <c r="ADJ7"/>
+      <c r="ADK7"/>
+      <c r="ADL7"/>
+      <c r="ADM7"/>
+      <c r="ADN7"/>
+      <c r="ADO7"/>
+      <c r="ADP7"/>
+      <c r="ADQ7"/>
+      <c r="ADR7"/>
+      <c r="ADS7"/>
+      <c r="ADT7"/>
+      <c r="ADU7"/>
+      <c r="ADV7"/>
+      <c r="ADW7"/>
+      <c r="ADX7"/>
+      <c r="ADY7"/>
+      <c r="ADZ7"/>
+      <c r="AEA7"/>
+      <c r="AEB7"/>
+      <c r="AEC7"/>
+      <c r="AED7"/>
+      <c r="AEE7"/>
+      <c r="AEF7"/>
+      <c r="AEG7"/>
+      <c r="AEH7"/>
+      <c r="AEI7"/>
+      <c r="AEJ7"/>
+      <c r="AEK7"/>
+      <c r="AEL7"/>
+      <c r="AEM7"/>
+      <c r="AEN7"/>
+      <c r="AEO7"/>
+      <c r="AEP7"/>
+      <c r="AEQ7"/>
+      <c r="AER7"/>
+      <c r="AES7"/>
+      <c r="AET7"/>
+      <c r="AEU7"/>
+      <c r="AEV7"/>
+      <c r="AEW7"/>
+      <c r="AEX7"/>
+      <c r="AEY7"/>
+      <c r="AEZ7"/>
+      <c r="AFA7"/>
+      <c r="AFB7"/>
+      <c r="AFC7"/>
+      <c r="AFD7"/>
+      <c r="AFE7"/>
+      <c r="AFF7"/>
+      <c r="AFG7"/>
+      <c r="AFH7"/>
+      <c r="AFI7"/>
+      <c r="AFJ7"/>
+      <c r="AFK7"/>
+      <c r="AFL7"/>
+      <c r="AFM7"/>
+      <c r="AFN7"/>
+      <c r="AFO7"/>
+      <c r="AFP7"/>
+      <c r="AFQ7"/>
+      <c r="AFR7"/>
+      <c r="AFS7"/>
+      <c r="AFT7"/>
+      <c r="AFU7"/>
+      <c r="AFV7"/>
+      <c r="AFW7"/>
+      <c r="AFX7"/>
+      <c r="AFY7"/>
+      <c r="AFZ7"/>
+      <c r="AGA7"/>
+      <c r="AGB7"/>
+      <c r="AGC7"/>
+      <c r="AGD7"/>
+      <c r="AGE7"/>
+      <c r="AGF7"/>
+      <c r="AGG7"/>
+      <c r="AGH7"/>
+      <c r="AGI7"/>
+      <c r="AGJ7"/>
+      <c r="AGK7"/>
+      <c r="AGL7"/>
+      <c r="AGM7"/>
+      <c r="AGN7"/>
+      <c r="AGO7"/>
+      <c r="AGP7"/>
+      <c r="AGQ7"/>
+      <c r="AGR7"/>
+      <c r="AGS7"/>
+      <c r="AGT7"/>
+      <c r="AGU7"/>
+      <c r="AGV7"/>
+      <c r="AGW7"/>
+      <c r="AGX7"/>
+      <c r="AGY7"/>
+      <c r="AGZ7"/>
+      <c r="AHA7"/>
+      <c r="AHB7"/>
+      <c r="AHC7"/>
+      <c r="AHD7"/>
+      <c r="AHE7"/>
+      <c r="AHF7"/>
+      <c r="AHG7"/>
+      <c r="AHH7"/>
+      <c r="AHI7"/>
+      <c r="AHJ7"/>
+      <c r="AHK7"/>
+      <c r="AHL7"/>
+      <c r="AHM7"/>
+      <c r="AHN7"/>
+      <c r="AHO7"/>
+      <c r="AHP7"/>
+      <c r="AHQ7"/>
+      <c r="AHR7"/>
+      <c r="AHS7"/>
+      <c r="AHT7"/>
+      <c r="AHU7"/>
+      <c r="AHV7"/>
+      <c r="AHW7"/>
+      <c r="AHX7"/>
+      <c r="AHY7"/>
+      <c r="AHZ7"/>
+      <c r="AIA7"/>
+      <c r="AIB7"/>
+      <c r="AIC7"/>
+      <c r="AID7"/>
+      <c r="AIE7"/>
+      <c r="AIF7"/>
+      <c r="AIG7"/>
+      <c r="AIH7"/>
+      <c r="AII7"/>
+      <c r="AIJ7"/>
+      <c r="AIK7"/>
+      <c r="AIL7"/>
+      <c r="AIM7"/>
+      <c r="AIN7"/>
+      <c r="AIO7"/>
+      <c r="AIP7"/>
+      <c r="AIQ7"/>
+      <c r="AIR7"/>
+      <c r="AIS7"/>
+      <c r="AIT7"/>
+      <c r="AIU7"/>
+      <c r="AIV7"/>
+      <c r="AIW7"/>
+      <c r="AIX7"/>
+      <c r="AIY7"/>
+      <c r="AIZ7"/>
+      <c r="AJA7"/>
+      <c r="AJB7"/>
+      <c r="AJC7"/>
+      <c r="AJD7"/>
+      <c r="AJE7"/>
+      <c r="AJF7"/>
+      <c r="AJG7"/>
+      <c r="AJH7"/>
+      <c r="AJI7"/>
+      <c r="AJJ7"/>
+      <c r="AJK7"/>
+      <c r="AJL7"/>
+      <c r="AJM7"/>
+      <c r="AJN7"/>
+      <c r="AJO7"/>
+      <c r="AJP7"/>
+      <c r="AJQ7"/>
+      <c r="AJR7"/>
+      <c r="AJS7"/>
+      <c r="AJT7"/>
+      <c r="AJU7"/>
+      <c r="AJV7"/>
+      <c r="AJW7"/>
+      <c r="AJX7"/>
+      <c r="AJY7"/>
+      <c r="AJZ7"/>
+      <c r="AKA7"/>
+      <c r="AKB7"/>
+      <c r="AKC7"/>
+      <c r="AKD7"/>
+      <c r="AKE7"/>
+      <c r="AKF7"/>
+      <c r="AKG7"/>
+      <c r="AKH7"/>
+      <c r="AKI7"/>
+      <c r="AKJ7"/>
+      <c r="AKK7"/>
+      <c r="AKL7"/>
+      <c r="AKM7"/>
+      <c r="AKN7"/>
+      <c r="AKO7"/>
+      <c r="AKP7"/>
+      <c r="AKQ7"/>
+      <c r="AKR7"/>
+      <c r="AKS7"/>
+      <c r="AKT7"/>
+      <c r="AKU7"/>
+      <c r="AKV7"/>
+      <c r="AKW7"/>
+      <c r="AKX7"/>
+      <c r="AKY7"/>
+      <c r="AKZ7"/>
+      <c r="ALA7"/>
+      <c r="ALB7"/>
+      <c r="ALC7"/>
+      <c r="ALD7"/>
+      <c r="ALE7"/>
+      <c r="ALF7"/>
+      <c r="ALG7"/>
+      <c r="ALH7"/>
+      <c r="ALI7"/>
+      <c r="ALJ7"/>
+      <c r="ALK7"/>
+      <c r="ALL7"/>
+      <c r="ALM7"/>
+      <c r="ALN7"/>
+      <c r="ALO7"/>
+      <c r="ALP7"/>
+      <c r="ALQ7"/>
+      <c r="ALR7"/>
+      <c r="ALS7"/>
+      <c r="ALT7"/>
+      <c r="ALU7"/>
+      <c r="ALV7"/>
+      <c r="ALW7"/>
+      <c r="ALX7"/>
+      <c r="ALY7"/>
+      <c r="ALZ7"/>
+      <c r="AMA7"/>
+      <c r="AMB7"/>
+      <c r="AMC7"/>
+      <c r="AMD7"/>
+      <c r="AME7"/>
+      <c r="AMF7"/>
+      <c r="AMG7"/>
+      <c r="AMH7"/>
+      <c r="AMI7"/>
+      <c r="AMJ7"/>
+      <c r="AMK7"/>
+      <c r="AML7"/>
+      <c r="AMM7"/>
+      <c r="AMN7"/>
+      <c r="AMO7"/>
+      <c r="AMP7"/>
+      <c r="AMQ7"/>
+      <c r="AMR7"/>
+      <c r="AMS7"/>
+      <c r="AMT7"/>
+      <c r="AMU7"/>
+      <c r="AMV7"/>
+      <c r="AMW7"/>
+      <c r="AMX7"/>
+      <c r="AMY7"/>
+      <c r="AMZ7"/>
+      <c r="ANA7"/>
+      <c r="ANB7"/>
+      <c r="ANC7"/>
+      <c r="AND7"/>
+      <c r="ANE7"/>
+      <c r="ANF7"/>
+      <c r="ANG7"/>
+      <c r="ANH7"/>
+      <c r="ANI7"/>
+      <c r="ANJ7"/>
+      <c r="ANK7"/>
+      <c r="ANL7"/>
+      <c r="ANM7"/>
+      <c r="ANN7"/>
+      <c r="ANO7"/>
+      <c r="ANP7"/>
+      <c r="ANQ7"/>
+      <c r="ANR7"/>
+      <c r="ANS7"/>
+      <c r="ANT7"/>
+      <c r="ANU7"/>
+      <c r="ANV7"/>
+      <c r="ANW7"/>
+      <c r="ANX7"/>
+      <c r="ANY7"/>
+      <c r="ANZ7"/>
+      <c r="AOA7"/>
+      <c r="AOB7"/>
+      <c r="AOC7"/>
+      <c r="AOD7"/>
+      <c r="AOE7"/>
+      <c r="AOF7"/>
+      <c r="AOG7"/>
+      <c r="AOH7"/>
+      <c r="AOI7"/>
+      <c r="AOJ7"/>
+      <c r="AOK7"/>
+      <c r="AOL7"/>
+      <c r="AOM7"/>
+      <c r="AON7"/>
+      <c r="AOO7"/>
+      <c r="AOP7"/>
+      <c r="AOQ7"/>
+      <c r="AOR7"/>
+      <c r="AOS7"/>
+      <c r="AOT7"/>
+      <c r="AOU7"/>
+      <c r="AOV7"/>
+      <c r="AOW7"/>
+      <c r="AOX7"/>
+      <c r="AOY7"/>
+      <c r="AOZ7"/>
+      <c r="APA7"/>
+      <c r="APB7"/>
+      <c r="APC7"/>
+      <c r="APD7"/>
+      <c r="APE7"/>
+      <c r="APF7"/>
+      <c r="APG7"/>
+      <c r="APH7"/>
+      <c r="API7"/>
+      <c r="APJ7"/>
+      <c r="APK7"/>
+      <c r="APL7"/>
+      <c r="APM7"/>
+      <c r="APN7"/>
+      <c r="APO7"/>
+      <c r="APP7"/>
+      <c r="APQ7"/>
+      <c r="APR7"/>
+      <c r="APS7"/>
+      <c r="APT7"/>
+      <c r="APU7"/>
+      <c r="APV7"/>
+      <c r="APW7"/>
+      <c r="APX7"/>
+      <c r="APY7"/>
+      <c r="APZ7"/>
+      <c r="AQA7"/>
+      <c r="AQB7"/>
+      <c r="AQC7"/>
+      <c r="AQD7"/>
+      <c r="AQE7"/>
+      <c r="AQF7"/>
+      <c r="AQG7"/>
+      <c r="AQH7"/>
+      <c r="AQI7"/>
+      <c r="AQJ7"/>
+      <c r="AQK7"/>
+      <c r="AQL7"/>
+      <c r="AQM7"/>
+      <c r="AQN7"/>
+      <c r="AQO7"/>
+      <c r="AQP7"/>
+      <c r="AQQ7"/>
+      <c r="AQR7"/>
+      <c r="AQS7"/>
+      <c r="AQT7"/>
+      <c r="AQU7"/>
+      <c r="AQV7"/>
+      <c r="AQW7"/>
+      <c r="AQX7"/>
+      <c r="AQY7"/>
+      <c r="AQZ7"/>
+      <c r="ARA7"/>
+      <c r="ARB7"/>
+      <c r="ARC7"/>
+      <c r="ARD7"/>
+      <c r="ARE7"/>
+      <c r="ARF7"/>
+      <c r="ARG7"/>
+      <c r="ARH7"/>
+      <c r="ARI7"/>
+      <c r="ARJ7"/>
+      <c r="ARK7"/>
+      <c r="ARL7"/>
+      <c r="ARM7"/>
+      <c r="ARN7"/>
+      <c r="ARO7"/>
+      <c r="ARP7"/>
+      <c r="ARQ7"/>
+      <c r="ARR7"/>
+      <c r="ARS7"/>
+      <c r="ART7"/>
+      <c r="ARU7"/>
+      <c r="ARV7"/>
+      <c r="ARW7"/>
+      <c r="ARX7"/>
+      <c r="ARY7"/>
+      <c r="ARZ7"/>
+      <c r="ASA7"/>
+      <c r="ASB7"/>
+      <c r="ASC7"/>
+      <c r="ASD7"/>
+      <c r="ASE7"/>
+      <c r="ASF7"/>
+      <c r="ASG7"/>
+      <c r="ASH7"/>
+      <c r="ASI7"/>
+      <c r="ASJ7"/>
+      <c r="ASK7"/>
+      <c r="ASL7"/>
+      <c r="ASM7"/>
+      <c r="ASN7"/>
+      <c r="ASO7"/>
+      <c r="ASP7"/>
+      <c r="ASQ7"/>
+      <c r="ASR7"/>
+      <c r="ASS7"/>
+      <c r="AST7"/>
+      <c r="ASU7"/>
+      <c r="ASV7"/>
+      <c r="ASW7"/>
+      <c r="ASX7"/>
+      <c r="ASY7"/>
+      <c r="ASZ7"/>
+      <c r="ATA7"/>
+      <c r="ATB7"/>
+      <c r="ATC7"/>
+      <c r="ATD7"/>
+      <c r="ATE7"/>
+      <c r="ATF7"/>
+      <c r="ATG7"/>
+      <c r="ATH7"/>
+      <c r="ATI7"/>
+      <c r="ATJ7"/>
+      <c r="ATK7"/>
+      <c r="ATL7"/>
+      <c r="ATM7"/>
+      <c r="ATN7"/>
+      <c r="ATO7"/>
+      <c r="ATP7"/>
+      <c r="ATQ7"/>
+      <c r="ATR7"/>
+      <c r="ATS7"/>
+      <c r="ATT7"/>
+      <c r="ATU7"/>
+      <c r="ATV7"/>
+      <c r="ATW7"/>
+      <c r="ATX7"/>
+      <c r="ATY7"/>
+      <c r="ATZ7"/>
+      <c r="AUA7"/>
+      <c r="AUB7"/>
+      <c r="AUC7"/>
+      <c r="AUD7"/>
+      <c r="AUE7"/>
+      <c r="AUF7"/>
+      <c r="AUG7"/>
+      <c r="AUH7"/>
+      <c r="AUI7"/>
+      <c r="AUJ7"/>
+      <c r="AUK7"/>
+      <c r="AUL7"/>
+      <c r="AUM7"/>
+      <c r="AUN7"/>
+      <c r="AUO7"/>
+      <c r="AUP7"/>
+      <c r="AUQ7"/>
+      <c r="AUR7"/>
+      <c r="AUS7"/>
+      <c r="AUT7"/>
+      <c r="AUU7"/>
+      <c r="AUV7"/>
+      <c r="AUW7"/>
+      <c r="AUX7"/>
+      <c r="AUY7"/>
+      <c r="AUZ7"/>
+      <c r="AVA7"/>
+      <c r="AVB7"/>
+      <c r="AVC7"/>
+      <c r="AVD7"/>
+      <c r="AVE7"/>
+      <c r="AVF7"/>
+      <c r="AVG7"/>
+      <c r="AVH7"/>
+      <c r="AVI7"/>
+      <c r="AVJ7"/>
+      <c r="AVK7"/>
+      <c r="AVL7"/>
+      <c r="AVM7"/>
+      <c r="AVN7"/>
+      <c r="AVO7"/>
+      <c r="AVP7"/>
+      <c r="AVQ7"/>
+      <c r="AVR7"/>
+      <c r="AVS7"/>
+      <c r="AVT7"/>
+      <c r="AVU7"/>
+      <c r="AVV7"/>
+      <c r="AVW7"/>
+      <c r="AVX7"/>
+      <c r="AVY7"/>
+      <c r="AVZ7"/>
+      <c r="AWA7"/>
+      <c r="AWB7"/>
+      <c r="AWC7"/>
+      <c r="AWD7"/>
+      <c r="AWE7"/>
+      <c r="AWF7"/>
+      <c r="AWG7"/>
+      <c r="AWH7"/>
+      <c r="AWI7"/>
+      <c r="AWJ7"/>
+      <c r="AWK7"/>
+      <c r="AWL7"/>
+      <c r="AWM7"/>
+      <c r="AWN7"/>
+      <c r="AWO7"/>
+      <c r="AWP7"/>
+      <c r="AWQ7"/>
+      <c r="AWR7"/>
+      <c r="AWS7"/>
+      <c r="AWT7"/>
+      <c r="AWU7"/>
+      <c r="AWV7"/>
+      <c r="AWW7"/>
+      <c r="AWX7"/>
+      <c r="AWY7"/>
+      <c r="AWZ7"/>
+      <c r="AXA7"/>
+      <c r="AXB7"/>
+      <c r="AXC7"/>
+      <c r="AXD7"/>
+      <c r="AXE7"/>
+      <c r="AXF7"/>
+      <c r="AXG7"/>
+      <c r="AXH7"/>
+      <c r="AXI7"/>
+      <c r="AXJ7"/>
+      <c r="AXK7"/>
+      <c r="AXL7"/>
+      <c r="AXM7"/>
+      <c r="AXN7"/>
+      <c r="AXO7"/>
+      <c r="AXP7"/>
+      <c r="AXQ7"/>
+      <c r="AXR7"/>
+      <c r="AXS7"/>
+      <c r="AXT7"/>
+      <c r="AXU7"/>
+      <c r="AXV7"/>
+      <c r="AXW7"/>
+      <c r="AXX7"/>
+      <c r="AXY7"/>
+      <c r="AXZ7"/>
+      <c r="AYA7"/>
+      <c r="AYB7"/>
+      <c r="AYC7"/>
+      <c r="AYD7"/>
+      <c r="AYE7"/>
+      <c r="AYF7"/>
+      <c r="AYG7"/>
+      <c r="AYH7"/>
+      <c r="AYI7"/>
+      <c r="AYJ7"/>
+      <c r="AYK7"/>
+      <c r="AYL7"/>
+      <c r="AYM7"/>
+      <c r="AYN7"/>
+      <c r="AYO7"/>
+      <c r="AYP7"/>
+      <c r="AYQ7"/>
+      <c r="AYR7"/>
+      <c r="AYS7"/>
+      <c r="AYT7"/>
+      <c r="AYU7"/>
+      <c r="AYV7"/>
+      <c r="AYW7"/>
+      <c r="AYX7"/>
+      <c r="AYY7"/>
+      <c r="AYZ7"/>
+      <c r="AZA7"/>
+      <c r="AZB7"/>
+      <c r="AZC7"/>
+      <c r="AZD7"/>
+      <c r="AZE7"/>
+      <c r="AZF7"/>
+      <c r="AZG7"/>
+      <c r="AZH7"/>
+      <c r="AZI7"/>
+      <c r="AZJ7"/>
+      <c r="AZK7"/>
+      <c r="AZL7"/>
+      <c r="AZM7"/>
+      <c r="AZN7"/>
+      <c r="AZO7"/>
+      <c r="AZP7"/>
+      <c r="AZQ7"/>
+      <c r="AZR7"/>
+      <c r="AZS7"/>
+      <c r="AZT7"/>
+      <c r="AZU7"/>
+      <c r="AZV7"/>
+      <c r="AZW7"/>
+      <c r="AZX7"/>
+      <c r="AZY7"/>
+      <c r="AZZ7"/>
+      <c r="BAA7"/>
+      <c r="BAB7"/>
+      <c r="BAC7"/>
+      <c r="BAD7"/>
+      <c r="BAE7"/>
+      <c r="BAF7"/>
+      <c r="BAG7"/>
+      <c r="BAH7"/>
+      <c r="BAI7"/>
+      <c r="BAJ7"/>
+      <c r="BAK7"/>
+      <c r="BAL7"/>
+      <c r="BAM7"/>
+      <c r="BAN7"/>
+      <c r="BAO7"/>
+      <c r="BAP7"/>
+      <c r="BAQ7"/>
+      <c r="BAR7"/>
+      <c r="BAS7"/>
+      <c r="BAT7"/>
+      <c r="BAU7"/>
+      <c r="BAV7"/>
+      <c r="BAW7"/>
+      <c r="BAX7"/>
+      <c r="BAY7"/>
+      <c r="BAZ7"/>
+      <c r="BBA7"/>
+      <c r="BBB7"/>
+      <c r="BBC7"/>
+      <c r="BBD7"/>
+      <c r="BBE7"/>
+      <c r="BBF7"/>
+      <c r="BBG7"/>
+      <c r="BBH7"/>
+      <c r="BBI7"/>
+      <c r="BBJ7"/>
+      <c r="BBK7"/>
+      <c r="BBL7"/>
+      <c r="BBM7"/>
+      <c r="BBN7"/>
+      <c r="BBO7"/>
+      <c r="BBP7"/>
+      <c r="BBQ7"/>
+      <c r="BBR7"/>
+      <c r="BBS7"/>
+      <c r="BBT7"/>
+      <c r="BBU7"/>
+      <c r="BBV7"/>
+      <c r="BBW7"/>
+      <c r="BBX7"/>
+      <c r="BBY7"/>
+      <c r="BBZ7"/>
+      <c r="BCA7"/>
+      <c r="BCB7"/>
+      <c r="BCC7"/>
+      <c r="BCD7"/>
+      <c r="BCE7"/>
+      <c r="BCF7"/>
+      <c r="BCG7"/>
+      <c r="BCH7"/>
+      <c r="BCI7"/>
+      <c r="BCJ7"/>
+      <c r="BCK7"/>
+      <c r="BCL7"/>
+      <c r="BCM7"/>
+      <c r="BCN7"/>
+      <c r="BCO7"/>
+      <c r="BCP7"/>
+      <c r="BCQ7"/>
+      <c r="BCR7"/>
+      <c r="BCS7"/>
+      <c r="BCT7"/>
+      <c r="BCU7"/>
+      <c r="BCV7"/>
+      <c r="BCW7"/>
+      <c r="BCX7"/>
+      <c r="BCY7"/>
+      <c r="BCZ7"/>
+      <c r="BDA7"/>
+      <c r="BDB7"/>
+      <c r="BDC7"/>
+      <c r="BDD7"/>
+      <c r="BDE7"/>
+      <c r="BDF7"/>
+      <c r="BDG7"/>
+      <c r="BDH7"/>
+      <c r="BDI7"/>
+      <c r="BDJ7"/>
+      <c r="BDK7"/>
+      <c r="BDL7"/>
+      <c r="BDM7"/>
+      <c r="BDN7"/>
+      <c r="BDO7"/>
+      <c r="BDP7"/>
+      <c r="BDQ7"/>
+      <c r="BDR7"/>
+      <c r="BDS7"/>
+      <c r="BDT7"/>
+      <c r="BDU7"/>
+      <c r="BDV7"/>
+      <c r="BDW7"/>
+      <c r="BDX7"/>
+      <c r="BDY7"/>
+      <c r="BDZ7"/>
+      <c r="BEA7"/>
+      <c r="BEB7"/>
+      <c r="BEC7"/>
+      <c r="BED7"/>
+      <c r="BEE7"/>
+      <c r="BEF7"/>
+      <c r="BEG7"/>
+      <c r="BEH7"/>
+      <c r="BEI7"/>
+      <c r="BEJ7"/>
+      <c r="BEK7"/>
+      <c r="BEL7"/>
+      <c r="BEM7"/>
+      <c r="BEN7"/>
+      <c r="BEO7"/>
+      <c r="BEP7"/>
+      <c r="BEQ7"/>
+      <c r="BER7"/>
+      <c r="BES7"/>
+      <c r="BET7"/>
+      <c r="BEU7"/>
+      <c r="BEV7"/>
+      <c r="BEW7"/>
+      <c r="BEX7"/>
+      <c r="BEY7"/>
+      <c r="BEZ7"/>
+      <c r="BFA7"/>
+      <c r="BFB7"/>
+      <c r="BFC7"/>
+      <c r="BFD7"/>
+      <c r="BFE7"/>
+      <c r="BFF7"/>
+      <c r="BFG7"/>
+      <c r="BFH7"/>
+      <c r="BFI7"/>
+      <c r="BFJ7"/>
+      <c r="BFK7"/>
+      <c r="BFL7"/>
+      <c r="BFM7"/>
+      <c r="BFN7"/>
+      <c r="BFO7"/>
+      <c r="BFP7"/>
+      <c r="BFQ7"/>
+      <c r="BFR7"/>
+      <c r="BFS7"/>
+      <c r="BFT7"/>
+      <c r="BFU7"/>
+      <c r="BFV7"/>
+      <c r="BFW7"/>
+      <c r="BFX7"/>
+      <c r="BFY7"/>
+      <c r="BFZ7"/>
+      <c r="BGA7"/>
+      <c r="BGB7"/>
+      <c r="BGC7"/>
+      <c r="BGD7"/>
+      <c r="BGE7"/>
+      <c r="BGF7"/>
+      <c r="BGG7"/>
+      <c r="BGH7"/>
+      <c r="BGI7"/>
+      <c r="BGJ7"/>
+      <c r="BGK7"/>
+      <c r="BGL7"/>
+      <c r="BGM7"/>
+      <c r="BGN7"/>
+      <c r="BGO7"/>
+      <c r="BGP7"/>
+      <c r="BGQ7"/>
+      <c r="BGR7"/>
+      <c r="BGS7"/>
+      <c r="BGT7"/>
+      <c r="BGU7"/>
+      <c r="BGV7"/>
+      <c r="BGW7"/>
+      <c r="BGX7"/>
+      <c r="BGY7"/>
+      <c r="BGZ7"/>
+      <c r="BHA7"/>
+      <c r="BHB7"/>
+      <c r="BHC7"/>
+      <c r="BHD7"/>
+      <c r="BHE7"/>
+      <c r="BHF7"/>
+      <c r="BHG7"/>
+      <c r="BHH7"/>
+      <c r="BHI7"/>
+      <c r="BHJ7"/>
+      <c r="BHK7"/>
+      <c r="BHL7"/>
+      <c r="BHM7"/>
+      <c r="BHN7"/>
+      <c r="BHO7"/>
+      <c r="BHP7"/>
+      <c r="BHQ7"/>
+      <c r="BHR7"/>
+      <c r="BHS7"/>
+      <c r="BHT7"/>
+      <c r="BHU7"/>
+      <c r="BHV7"/>
+      <c r="BHW7"/>
+      <c r="BHX7"/>
+      <c r="BHY7"/>
+      <c r="BHZ7"/>
+      <c r="BIA7"/>
+      <c r="BIB7"/>
+      <c r="BIC7"/>
+      <c r="BID7"/>
+      <c r="BIE7"/>
+      <c r="BIF7"/>
+      <c r="BIG7"/>
+      <c r="BIH7"/>
+      <c r="BII7"/>
+      <c r="BIJ7"/>
+      <c r="BIK7"/>
+      <c r="BIL7"/>
+      <c r="BIM7"/>
+      <c r="BIN7"/>
+      <c r="BIO7"/>
+      <c r="BIP7"/>
+      <c r="BIQ7"/>
+      <c r="BIR7"/>
+      <c r="BIS7"/>
+      <c r="BIT7"/>
+      <c r="BIU7"/>
+      <c r="BIV7"/>
+      <c r="BIW7"/>
+      <c r="BIX7"/>
+      <c r="BIY7"/>
+      <c r="BIZ7"/>
+      <c r="BJA7"/>
+      <c r="BJB7"/>
+      <c r="BJC7"/>
+      <c r="BJD7"/>
+      <c r="BJE7"/>
+      <c r="BJF7"/>
+      <c r="BJG7"/>
+      <c r="BJH7"/>
+      <c r="BJI7"/>
+      <c r="BJJ7"/>
+      <c r="BJK7"/>
+      <c r="BJL7"/>
+      <c r="BJM7"/>
+      <c r="BJN7"/>
+      <c r="BJO7"/>
+      <c r="BJP7"/>
+      <c r="BJQ7"/>
+      <c r="BJR7"/>
+      <c r="BJS7"/>
+      <c r="BJT7"/>
+      <c r="BJU7"/>
+      <c r="BJV7"/>
+      <c r="BJW7"/>
+      <c r="BJX7"/>
+      <c r="BJY7"/>
+      <c r="BJZ7"/>
+      <c r="BKA7"/>
+      <c r="BKB7"/>
+      <c r="BKC7"/>
+      <c r="BKD7"/>
+      <c r="BKE7"/>
+      <c r="BKF7"/>
+      <c r="BKG7"/>
+      <c r="BKH7"/>
+      <c r="BKI7"/>
+      <c r="BKJ7"/>
+      <c r="BKK7"/>
+      <c r="BKL7"/>
+      <c r="BKM7"/>
+      <c r="BKN7"/>
+      <c r="BKO7"/>
+      <c r="BKP7"/>
+      <c r="BKQ7"/>
+      <c r="BKR7"/>
+      <c r="BKS7"/>
+      <c r="BKT7"/>
+      <c r="BKU7"/>
+      <c r="BKV7"/>
+      <c r="BKW7"/>
+      <c r="BKX7"/>
+      <c r="BKY7"/>
+      <c r="BKZ7"/>
+      <c r="BLA7"/>
+      <c r="BLB7"/>
+      <c r="BLC7"/>
+      <c r="BLD7"/>
+      <c r="BLE7"/>
+      <c r="BLF7"/>
+      <c r="BLG7"/>
+      <c r="BLH7"/>
+      <c r="BLI7"/>
+      <c r="BLJ7"/>
+      <c r="BLK7"/>
+      <c r="BLL7"/>
+      <c r="BLM7"/>
+      <c r="BLN7"/>
+      <c r="BLO7"/>
+      <c r="BLP7"/>
+      <c r="BLQ7"/>
+      <c r="BLR7"/>
+      <c r="BLS7"/>
+      <c r="BLT7"/>
+      <c r="BLU7"/>
+      <c r="BLV7"/>
+      <c r="BLW7"/>
+      <c r="BLX7"/>
+      <c r="BLY7"/>
+      <c r="BLZ7"/>
+      <c r="BMA7"/>
+      <c r="BMB7"/>
+      <c r="BMC7"/>
+      <c r="BMD7"/>
+      <c r="BME7"/>
+      <c r="BMF7"/>
+      <c r="BMG7"/>
+      <c r="BMH7"/>
+      <c r="BMI7"/>
+      <c r="BMJ7"/>
+      <c r="BMK7"/>
+      <c r="BML7"/>
+      <c r="BMM7"/>
+      <c r="BMN7"/>
+      <c r="BMO7"/>
+      <c r="BMP7"/>
+      <c r="BMQ7"/>
+      <c r="BMR7"/>
+      <c r="BMS7"/>
+      <c r="BMT7"/>
+      <c r="BMU7"/>
+      <c r="BMV7"/>
+      <c r="BMW7"/>
+      <c r="BMX7"/>
+      <c r="BMY7"/>
+      <c r="BMZ7"/>
+      <c r="BNA7"/>
+      <c r="BNB7"/>
+      <c r="BNC7"/>
+      <c r="BND7"/>
+      <c r="BNE7"/>
+      <c r="BNF7"/>
+      <c r="BNG7"/>
+      <c r="BNH7"/>
+      <c r="BNI7"/>
+      <c r="BNJ7"/>
+      <c r="BNK7"/>
+      <c r="BNL7"/>
+      <c r="BNM7"/>
+      <c r="BNN7"/>
+      <c r="BNO7"/>
+      <c r="BNP7"/>
+      <c r="BNQ7"/>
+      <c r="BNR7"/>
+      <c r="BNS7"/>
+      <c r="BNT7"/>
+      <c r="BNU7"/>
+      <c r="BNV7"/>
+      <c r="BNW7"/>
+      <c r="BNX7"/>
+      <c r="BNY7"/>
+      <c r="BNZ7"/>
+      <c r="BOA7"/>
+      <c r="BOB7"/>
+      <c r="BOC7"/>
+      <c r="BOD7"/>
+      <c r="BOE7"/>
+      <c r="BOF7"/>
+      <c r="BOG7"/>
+      <c r="BOH7"/>
+      <c r="BOI7"/>
+      <c r="BOJ7"/>
+      <c r="BOK7"/>
+      <c r="BOL7"/>
+      <c r="BOM7"/>
+      <c r="BON7"/>
+      <c r="BOO7"/>
+      <c r="BOP7"/>
+      <c r="BOQ7"/>
+      <c r="BOR7"/>
+      <c r="BOS7"/>
+      <c r="BOT7"/>
+      <c r="BOU7"/>
+      <c r="BOV7"/>
+      <c r="BOW7"/>
+      <c r="BOX7"/>
+      <c r="BOY7"/>
+      <c r="BOZ7"/>
+      <c r="BPA7"/>
+      <c r="BPB7"/>
+      <c r="BPC7"/>
+      <c r="BPD7"/>
+      <c r="BPE7"/>
+      <c r="BPF7"/>
+      <c r="BPG7"/>
+      <c r="BPH7"/>
+      <c r="BPI7"/>
+      <c r="BPJ7"/>
+      <c r="BPK7"/>
+      <c r="BPL7"/>
+      <c r="BPM7"/>
+      <c r="BPN7"/>
+      <c r="BPO7"/>
+      <c r="BPP7"/>
+      <c r="BPQ7"/>
+      <c r="BPR7"/>
+      <c r="BPS7"/>
+      <c r="BPT7"/>
+      <c r="BPU7"/>
+      <c r="BPV7"/>
+      <c r="BPW7"/>
+      <c r="BPX7"/>
+      <c r="BPY7"/>
+      <c r="BPZ7"/>
+      <c r="BQA7"/>
+      <c r="BQB7"/>
+      <c r="BQC7"/>
+      <c r="BQD7"/>
+      <c r="BQE7"/>
+      <c r="BQF7"/>
+      <c r="BQG7"/>
+      <c r="BQH7"/>
+      <c r="BQI7"/>
+      <c r="BQJ7"/>
+      <c r="BQK7"/>
+      <c r="BQL7"/>
+      <c r="BQM7"/>
+      <c r="BQN7"/>
+      <c r="BQO7"/>
+      <c r="BQP7"/>
+      <c r="BQQ7"/>
+      <c r="BQR7"/>
+      <c r="BQS7"/>
+      <c r="BQT7"/>
+      <c r="BQU7"/>
+      <c r="BQV7"/>
+      <c r="BQW7"/>
+      <c r="BQX7"/>
+      <c r="BQY7"/>
+      <c r="BQZ7"/>
+      <c r="BRA7"/>
+      <c r="BRB7"/>
+      <c r="BRC7"/>
+      <c r="BRD7"/>
+      <c r="BRE7"/>
+      <c r="BRF7"/>
+      <c r="BRG7"/>
+      <c r="BRH7"/>
+      <c r="BRI7"/>
+      <c r="BRJ7"/>
+      <c r="BRK7"/>
+      <c r="BRL7"/>
+      <c r="BRM7"/>
+      <c r="BRN7"/>
+      <c r="BRO7"/>
+      <c r="BRP7"/>
+      <c r="BRQ7"/>
+      <c r="BRR7"/>
+      <c r="BRS7"/>
+      <c r="BRT7"/>
+      <c r="BRU7"/>
+      <c r="BRV7"/>
+      <c r="BRW7"/>
+      <c r="BRX7"/>
+      <c r="BRY7"/>
+      <c r="BRZ7"/>
+      <c r="BSA7"/>
+      <c r="BSB7"/>
+      <c r="BSC7"/>
+      <c r="BSD7"/>
+      <c r="BSE7"/>
+      <c r="BSF7"/>
+      <c r="BSG7"/>
+      <c r="BSH7"/>
+      <c r="BSI7"/>
+      <c r="BSJ7"/>
+      <c r="BSK7"/>
+      <c r="BSL7"/>
+      <c r="BSM7"/>
+      <c r="BSN7"/>
+      <c r="BSO7"/>
+      <c r="BSP7"/>
+      <c r="BSQ7"/>
+      <c r="BSR7"/>
+      <c r="BSS7"/>
+      <c r="BST7"/>
+      <c r="BSU7"/>
+      <c r="BSV7"/>
+      <c r="BSW7"/>
+      <c r="BSX7"/>
+      <c r="BSY7"/>
+      <c r="BSZ7"/>
+      <c r="BTA7"/>
+      <c r="BTB7"/>
+      <c r="BTC7"/>
+      <c r="BTD7"/>
+      <c r="BTE7"/>
+      <c r="BTF7"/>
+      <c r="BTG7"/>
+      <c r="BTH7"/>
+      <c r="BTI7"/>
+      <c r="BTJ7"/>
+      <c r="BTK7"/>
+      <c r="BTL7"/>
+      <c r="BTM7"/>
+      <c r="BTN7"/>
+      <c r="BTO7"/>
+      <c r="BTP7"/>
+      <c r="BTQ7"/>
+      <c r="BTR7"/>
+      <c r="BTS7"/>
+      <c r="BTT7"/>
+      <c r="BTU7"/>
+      <c r="BTV7"/>
+      <c r="BTW7"/>
+      <c r="BTX7"/>
+      <c r="BTY7"/>
+      <c r="BTZ7"/>
+      <c r="BUA7"/>
+      <c r="BUB7"/>
+      <c r="BUC7"/>
+      <c r="BUD7"/>
+      <c r="BUE7"/>
+      <c r="BUF7"/>
+      <c r="BUG7"/>
+      <c r="BUH7"/>
+      <c r="BUI7"/>
+      <c r="BUJ7"/>
+      <c r="BUK7"/>
+      <c r="BUL7"/>
+      <c r="BUM7"/>
+      <c r="BUN7"/>
+      <c r="BUO7"/>
+      <c r="BUP7"/>
+      <c r="BUQ7"/>
+      <c r="BUR7"/>
+      <c r="BUS7"/>
+      <c r="BUT7"/>
+      <c r="BUU7"/>
+      <c r="BUV7"/>
+      <c r="BUW7"/>
+      <c r="BUX7"/>
+      <c r="BUY7"/>
+      <c r="BUZ7"/>
+      <c r="BVA7"/>
+      <c r="BVB7"/>
+      <c r="BVC7"/>
+      <c r="BVD7"/>
+      <c r="BVE7"/>
+      <c r="BVF7"/>
+      <c r="BVG7"/>
+      <c r="BVH7"/>
+      <c r="BVI7"/>
+      <c r="BVJ7"/>
+      <c r="BVK7"/>
+      <c r="BVL7"/>
+      <c r="BVM7"/>
+      <c r="BVN7"/>
+      <c r="BVO7"/>
+      <c r="BVP7"/>
+      <c r="BVQ7"/>
+      <c r="BVR7"/>
+      <c r="BVS7"/>
+      <c r="BVT7"/>
+      <c r="BVU7"/>
+      <c r="BVV7"/>
+      <c r="BVW7"/>
+      <c r="BVX7"/>
+      <c r="BVY7"/>
+      <c r="BVZ7"/>
+      <c r="BWA7"/>
+      <c r="BWB7"/>
+      <c r="BWC7"/>
+      <c r="BWD7"/>
+      <c r="BWE7"/>
+      <c r="BWF7"/>
+      <c r="BWG7"/>
+      <c r="BWH7"/>
+      <c r="BWI7"/>
+      <c r="BWJ7"/>
+      <c r="BWK7"/>
+      <c r="BWL7"/>
+      <c r="BWM7"/>
+      <c r="BWN7"/>
+      <c r="BWO7"/>
+      <c r="BWP7"/>
+      <c r="BWQ7"/>
+      <c r="BWR7"/>
+      <c r="BWS7"/>
+      <c r="BWT7"/>
+      <c r="BWU7"/>
+      <c r="BWV7"/>
+      <c r="BWW7"/>
+      <c r="BWX7"/>
+      <c r="BWY7"/>
+      <c r="BWZ7"/>
+      <c r="BXA7"/>
+      <c r="BXB7"/>
+      <c r="BXC7"/>
+      <c r="BXD7"/>
+      <c r="BXE7"/>
+      <c r="BXF7"/>
+      <c r="BXG7"/>
+      <c r="BXH7"/>
+      <c r="BXI7"/>
+      <c r="BXJ7"/>
+      <c r="BXK7"/>
+      <c r="BXL7"/>
+      <c r="BXM7"/>
+      <c r="BXN7"/>
+      <c r="BXO7"/>
+      <c r="BXP7"/>
+      <c r="BXQ7"/>
+      <c r="BXR7"/>
+      <c r="BXS7"/>
+      <c r="BXT7"/>
+      <c r="BXU7"/>
+      <c r="BXV7"/>
+      <c r="BXW7"/>
+      <c r="BXX7"/>
+      <c r="BXY7"/>
+      <c r="BXZ7"/>
+      <c r="BYA7"/>
+      <c r="BYB7"/>
+      <c r="BYC7"/>
+      <c r="BYD7"/>
+      <c r="BYE7"/>
+      <c r="BYF7"/>
+      <c r="BYG7"/>
+      <c r="BYH7"/>
+      <c r="BYI7"/>
+      <c r="BYJ7"/>
+      <c r="BYK7"/>
+      <c r="BYL7"/>
+      <c r="BYM7"/>
+      <c r="BYN7"/>
+      <c r="BYO7"/>
+      <c r="BYP7"/>
+      <c r="BYQ7"/>
+      <c r="BYR7"/>
+      <c r="BYS7"/>
+      <c r="BYT7"/>
+      <c r="BYU7"/>
+      <c r="BYV7"/>
+      <c r="BYW7"/>
+      <c r="BYX7"/>
+      <c r="BYY7"/>
+      <c r="BYZ7"/>
+      <c r="BZA7"/>
+      <c r="BZB7"/>
+      <c r="BZC7"/>
+      <c r="BZD7"/>
+      <c r="BZE7"/>
+      <c r="BZF7"/>
+      <c r="BZG7"/>
+      <c r="BZH7"/>
+      <c r="BZI7"/>
+      <c r="BZJ7"/>
+      <c r="BZK7"/>
+      <c r="BZL7"/>
+      <c r="BZM7"/>
+      <c r="BZN7"/>
+      <c r="BZO7"/>
+      <c r="BZP7"/>
+      <c r="BZQ7"/>
+      <c r="BZR7"/>
+      <c r="BZS7"/>
+      <c r="BZT7"/>
+      <c r="BZU7"/>
+      <c r="BZV7"/>
+      <c r="BZW7"/>
+      <c r="BZX7"/>
+      <c r="BZY7"/>
+      <c r="BZZ7"/>
+      <c r="CAA7"/>
+      <c r="CAB7"/>
+      <c r="CAC7"/>
+      <c r="CAD7"/>
+      <c r="CAE7"/>
+      <c r="CAF7"/>
+      <c r="CAG7"/>
+      <c r="CAH7"/>
+      <c r="CAI7"/>
+      <c r="CAJ7"/>
+      <c r="CAK7"/>
+      <c r="CAL7"/>
+      <c r="CAM7"/>
+      <c r="CAN7"/>
+      <c r="CAO7"/>
+      <c r="CAP7"/>
+      <c r="CAQ7"/>
+      <c r="CAR7"/>
+      <c r="CAS7"/>
+      <c r="CAT7"/>
+      <c r="CAU7"/>
+      <c r="CAV7"/>
+      <c r="CAW7"/>
+      <c r="CAX7"/>
+      <c r="CAY7"/>
+      <c r="CAZ7"/>
+      <c r="CBA7"/>
+      <c r="CBB7"/>
+      <c r="CBC7"/>
+      <c r="CBD7"/>
+      <c r="CBE7"/>
+      <c r="CBF7"/>
+      <c r="CBG7"/>
+      <c r="CBH7"/>
+      <c r="CBI7"/>
+      <c r="CBJ7"/>
+      <c r="CBK7"/>
+      <c r="CBL7"/>
+      <c r="CBM7"/>
+      <c r="CBN7"/>
+      <c r="CBO7"/>
+      <c r="CBP7"/>
+      <c r="CBQ7"/>
+      <c r="CBR7"/>
+      <c r="CBS7"/>
+      <c r="CBT7"/>
+      <c r="CBU7"/>
+      <c r="CBV7"/>
+      <c r="CBW7"/>
+      <c r="CBX7"/>
+      <c r="CBY7"/>
+      <c r="CBZ7"/>
+      <c r="CCA7"/>
+      <c r="CCB7"/>
+      <c r="CCC7"/>
+      <c r="CCD7"/>
+      <c r="CCE7"/>
+      <c r="CCF7"/>
+      <c r="CCG7"/>
+      <c r="CCH7"/>
+      <c r="CCI7"/>
+      <c r="CCJ7"/>
+      <c r="CCK7"/>
+      <c r="CCL7"/>
+      <c r="CCM7"/>
+      <c r="CCN7"/>
+      <c r="CCO7"/>
+      <c r="CCP7"/>
+      <c r="CCQ7"/>
+      <c r="CCR7"/>
+      <c r="CCS7"/>
+      <c r="CCT7"/>
+      <c r="CCU7"/>
+      <c r="CCV7"/>
+      <c r="CCW7"/>
+      <c r="CCX7"/>
+      <c r="CCY7"/>
+      <c r="CCZ7"/>
+      <c r="CDA7"/>
+      <c r="CDB7"/>
+      <c r="CDC7"/>
+      <c r="CDD7"/>
+      <c r="CDE7"/>
+      <c r="CDF7"/>
+      <c r="CDG7"/>
+      <c r="CDH7"/>
+      <c r="CDI7"/>
+      <c r="CDJ7"/>
+      <c r="CDK7"/>
+      <c r="CDL7"/>
+      <c r="CDM7"/>
+      <c r="CDN7"/>
+      <c r="CDO7"/>
+      <c r="CDP7"/>
+      <c r="CDQ7"/>
+      <c r="CDR7"/>
+      <c r="CDS7"/>
+      <c r="CDT7"/>
+      <c r="CDU7"/>
+      <c r="CDV7"/>
+      <c r="CDW7"/>
+      <c r="CDX7"/>
+      <c r="CDY7"/>
+      <c r="CDZ7"/>
+      <c r="CEA7"/>
+      <c r="CEB7"/>
+      <c r="CEC7"/>
+      <c r="CED7"/>
+      <c r="CEE7"/>
+      <c r="CEF7"/>
+      <c r="CEG7"/>
+      <c r="CEH7"/>
+      <c r="CEI7"/>
+      <c r="CEJ7"/>
+      <c r="CEK7"/>
+      <c r="CEL7"/>
+      <c r="CEM7"/>
+      <c r="CEN7"/>
+      <c r="CEO7"/>
+      <c r="CEP7"/>
+      <c r="CEQ7"/>
+      <c r="CER7"/>
+      <c r="CES7"/>
+      <c r="CET7"/>
+      <c r="CEU7"/>
+      <c r="CEV7"/>
+      <c r="CEW7"/>
+      <c r="CEX7"/>
+      <c r="CEY7"/>
+      <c r="CEZ7"/>
+      <c r="CFA7"/>
+      <c r="CFB7"/>
+      <c r="CFC7"/>
+      <c r="CFD7"/>
+      <c r="CFE7"/>
+      <c r="CFF7"/>
+      <c r="CFG7"/>
+      <c r="CFH7"/>
+      <c r="CFI7"/>
+      <c r="CFJ7"/>
+      <c r="CFK7"/>
+      <c r="CFL7"/>
+      <c r="CFM7"/>
+      <c r="CFN7"/>
+      <c r="CFO7"/>
+      <c r="CFP7"/>
+      <c r="CFQ7"/>
+      <c r="CFR7"/>
+      <c r="CFS7"/>
+      <c r="CFT7"/>
+      <c r="CFU7"/>
+      <c r="CFV7"/>
+      <c r="CFW7"/>
+      <c r="CFX7"/>
+      <c r="CFY7"/>
+      <c r="CFZ7"/>
+      <c r="CGA7"/>
+      <c r="CGB7"/>
+      <c r="CGC7"/>
+      <c r="CGD7"/>
+      <c r="CGE7"/>
+      <c r="CGF7"/>
+      <c r="CGG7"/>
+      <c r="CGH7"/>
+      <c r="CGI7"/>
+      <c r="CGJ7"/>
+      <c r="CGK7"/>
+      <c r="CGL7"/>
+      <c r="CGM7"/>
+      <c r="CGN7"/>
+      <c r="CGO7"/>
+      <c r="CGP7"/>
+      <c r="CGQ7"/>
+      <c r="CGR7"/>
+      <c r="CGS7"/>
+      <c r="CGT7"/>
+      <c r="CGU7"/>
+      <c r="CGV7"/>
+      <c r="CGW7"/>
+      <c r="CGX7"/>
+      <c r="CGY7"/>
+      <c r="CGZ7"/>
+      <c r="CHA7"/>
+      <c r="CHB7"/>
+      <c r="CHC7"/>
+      <c r="CHD7"/>
+      <c r="CHE7"/>
+      <c r="CHF7"/>
+      <c r="CHG7"/>
+      <c r="CHH7"/>
+      <c r="CHI7"/>
+      <c r="CHJ7"/>
+      <c r="CHK7"/>
+      <c r="CHL7"/>
+      <c r="CHM7"/>
+      <c r="CHN7"/>
+      <c r="CHO7"/>
+      <c r="CHP7"/>
+      <c r="CHQ7"/>
+      <c r="CHR7"/>
+      <c r="CHS7"/>
+      <c r="CHT7"/>
+      <c r="CHU7"/>
+      <c r="CHV7"/>
+      <c r="CHW7"/>
+      <c r="CHX7"/>
+      <c r="CHY7"/>
+      <c r="CHZ7"/>
+      <c r="CIA7"/>
+      <c r="CIB7"/>
+      <c r="CIC7"/>
+      <c r="CID7"/>
+      <c r="CIE7"/>
+      <c r="CIF7"/>
+      <c r="CIG7"/>
+      <c r="CIH7"/>
+      <c r="CII7"/>
+      <c r="CIJ7"/>
+      <c r="CIK7"/>
+      <c r="CIL7"/>
+      <c r="CIM7"/>
+      <c r="CIN7"/>
+      <c r="CIO7"/>
+      <c r="CIP7"/>
+      <c r="CIQ7"/>
+      <c r="CIR7"/>
+      <c r="CIS7"/>
+      <c r="CIT7"/>
+      <c r="CIU7"/>
+      <c r="CIV7"/>
+      <c r="CIW7"/>
+      <c r="CIX7"/>
+      <c r="CIY7"/>
+      <c r="CIZ7"/>
+      <c r="CJA7"/>
+      <c r="CJB7"/>
+      <c r="CJC7"/>
+      <c r="CJD7"/>
+      <c r="CJE7"/>
+      <c r="CJF7"/>
+      <c r="CJG7"/>
+      <c r="CJH7"/>
+      <c r="CJI7"/>
+      <c r="CJJ7"/>
+      <c r="CJK7"/>
+      <c r="CJL7"/>
+      <c r="CJM7"/>
+      <c r="CJN7"/>
+      <c r="CJO7"/>
+      <c r="CJP7"/>
+      <c r="CJQ7"/>
+      <c r="CJR7"/>
+      <c r="CJS7"/>
+      <c r="CJT7"/>
+      <c r="CJU7"/>
+      <c r="CJV7"/>
+      <c r="CJW7"/>
+      <c r="CJX7"/>
+      <c r="CJY7"/>
+      <c r="CJZ7"/>
+      <c r="CKA7"/>
+      <c r="CKB7"/>
+      <c r="CKC7"/>
+      <c r="CKD7"/>
+      <c r="CKE7"/>
+      <c r="CKF7"/>
+      <c r="CKG7"/>
+      <c r="CKH7"/>
+      <c r="CKI7"/>
+      <c r="CKJ7"/>
+      <c r="CKK7"/>
+      <c r="CKL7"/>
+      <c r="CKM7"/>
+      <c r="CKN7"/>
+      <c r="CKO7"/>
+      <c r="CKP7"/>
+      <c r="CKQ7"/>
+      <c r="CKR7"/>
+      <c r="CKS7"/>
+      <c r="CKT7"/>
+      <c r="CKU7"/>
+      <c r="CKV7"/>
+      <c r="CKW7"/>
+      <c r="CKX7"/>
+      <c r="CKY7"/>
+      <c r="CKZ7"/>
+      <c r="CLA7"/>
+      <c r="CLB7"/>
+      <c r="CLC7"/>
+      <c r="CLD7"/>
+      <c r="CLE7"/>
+      <c r="CLF7"/>
+      <c r="CLG7"/>
+      <c r="CLH7"/>
+      <c r="CLI7"/>
+      <c r="CLJ7"/>
+      <c r="CLK7"/>
+      <c r="CLL7"/>
+      <c r="CLM7"/>
+      <c r="CLN7"/>
+      <c r="CLO7"/>
+      <c r="CLP7"/>
+      <c r="CLQ7"/>
+      <c r="CLR7"/>
+      <c r="CLS7"/>
+      <c r="CLT7"/>
+      <c r="CLU7"/>
+      <c r="CLV7"/>
+      <c r="CLW7"/>
+      <c r="CLX7"/>
+      <c r="CLY7"/>
+      <c r="CLZ7"/>
+      <c r="CMA7"/>
+      <c r="CMB7"/>
+      <c r="CMC7"/>
+      <c r="CMD7"/>
+      <c r="CME7"/>
+      <c r="CMF7"/>
+      <c r="CMG7"/>
+      <c r="CMH7"/>
+      <c r="CMI7"/>
+      <c r="CMJ7"/>
+      <c r="CMK7"/>
+      <c r="CML7"/>
+      <c r="CMM7"/>
+      <c r="CMN7"/>
+      <c r="CMO7"/>
+      <c r="CMP7"/>
+      <c r="CMQ7"/>
+      <c r="CMR7"/>
+      <c r="CMS7"/>
+      <c r="CMT7"/>
+      <c r="CMU7"/>
+      <c r="CMV7"/>
+      <c r="CMW7"/>
+      <c r="CMX7"/>
+      <c r="CMY7"/>
+      <c r="CMZ7"/>
+      <c r="CNA7"/>
+      <c r="CNB7"/>
+      <c r="CNC7"/>
+      <c r="CND7"/>
+      <c r="CNE7"/>
+      <c r="CNF7"/>
+      <c r="CNG7"/>
+      <c r="CNH7"/>
+      <c r="CNI7"/>
+      <c r="CNJ7"/>
+      <c r="CNK7"/>
+      <c r="CNL7"/>
+      <c r="CNM7"/>
+      <c r="CNN7"/>
+      <c r="CNO7"/>
+      <c r="CNP7"/>
+      <c r="CNQ7"/>
+      <c r="CNR7"/>
+      <c r="CNS7"/>
+      <c r="CNT7"/>
+      <c r="CNU7"/>
+      <c r="CNV7"/>
+      <c r="CNW7"/>
+      <c r="CNX7"/>
+      <c r="CNY7"/>
+      <c r="CNZ7"/>
+      <c r="COA7"/>
+      <c r="COB7"/>
+      <c r="COC7"/>
+      <c r="COD7"/>
+      <c r="COE7"/>
+      <c r="COF7"/>
+      <c r="COG7"/>
+      <c r="COH7"/>
+      <c r="COI7"/>
+      <c r="COJ7"/>
+      <c r="COK7"/>
+      <c r="COL7"/>
+      <c r="COM7"/>
+      <c r="CON7"/>
+      <c r="COO7"/>
+      <c r="COP7"/>
+      <c r="COQ7"/>
+      <c r="COR7"/>
+      <c r="COS7"/>
+      <c r="COT7"/>
+      <c r="COU7"/>
+      <c r="COV7"/>
+      <c r="COW7"/>
+      <c r="COX7"/>
+      <c r="COY7"/>
+      <c r="COZ7"/>
+      <c r="CPA7"/>
+      <c r="CPB7"/>
+      <c r="CPC7"/>
+      <c r="CPD7"/>
+      <c r="CPE7"/>
+      <c r="CPF7"/>
+      <c r="CPG7"/>
+      <c r="CPH7"/>
+      <c r="CPI7"/>
+      <c r="CPJ7"/>
+      <c r="CPK7"/>
+      <c r="CPL7"/>
+      <c r="CPM7"/>
+      <c r="CPN7"/>
+      <c r="CPO7"/>
+      <c r="CPP7"/>
+      <c r="CPQ7"/>
+      <c r="CPR7"/>
+      <c r="CPS7"/>
+      <c r="CPT7"/>
+      <c r="CPU7"/>
+      <c r="CPV7"/>
+      <c r="CPW7"/>
+      <c r="CPX7"/>
+      <c r="CPY7"/>
+      <c r="CPZ7"/>
+      <c r="CQA7"/>
+      <c r="CQB7"/>
+      <c r="CQC7"/>
+      <c r="CQD7"/>
+      <c r="CQE7"/>
+      <c r="CQF7"/>
+      <c r="CQG7"/>
+      <c r="CQH7"/>
+      <c r="CQI7"/>
+      <c r="CQJ7"/>
+      <c r="CQK7"/>
+      <c r="CQL7"/>
+      <c r="CQM7"/>
+      <c r="CQN7"/>
+      <c r="CQO7"/>
+      <c r="CQP7"/>
+      <c r="CQQ7"/>
+      <c r="CQR7"/>
+      <c r="CQS7"/>
+      <c r="CQT7"/>
+      <c r="CQU7"/>
+      <c r="CQV7"/>
+      <c r="CQW7"/>
+      <c r="CQX7"/>
+      <c r="CQY7"/>
+      <c r="CQZ7"/>
+      <c r="CRA7"/>
+      <c r="CRB7"/>
+      <c r="CRC7"/>
+      <c r="CRD7"/>
+      <c r="CRE7"/>
+      <c r="CRF7"/>
+      <c r="CRG7"/>
+      <c r="CRH7"/>
+      <c r="CRI7"/>
+      <c r="CRJ7"/>
+      <c r="CRK7"/>
+      <c r="CRL7"/>
+      <c r="CRM7"/>
+      <c r="CRN7"/>
+      <c r="CRO7"/>
+      <c r="CRP7"/>
+      <c r="CRQ7"/>
+      <c r="CRR7"/>
+      <c r="CRS7"/>
+      <c r="CRT7"/>
+      <c r="CRU7"/>
+      <c r="CRV7"/>
+      <c r="CRW7"/>
+      <c r="CRX7"/>
+      <c r="CRY7"/>
+      <c r="CRZ7"/>
+      <c r="CSA7"/>
+      <c r="CSB7"/>
+      <c r="CSC7"/>
+      <c r="CSD7"/>
+      <c r="CSE7"/>
+      <c r="CSF7"/>
+      <c r="CSG7"/>
+      <c r="CSH7"/>
+      <c r="CSI7"/>
+      <c r="CSJ7"/>
+      <c r="CSK7"/>
+      <c r="CSL7"/>
+      <c r="CSM7"/>
+      <c r="CSN7"/>
+      <c r="CSO7"/>
+      <c r="CSP7"/>
+      <c r="CSQ7"/>
+      <c r="CSR7"/>
+      <c r="CSS7"/>
+      <c r="CST7"/>
+      <c r="CSU7"/>
+      <c r="CSV7"/>
+      <c r="CSW7"/>
+      <c r="CSX7"/>
+      <c r="CSY7"/>
+      <c r="CSZ7"/>
+      <c r="CTA7"/>
+      <c r="CTB7"/>
+      <c r="CTC7"/>
+      <c r="CTD7"/>
+      <c r="CTE7"/>
+      <c r="CTF7"/>
+      <c r="CTG7"/>
+      <c r="CTH7"/>
+      <c r="CTI7"/>
+      <c r="CTJ7"/>
+      <c r="CTK7"/>
+      <c r="CTL7"/>
+      <c r="CTM7"/>
+      <c r="CTN7"/>
+      <c r="CTO7"/>
+      <c r="CTP7"/>
+      <c r="CTQ7"/>
+      <c r="CTR7"/>
+      <c r="CTS7"/>
+      <c r="CTT7"/>
+      <c r="CTU7"/>
+      <c r="CTV7"/>
+      <c r="CTW7"/>
+      <c r="CTX7"/>
+      <c r="CTY7"/>
+      <c r="CTZ7"/>
+      <c r="CUA7"/>
+      <c r="CUB7"/>
+      <c r="CUC7"/>
+      <c r="CUD7"/>
+      <c r="CUE7"/>
+      <c r="CUF7"/>
+      <c r="CUG7"/>
+      <c r="CUH7"/>
+      <c r="CUI7"/>
+      <c r="CUJ7"/>
+      <c r="CUK7"/>
+      <c r="CUL7"/>
+      <c r="CUM7"/>
+      <c r="CUN7"/>
+      <c r="CUO7"/>
+      <c r="CUP7"/>
+      <c r="CUQ7"/>
+      <c r="CUR7"/>
+      <c r="CUS7"/>
+      <c r="CUT7"/>
+      <c r="CUU7"/>
+      <c r="CUV7"/>
+      <c r="CUW7"/>
+      <c r="CUX7"/>
+      <c r="CUY7"/>
+      <c r="CUZ7"/>
+      <c r="CVA7"/>
+      <c r="CVB7"/>
+      <c r="CVC7"/>
+      <c r="CVD7"/>
+      <c r="CVE7"/>
+      <c r="CVF7"/>
+      <c r="CVG7"/>
+      <c r="CVH7"/>
+      <c r="CVI7"/>
+      <c r="CVJ7"/>
+      <c r="CVK7"/>
+      <c r="CVL7"/>
+      <c r="CVM7"/>
+      <c r="CVN7"/>
+      <c r="CVO7"/>
+      <c r="CVP7"/>
+      <c r="CVQ7"/>
+      <c r="CVR7"/>
+      <c r="CVS7"/>
+      <c r="CVT7"/>
+      <c r="CVU7"/>
+      <c r="CVV7"/>
+      <c r="CVW7"/>
+      <c r="CVX7"/>
+      <c r="CVY7"/>
+      <c r="CVZ7"/>
+      <c r="CWA7"/>
+      <c r="CWB7"/>
+      <c r="CWC7"/>
+      <c r="CWD7"/>
+      <c r="CWE7"/>
+      <c r="CWF7"/>
+      <c r="CWG7"/>
+      <c r="CWH7"/>
+      <c r="CWI7"/>
+      <c r="CWJ7"/>
+      <c r="CWK7"/>
+      <c r="CWL7"/>
+      <c r="CWM7"/>
+      <c r="CWN7"/>
+      <c r="CWO7"/>
+      <c r="CWP7"/>
+      <c r="CWQ7"/>
+      <c r="CWR7"/>
+      <c r="CWS7"/>
+      <c r="CWT7"/>
+      <c r="CWU7"/>
+      <c r="CWV7"/>
+      <c r="CWW7"/>
+      <c r="CWX7"/>
+      <c r="CWY7"/>
+      <c r="CWZ7"/>
+      <c r="CXA7"/>
+      <c r="CXB7"/>
+      <c r="CXC7"/>
+      <c r="CXD7"/>
+      <c r="CXE7"/>
+      <c r="CXF7"/>
+      <c r="CXG7"/>
+      <c r="CXH7"/>
+      <c r="CXI7"/>
+      <c r="CXJ7"/>
+      <c r="CXK7"/>
+      <c r="CXL7"/>
+      <c r="CXM7"/>
+      <c r="CXN7"/>
+      <c r="CXO7"/>
+      <c r="CXP7"/>
+      <c r="CXQ7"/>
+      <c r="CXR7"/>
+      <c r="CXS7"/>
+      <c r="CXT7"/>
+      <c r="CXU7"/>
+      <c r="CXV7"/>
+      <c r="CXW7"/>
+      <c r="CXX7"/>
+      <c r="CXY7"/>
+      <c r="CXZ7"/>
+      <c r="CYA7"/>
+      <c r="CYB7"/>
+      <c r="CYC7"/>
+      <c r="CYD7"/>
+      <c r="CYE7"/>
+      <c r="CYF7"/>
+      <c r="CYG7"/>
+      <c r="CYH7"/>
+      <c r="CYI7"/>
+      <c r="CYJ7"/>
+      <c r="CYK7"/>
+      <c r="CYL7"/>
+      <c r="CYM7"/>
+      <c r="CYN7"/>
+      <c r="CYO7"/>
+      <c r="CYP7"/>
+      <c r="CYQ7"/>
+      <c r="CYR7"/>
+      <c r="CYS7"/>
+      <c r="CYT7"/>
+      <c r="CYU7"/>
+      <c r="CYV7"/>
+      <c r="CYW7"/>
+      <c r="CYX7"/>
+      <c r="CYY7"/>
+      <c r="CYZ7"/>
+      <c r="CZA7"/>
+      <c r="CZB7"/>
+      <c r="CZC7"/>
+      <c r="CZD7"/>
+      <c r="CZE7"/>
+      <c r="CZF7"/>
+      <c r="CZG7"/>
+      <c r="CZH7"/>
+      <c r="CZI7"/>
+      <c r="CZJ7"/>
+      <c r="CZK7"/>
+      <c r="CZL7"/>
+      <c r="CZM7"/>
+      <c r="CZN7"/>
+      <c r="CZO7"/>
+      <c r="CZP7"/>
+      <c r="CZQ7"/>
+      <c r="CZR7"/>
+      <c r="CZS7"/>
+      <c r="CZT7"/>
+      <c r="CZU7"/>
+      <c r="CZV7"/>
+      <c r="CZW7"/>
+      <c r="CZX7"/>
+      <c r="CZY7"/>
+      <c r="CZZ7"/>
+      <c r="DAA7"/>
+      <c r="DAB7"/>
+      <c r="DAC7"/>
+      <c r="DAD7"/>
+      <c r="DAE7"/>
+      <c r="DAF7"/>
+      <c r="DAG7"/>
+      <c r="DAH7"/>
+      <c r="DAI7"/>
+      <c r="DAJ7"/>
+      <c r="DAK7"/>
+      <c r="DAL7"/>
+      <c r="DAM7"/>
+      <c r="DAN7"/>
+      <c r="DAO7"/>
+      <c r="DAP7"/>
+      <c r="DAQ7"/>
+      <c r="DAR7"/>
+      <c r="DAS7"/>
+      <c r="DAT7"/>
+      <c r="DAU7"/>
+      <c r="DAV7"/>
+      <c r="DAW7"/>
+      <c r="DAX7"/>
+      <c r="DAY7"/>
+      <c r="DAZ7"/>
+      <c r="DBA7"/>
+      <c r="DBB7"/>
+      <c r="DBC7"/>
+      <c r="DBD7"/>
+      <c r="DBE7"/>
+      <c r="DBF7"/>
+      <c r="DBG7"/>
+      <c r="DBH7"/>
+      <c r="DBI7"/>
+      <c r="DBJ7"/>
+      <c r="DBK7"/>
+      <c r="DBL7"/>
+      <c r="DBM7"/>
+      <c r="DBN7"/>
+      <c r="DBO7"/>
+      <c r="DBP7"/>
+      <c r="DBQ7"/>
+      <c r="DBR7"/>
+      <c r="DBS7"/>
+      <c r="DBT7"/>
+      <c r="DBU7"/>
+      <c r="DBV7"/>
+      <c r="DBW7"/>
+      <c r="DBX7"/>
+      <c r="DBY7"/>
+      <c r="DBZ7"/>
+      <c r="DCA7"/>
+      <c r="DCB7"/>
+      <c r="DCC7"/>
+      <c r="DCD7"/>
+      <c r="DCE7"/>
+      <c r="DCF7"/>
+      <c r="DCG7"/>
+      <c r="DCH7"/>
+      <c r="DCI7"/>
+      <c r="DCJ7"/>
+      <c r="DCK7"/>
+      <c r="DCL7"/>
+      <c r="DCM7"/>
+      <c r="DCN7"/>
+      <c r="DCO7"/>
+      <c r="DCP7"/>
+      <c r="DCQ7"/>
+      <c r="DCR7"/>
+      <c r="DCS7"/>
+      <c r="DCT7"/>
+      <c r="DCU7"/>
+      <c r="DCV7"/>
+      <c r="DCW7"/>
+      <c r="DCX7"/>
+      <c r="DCY7"/>
+      <c r="DCZ7"/>
+      <c r="DDA7"/>
+      <c r="DDB7"/>
+      <c r="DDC7"/>
+      <c r="DDD7"/>
+      <c r="DDE7"/>
+      <c r="DDF7"/>
+      <c r="DDG7"/>
+      <c r="DDH7"/>
+      <c r="DDI7"/>
+      <c r="DDJ7"/>
+      <c r="DDK7"/>
+      <c r="DDL7"/>
+      <c r="DDM7"/>
+      <c r="DDN7"/>
+      <c r="DDO7"/>
+      <c r="DDP7"/>
+      <c r="DDQ7"/>
+      <c r="DDR7"/>
+      <c r="DDS7"/>
+      <c r="DDT7"/>
+      <c r="DDU7"/>
+      <c r="DDV7"/>
+      <c r="DDW7"/>
+      <c r="DDX7"/>
+      <c r="DDY7"/>
+      <c r="DDZ7"/>
+      <c r="DEA7"/>
+      <c r="DEB7"/>
+      <c r="DEC7"/>
+      <c r="DED7"/>
+      <c r="DEE7"/>
+      <c r="DEF7"/>
+      <c r="DEG7"/>
+      <c r="DEH7"/>
+      <c r="DEI7"/>
+      <c r="DEJ7"/>
+      <c r="DEK7"/>
+      <c r="DEL7"/>
+      <c r="DEM7"/>
+      <c r="DEN7"/>
+      <c r="DEO7"/>
+      <c r="DEP7"/>
+      <c r="DEQ7"/>
+      <c r="DER7"/>
+      <c r="DES7"/>
+      <c r="DET7"/>
+      <c r="DEU7"/>
+      <c r="DEV7"/>
+      <c r="DEW7"/>
+      <c r="DEX7"/>
+      <c r="DEY7"/>
+      <c r="DEZ7"/>
+      <c r="DFA7"/>
+      <c r="DFB7"/>
+      <c r="DFC7"/>
+      <c r="DFD7"/>
+      <c r="DFE7"/>
+      <c r="DFF7"/>
+      <c r="DFG7"/>
+      <c r="DFH7"/>
+      <c r="DFI7"/>
+      <c r="DFJ7"/>
+      <c r="DFK7"/>
+      <c r="DFL7"/>
+      <c r="DFM7"/>
+      <c r="DFN7"/>
+      <c r="DFO7"/>
+      <c r="DFP7"/>
+      <c r="DFQ7"/>
+      <c r="DFR7"/>
+      <c r="DFS7"/>
+      <c r="DFT7"/>
+      <c r="DFU7"/>
+      <c r="DFV7"/>
+      <c r="DFW7"/>
+      <c r="DFX7"/>
+      <c r="DFY7"/>
+      <c r="DFZ7"/>
+      <c r="DGA7"/>
+      <c r="DGB7"/>
+      <c r="DGC7"/>
+      <c r="DGD7"/>
+      <c r="DGE7"/>
+      <c r="DGF7"/>
+      <c r="DGG7"/>
+      <c r="DGH7"/>
+      <c r="DGI7"/>
+      <c r="DGJ7"/>
+      <c r="DGK7"/>
+      <c r="DGL7"/>
+      <c r="DGM7"/>
+      <c r="DGN7"/>
+      <c r="DGO7"/>
+      <c r="DGP7"/>
+      <c r="DGQ7"/>
+      <c r="DGR7"/>
+      <c r="DGS7"/>
+      <c r="DGT7"/>
+      <c r="DGU7"/>
+      <c r="DGV7"/>
+      <c r="DGW7"/>
+      <c r="DGX7"/>
+      <c r="DGY7"/>
+      <c r="DGZ7"/>
+      <c r="DHA7"/>
+      <c r="DHB7"/>
+      <c r="DHC7"/>
+      <c r="DHD7"/>
+      <c r="DHE7"/>
+      <c r="DHF7"/>
+      <c r="DHG7"/>
+      <c r="DHH7"/>
+      <c r="DHI7"/>
+      <c r="DHJ7"/>
+      <c r="DHK7"/>
+      <c r="DHL7"/>
+      <c r="DHM7"/>
+      <c r="DHN7"/>
+      <c r="DHO7"/>
+      <c r="DHP7"/>
+      <c r="DHQ7"/>
+      <c r="DHR7"/>
+      <c r="DHS7"/>
+      <c r="DHT7"/>
+      <c r="DHU7"/>
+      <c r="DHV7"/>
+      <c r="DHW7"/>
+      <c r="DHX7"/>
+      <c r="DHY7"/>
+      <c r="DHZ7"/>
+      <c r="DIA7"/>
+      <c r="DIB7"/>
+      <c r="DIC7"/>
+      <c r="DID7"/>
+      <c r="DIE7"/>
+      <c r="DIF7"/>
+      <c r="DIG7"/>
+      <c r="DIH7"/>
+      <c r="DII7"/>
+      <c r="DIJ7"/>
+      <c r="DIK7"/>
+      <c r="DIL7"/>
+      <c r="DIM7"/>
+      <c r="DIN7"/>
+      <c r="DIO7"/>
+      <c r="DIP7"/>
+      <c r="DIQ7"/>
+      <c r="DIR7"/>
+      <c r="DIS7"/>
+      <c r="DIT7"/>
+      <c r="DIU7"/>
+      <c r="DIV7"/>
+      <c r="DIW7"/>
+      <c r="DIX7"/>
+      <c r="DIY7"/>
+      <c r="DIZ7"/>
+      <c r="DJA7"/>
+      <c r="DJB7"/>
+      <c r="DJC7"/>
+      <c r="DJD7"/>
+      <c r="DJE7"/>
+      <c r="DJF7"/>
+      <c r="DJG7"/>
+      <c r="DJH7"/>
+      <c r="DJI7"/>
+      <c r="DJJ7"/>
+      <c r="DJK7"/>
+      <c r="DJL7"/>
+      <c r="DJM7"/>
+      <c r="DJN7"/>
+      <c r="DJO7"/>
+      <c r="DJP7"/>
+      <c r="DJQ7"/>
+      <c r="DJR7"/>
+      <c r="DJS7"/>
+      <c r="DJT7"/>
+      <c r="DJU7"/>
+      <c r="DJV7"/>
+      <c r="DJW7"/>
+      <c r="DJX7"/>
+      <c r="DJY7"/>
+      <c r="DJZ7"/>
+      <c r="DKA7"/>
+      <c r="DKB7"/>
+      <c r="DKC7"/>
+      <c r="DKD7"/>
+      <c r="DKE7"/>
+      <c r="DKF7"/>
+      <c r="DKG7"/>
+      <c r="DKH7"/>
+      <c r="DKI7"/>
+      <c r="DKJ7"/>
+      <c r="DKK7"/>
+      <c r="DKL7"/>
+      <c r="DKM7"/>
+      <c r="DKN7"/>
+      <c r="DKO7"/>
+      <c r="DKP7"/>
+      <c r="DKQ7"/>
+      <c r="DKR7"/>
+      <c r="DKS7"/>
+      <c r="DKT7"/>
+      <c r="DKU7"/>
+      <c r="DKV7"/>
+      <c r="DKW7"/>
+      <c r="DKX7"/>
+      <c r="DKY7"/>
+      <c r="DKZ7"/>
+      <c r="DLA7"/>
+      <c r="DLB7"/>
+      <c r="DLC7"/>
+      <c r="DLD7"/>
+      <c r="DLE7"/>
+      <c r="DLF7"/>
+      <c r="DLG7"/>
+      <c r="DLH7"/>
+      <c r="DLI7"/>
+      <c r="DLJ7"/>
+      <c r="DLK7"/>
+      <c r="DLL7"/>
+      <c r="DLM7"/>
+      <c r="DLN7"/>
+      <c r="DLO7"/>
+      <c r="DLP7"/>
+      <c r="DLQ7"/>
+      <c r="DLR7"/>
+      <c r="DLS7"/>
+      <c r="DLT7"/>
+      <c r="DLU7"/>
+      <c r="DLV7"/>
+      <c r="DLW7"/>
+      <c r="DLX7"/>
+      <c r="DLY7"/>
+      <c r="DLZ7"/>
+      <c r="DMA7"/>
+      <c r="DMB7"/>
+      <c r="DMC7"/>
+      <c r="DMD7"/>
+      <c r="DME7"/>
+      <c r="DMF7"/>
+      <c r="DMG7"/>
+      <c r="DMH7"/>
+      <c r="DMI7"/>
+      <c r="DMJ7"/>
+      <c r="DMK7"/>
+      <c r="DML7"/>
+      <c r="DMM7"/>
+      <c r="DMN7"/>
+      <c r="DMO7"/>
+      <c r="DMP7"/>
+      <c r="DMQ7"/>
+      <c r="DMR7"/>
+      <c r="DMS7"/>
+      <c r="DMT7"/>
+      <c r="DMU7"/>
+      <c r="DMV7"/>
+      <c r="DMW7"/>
+      <c r="DMX7"/>
+      <c r="DMY7"/>
+      <c r="DMZ7"/>
+      <c r="DNA7"/>
+      <c r="DNB7"/>
+      <c r="DNC7"/>
+      <c r="DND7"/>
+      <c r="DNE7"/>
+      <c r="DNF7"/>
+      <c r="DNG7"/>
+      <c r="DNH7"/>
+      <c r="DNI7"/>
+    </row>
+    <row r="8" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="71">
         <v>4</v>
       </c>
-      <c r="B8" s="18"/>
-[...3 lines deleted...]
-      <c r="F8" s="39">
+      <c r="B8" s="12"/>
+      <c r="C8" s="12"/>
+      <c r="D8" s="31"/>
+      <c r="E8" s="31"/>
+      <c r="F8" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G8" s="40"/>
-[...3055 lines deleted...]
-      <c r="A9" s="91">
+      <c r="G8" s="32"/>
+      <c r="H8" s="67"/>
+      <c r="I8" s="12"/>
+      <c r="J8" s="12"/>
+      <c r="K8" s="12"/>
+      <c r="L8" s="12"/>
+      <c r="M8" s="12"/>
+      <c r="N8" s="12"/>
+      <c r="O8" s="12"/>
+      <c r="P8" s="12"/>
+      <c r="Q8" s="12"/>
+      <c r="R8" s="12"/>
+      <c r="S8" s="67"/>
+      <c r="T8" s="70"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+      <c r="DV8"/>
+      <c r="DW8"/>
+      <c r="DX8"/>
+      <c r="DY8"/>
+      <c r="DZ8"/>
+      <c r="EA8"/>
+      <c r="EB8"/>
+      <c r="EC8"/>
+      <c r="ED8"/>
+      <c r="EE8"/>
+      <c r="EF8"/>
+      <c r="EG8"/>
+      <c r="EH8"/>
+      <c r="EI8"/>
+      <c r="EJ8"/>
+      <c r="EK8"/>
+      <c r="EL8"/>
+      <c r="EM8"/>
+      <c r="EN8"/>
+      <c r="EO8"/>
+      <c r="EP8"/>
+      <c r="EQ8"/>
+      <c r="ER8"/>
+      <c r="ES8"/>
+      <c r="ET8"/>
+      <c r="EU8"/>
+      <c r="EV8"/>
+      <c r="EW8"/>
+      <c r="EX8"/>
+      <c r="EY8"/>
+      <c r="EZ8"/>
+      <c r="FA8"/>
+      <c r="FB8"/>
+      <c r="FC8"/>
+      <c r="FD8"/>
+      <c r="FE8"/>
+      <c r="FF8"/>
+      <c r="FG8"/>
+      <c r="FH8"/>
+      <c r="FI8"/>
+      <c r="FJ8"/>
+      <c r="FK8"/>
+      <c r="FL8"/>
+      <c r="FM8"/>
+      <c r="FN8"/>
+      <c r="FO8"/>
+      <c r="FP8"/>
+      <c r="FQ8"/>
+      <c r="FR8"/>
+      <c r="FS8"/>
+      <c r="FT8"/>
+      <c r="FU8"/>
+      <c r="FV8"/>
+      <c r="FW8"/>
+      <c r="FX8"/>
+      <c r="FY8"/>
+      <c r="FZ8"/>
+      <c r="GA8"/>
+      <c r="GB8"/>
+      <c r="GC8"/>
+      <c r="GD8"/>
+      <c r="GE8"/>
+      <c r="GF8"/>
+      <c r="GG8"/>
+      <c r="GH8"/>
+      <c r="GI8"/>
+      <c r="GJ8"/>
+      <c r="GK8"/>
+      <c r="GL8"/>
+      <c r="GM8"/>
+      <c r="GN8"/>
+      <c r="GO8"/>
+      <c r="GP8"/>
+      <c r="GQ8"/>
+      <c r="GR8"/>
+      <c r="GS8"/>
+      <c r="GT8"/>
+      <c r="GU8"/>
+      <c r="GV8"/>
+      <c r="GW8"/>
+      <c r="GX8"/>
+      <c r="GY8"/>
+      <c r="GZ8"/>
+      <c r="HA8"/>
+      <c r="HB8"/>
+      <c r="HC8"/>
+      <c r="HD8"/>
+      <c r="HE8"/>
+      <c r="HF8"/>
+      <c r="HG8"/>
+      <c r="HH8"/>
+      <c r="HI8"/>
+      <c r="HJ8"/>
+      <c r="HK8"/>
+      <c r="HL8"/>
+      <c r="HM8"/>
+      <c r="HN8"/>
+      <c r="HO8"/>
+      <c r="HP8"/>
+      <c r="HQ8"/>
+      <c r="HR8"/>
+      <c r="HS8"/>
+      <c r="HT8"/>
+      <c r="HU8"/>
+      <c r="HV8"/>
+      <c r="HW8"/>
+      <c r="HX8"/>
+      <c r="HY8"/>
+      <c r="HZ8"/>
+      <c r="IA8"/>
+      <c r="IB8"/>
+      <c r="IC8"/>
+      <c r="ID8"/>
+      <c r="IE8"/>
+      <c r="IF8"/>
+      <c r="IG8"/>
+      <c r="IH8"/>
+      <c r="II8"/>
+      <c r="IJ8"/>
+      <c r="IK8"/>
+      <c r="IL8"/>
+      <c r="IM8"/>
+      <c r="IN8"/>
+      <c r="IO8"/>
+      <c r="IP8"/>
+      <c r="IQ8"/>
+      <c r="IR8"/>
+      <c r="IS8"/>
+      <c r="IT8"/>
+      <c r="IU8"/>
+      <c r="IV8"/>
+      <c r="IW8"/>
+      <c r="IX8"/>
+      <c r="IY8"/>
+      <c r="IZ8"/>
+      <c r="JA8"/>
+      <c r="JB8"/>
+      <c r="JC8"/>
+      <c r="JD8"/>
+      <c r="JE8"/>
+      <c r="JF8"/>
+      <c r="JG8"/>
+      <c r="JH8"/>
+      <c r="JI8"/>
+      <c r="JJ8"/>
+      <c r="JK8"/>
+      <c r="JL8"/>
+      <c r="JM8"/>
+      <c r="JN8"/>
+      <c r="JO8"/>
+      <c r="JP8"/>
+      <c r="JQ8"/>
+      <c r="JR8"/>
+      <c r="JS8"/>
+      <c r="JT8"/>
+      <c r="JU8"/>
+      <c r="JV8"/>
+      <c r="JW8"/>
+      <c r="JX8"/>
+      <c r="JY8"/>
+      <c r="JZ8"/>
+      <c r="KA8"/>
+      <c r="KB8"/>
+      <c r="KC8"/>
+      <c r="KD8"/>
+      <c r="KE8"/>
+      <c r="KF8"/>
+      <c r="KG8"/>
+      <c r="KH8"/>
+      <c r="KI8"/>
+      <c r="KJ8"/>
+      <c r="KK8"/>
+      <c r="KL8"/>
+      <c r="KM8"/>
+      <c r="KN8"/>
+      <c r="KO8"/>
+      <c r="KP8"/>
+      <c r="KQ8"/>
+      <c r="KR8"/>
+      <c r="KS8"/>
+      <c r="KT8"/>
+      <c r="KU8"/>
+      <c r="KV8"/>
+      <c r="KW8"/>
+      <c r="KX8"/>
+      <c r="KY8"/>
+      <c r="KZ8"/>
+      <c r="LA8"/>
+      <c r="LB8"/>
+      <c r="LC8"/>
+      <c r="LD8"/>
+      <c r="LE8"/>
+      <c r="LF8"/>
+      <c r="LG8"/>
+      <c r="LH8"/>
+      <c r="LI8"/>
+      <c r="LJ8"/>
+      <c r="LK8"/>
+      <c r="LL8"/>
+      <c r="LM8"/>
+      <c r="LN8"/>
+      <c r="LO8"/>
+      <c r="LP8"/>
+      <c r="LQ8"/>
+      <c r="LR8"/>
+      <c r="LS8"/>
+      <c r="LT8"/>
+      <c r="LU8"/>
+      <c r="LV8"/>
+      <c r="LW8"/>
+      <c r="LX8"/>
+      <c r="LY8"/>
+      <c r="LZ8"/>
+      <c r="MA8"/>
+      <c r="MB8"/>
+      <c r="MC8"/>
+      <c r="MD8"/>
+      <c r="ME8"/>
+      <c r="MF8"/>
+      <c r="MG8"/>
+      <c r="MH8"/>
+      <c r="MI8"/>
+      <c r="MJ8"/>
+      <c r="MK8"/>
+      <c r="ML8"/>
+      <c r="MM8"/>
+      <c r="MN8"/>
+      <c r="MO8"/>
+      <c r="MP8"/>
+      <c r="MQ8"/>
+      <c r="MR8"/>
+      <c r="MS8"/>
+      <c r="MT8"/>
+      <c r="MU8"/>
+      <c r="MV8"/>
+      <c r="MW8"/>
+      <c r="MX8"/>
+      <c r="MY8"/>
+      <c r="MZ8"/>
+      <c r="NA8"/>
+      <c r="NB8"/>
+      <c r="NC8"/>
+      <c r="ND8"/>
+      <c r="NE8"/>
+      <c r="NF8"/>
+      <c r="NG8"/>
+      <c r="NH8"/>
+      <c r="NI8"/>
+      <c r="NJ8"/>
+      <c r="NK8"/>
+      <c r="NL8"/>
+      <c r="NM8"/>
+      <c r="NN8"/>
+      <c r="NO8"/>
+      <c r="NP8"/>
+      <c r="NQ8"/>
+      <c r="NR8"/>
+      <c r="NS8"/>
+      <c r="NT8"/>
+      <c r="NU8"/>
+      <c r="NV8"/>
+      <c r="NW8"/>
+      <c r="NX8"/>
+      <c r="NY8"/>
+      <c r="NZ8"/>
+      <c r="OA8"/>
+      <c r="OB8"/>
+      <c r="OC8"/>
+      <c r="OD8"/>
+      <c r="OE8"/>
+      <c r="OF8"/>
+      <c r="OG8"/>
+      <c r="OH8"/>
+      <c r="OI8"/>
+      <c r="OJ8"/>
+      <c r="OK8"/>
+      <c r="OL8"/>
+      <c r="OM8"/>
+      <c r="ON8"/>
+      <c r="OO8"/>
+      <c r="OP8"/>
+      <c r="OQ8"/>
+      <c r="OR8"/>
+      <c r="OS8"/>
+      <c r="OT8"/>
+      <c r="OU8"/>
+      <c r="OV8"/>
+      <c r="OW8"/>
+      <c r="OX8"/>
+      <c r="OY8"/>
+      <c r="OZ8"/>
+      <c r="PA8"/>
+      <c r="PB8"/>
+      <c r="PC8"/>
+      <c r="PD8"/>
+      <c r="PE8"/>
+      <c r="PF8"/>
+      <c r="PG8"/>
+      <c r="PH8"/>
+      <c r="PI8"/>
+      <c r="PJ8"/>
+      <c r="PK8"/>
+      <c r="PL8"/>
+      <c r="PM8"/>
+      <c r="PN8"/>
+      <c r="PO8"/>
+      <c r="PP8"/>
+      <c r="PQ8"/>
+      <c r="PR8"/>
+      <c r="PS8"/>
+      <c r="PT8"/>
+      <c r="PU8"/>
+      <c r="PV8"/>
+      <c r="PW8"/>
+      <c r="PX8"/>
+      <c r="PY8"/>
+      <c r="PZ8"/>
+      <c r="QA8"/>
+      <c r="QB8"/>
+      <c r="QC8"/>
+      <c r="QD8"/>
+      <c r="QE8"/>
+      <c r="QF8"/>
+      <c r="QG8"/>
+      <c r="QH8"/>
+      <c r="QI8"/>
+      <c r="QJ8"/>
+      <c r="QK8"/>
+      <c r="QL8"/>
+      <c r="QM8"/>
+      <c r="QN8"/>
+      <c r="QO8"/>
+      <c r="QP8"/>
+      <c r="QQ8"/>
+      <c r="QR8"/>
+      <c r="QS8"/>
+      <c r="QT8"/>
+      <c r="QU8"/>
+      <c r="QV8"/>
+      <c r="QW8"/>
+      <c r="QX8"/>
+      <c r="QY8"/>
+      <c r="QZ8"/>
+      <c r="RA8"/>
+      <c r="RB8"/>
+      <c r="RC8"/>
+      <c r="RD8"/>
+      <c r="RE8"/>
+      <c r="RF8"/>
+      <c r="RG8"/>
+      <c r="RH8"/>
+      <c r="RI8"/>
+      <c r="RJ8"/>
+      <c r="RK8"/>
+      <c r="RL8"/>
+      <c r="RM8"/>
+      <c r="RN8"/>
+      <c r="RO8"/>
+      <c r="RP8"/>
+      <c r="RQ8"/>
+      <c r="RR8"/>
+      <c r="RS8"/>
+      <c r="RT8"/>
+      <c r="RU8"/>
+      <c r="RV8"/>
+      <c r="RW8"/>
+      <c r="RX8"/>
+      <c r="RY8"/>
+      <c r="RZ8"/>
+      <c r="SA8"/>
+      <c r="SB8"/>
+      <c r="SC8"/>
+      <c r="SD8"/>
+      <c r="SE8"/>
+      <c r="SF8"/>
+      <c r="SG8"/>
+      <c r="SH8"/>
+      <c r="SI8"/>
+      <c r="SJ8"/>
+      <c r="SK8"/>
+      <c r="SL8"/>
+      <c r="SM8"/>
+      <c r="SN8"/>
+      <c r="SO8"/>
+      <c r="SP8"/>
+      <c r="SQ8"/>
+      <c r="SR8"/>
+      <c r="SS8"/>
+      <c r="ST8"/>
+      <c r="SU8"/>
+      <c r="SV8"/>
+      <c r="SW8"/>
+      <c r="SX8"/>
+      <c r="SY8"/>
+      <c r="SZ8"/>
+      <c r="TA8"/>
+      <c r="TB8"/>
+      <c r="TC8"/>
+      <c r="TD8"/>
+      <c r="TE8"/>
+      <c r="TF8"/>
+      <c r="TG8"/>
+      <c r="TH8"/>
+      <c r="TI8"/>
+      <c r="TJ8"/>
+      <c r="TK8"/>
+      <c r="TL8"/>
+      <c r="TM8"/>
+      <c r="TN8"/>
+      <c r="TO8"/>
+      <c r="TP8"/>
+      <c r="TQ8"/>
+      <c r="TR8"/>
+      <c r="TS8"/>
+      <c r="TT8"/>
+      <c r="TU8"/>
+      <c r="TV8"/>
+      <c r="TW8"/>
+      <c r="TX8"/>
+      <c r="TY8"/>
+      <c r="TZ8"/>
+      <c r="UA8"/>
+      <c r="UB8"/>
+      <c r="UC8"/>
+      <c r="UD8"/>
+      <c r="UE8"/>
+      <c r="UF8"/>
+      <c r="UG8"/>
+      <c r="UH8"/>
+      <c r="UI8"/>
+      <c r="UJ8"/>
+      <c r="UK8"/>
+      <c r="UL8"/>
+      <c r="UM8"/>
+      <c r="UN8"/>
+      <c r="UO8"/>
+      <c r="UP8"/>
+      <c r="UQ8"/>
+      <c r="UR8"/>
+      <c r="US8"/>
+      <c r="UT8"/>
+      <c r="UU8"/>
+      <c r="UV8"/>
+      <c r="UW8"/>
+      <c r="UX8"/>
+      <c r="UY8"/>
+      <c r="UZ8"/>
+      <c r="VA8"/>
+      <c r="VB8"/>
+      <c r="VC8"/>
+      <c r="VD8"/>
+      <c r="VE8"/>
+      <c r="VF8"/>
+      <c r="VG8"/>
+      <c r="VH8"/>
+      <c r="VI8"/>
+      <c r="VJ8"/>
+      <c r="VK8"/>
+      <c r="VL8"/>
+      <c r="VM8"/>
+      <c r="VN8"/>
+      <c r="VO8"/>
+      <c r="VP8"/>
+      <c r="VQ8"/>
+      <c r="VR8"/>
+      <c r="VS8"/>
+      <c r="VT8"/>
+      <c r="VU8"/>
+      <c r="VV8"/>
+      <c r="VW8"/>
+      <c r="VX8"/>
+      <c r="VY8"/>
+      <c r="VZ8"/>
+      <c r="WA8"/>
+      <c r="WB8"/>
+      <c r="WC8"/>
+      <c r="WD8"/>
+      <c r="WE8"/>
+      <c r="WF8"/>
+      <c r="WG8"/>
+      <c r="WH8"/>
+      <c r="WI8"/>
+      <c r="WJ8"/>
+      <c r="WK8"/>
+      <c r="WL8"/>
+      <c r="WM8"/>
+      <c r="WN8"/>
+      <c r="WO8"/>
+      <c r="WP8"/>
+      <c r="WQ8"/>
+      <c r="WR8"/>
+      <c r="WS8"/>
+      <c r="WT8"/>
+      <c r="WU8"/>
+      <c r="WV8"/>
+      <c r="WW8"/>
+      <c r="WX8"/>
+      <c r="WY8"/>
+      <c r="WZ8"/>
+      <c r="XA8"/>
+      <c r="XB8"/>
+      <c r="XC8"/>
+      <c r="XD8"/>
+      <c r="XE8"/>
+      <c r="XF8"/>
+      <c r="XG8"/>
+      <c r="XH8"/>
+      <c r="XI8"/>
+      <c r="XJ8"/>
+      <c r="XK8"/>
+      <c r="XL8"/>
+      <c r="XM8"/>
+      <c r="XN8"/>
+      <c r="XO8"/>
+      <c r="XP8"/>
+      <c r="XQ8"/>
+      <c r="XR8"/>
+      <c r="XS8"/>
+      <c r="XT8"/>
+      <c r="XU8"/>
+      <c r="XV8"/>
+      <c r="XW8"/>
+      <c r="XX8"/>
+      <c r="XY8"/>
+      <c r="XZ8"/>
+      <c r="YA8"/>
+      <c r="YB8"/>
+      <c r="YC8"/>
+      <c r="YD8"/>
+      <c r="YE8"/>
+      <c r="YF8"/>
+      <c r="YG8"/>
+      <c r="YH8"/>
+      <c r="YI8"/>
+      <c r="YJ8"/>
+      <c r="YK8"/>
+      <c r="YL8"/>
+      <c r="YM8"/>
+      <c r="YN8"/>
+      <c r="YO8"/>
+      <c r="YP8"/>
+      <c r="YQ8"/>
+      <c r="YR8"/>
+      <c r="YS8"/>
+      <c r="YT8"/>
+      <c r="YU8"/>
+      <c r="YV8"/>
+      <c r="YW8"/>
+      <c r="YX8"/>
+      <c r="YY8"/>
+      <c r="YZ8"/>
+      <c r="ZA8"/>
+      <c r="ZB8"/>
+      <c r="ZC8"/>
+      <c r="ZD8"/>
+      <c r="ZE8"/>
+      <c r="ZF8"/>
+      <c r="ZG8"/>
+      <c r="ZH8"/>
+      <c r="ZI8"/>
+      <c r="ZJ8"/>
+      <c r="ZK8"/>
+      <c r="ZL8"/>
+      <c r="ZM8"/>
+      <c r="ZN8"/>
+      <c r="ZO8"/>
+      <c r="ZP8"/>
+      <c r="ZQ8"/>
+      <c r="ZR8"/>
+      <c r="ZS8"/>
+      <c r="ZT8"/>
+      <c r="ZU8"/>
+      <c r="ZV8"/>
+      <c r="ZW8"/>
+      <c r="ZX8"/>
+      <c r="ZY8"/>
+      <c r="ZZ8"/>
+      <c r="AAA8"/>
+      <c r="AAB8"/>
+      <c r="AAC8"/>
+      <c r="AAD8"/>
+      <c r="AAE8"/>
+      <c r="AAF8"/>
+      <c r="AAG8"/>
+      <c r="AAH8"/>
+      <c r="AAI8"/>
+      <c r="AAJ8"/>
+      <c r="AAK8"/>
+      <c r="AAL8"/>
+      <c r="AAM8"/>
+      <c r="AAN8"/>
+      <c r="AAO8"/>
+      <c r="AAP8"/>
+      <c r="AAQ8"/>
+      <c r="AAR8"/>
+      <c r="AAS8"/>
+      <c r="AAT8"/>
+      <c r="AAU8"/>
+      <c r="AAV8"/>
+      <c r="AAW8"/>
+      <c r="AAX8"/>
+      <c r="AAY8"/>
+      <c r="AAZ8"/>
+      <c r="ABA8"/>
+      <c r="ABB8"/>
+      <c r="ABC8"/>
+      <c r="ABD8"/>
+      <c r="ABE8"/>
+      <c r="ABF8"/>
+      <c r="ABG8"/>
+      <c r="ABH8"/>
+      <c r="ABI8"/>
+      <c r="ABJ8"/>
+      <c r="ABK8"/>
+      <c r="ABL8"/>
+      <c r="ABM8"/>
+      <c r="ABN8"/>
+      <c r="ABO8"/>
+      <c r="ABP8"/>
+      <c r="ABQ8"/>
+      <c r="ABR8"/>
+      <c r="ABS8"/>
+      <c r="ABT8"/>
+      <c r="ABU8"/>
+      <c r="ABV8"/>
+      <c r="ABW8"/>
+      <c r="ABX8"/>
+      <c r="ABY8"/>
+      <c r="ABZ8"/>
+      <c r="ACA8"/>
+      <c r="ACB8"/>
+      <c r="ACC8"/>
+      <c r="ACD8"/>
+      <c r="ACE8"/>
+      <c r="ACF8"/>
+      <c r="ACG8"/>
+      <c r="ACH8"/>
+      <c r="ACI8"/>
+      <c r="ACJ8"/>
+      <c r="ACK8"/>
+      <c r="ACL8"/>
+      <c r="ACM8"/>
+      <c r="ACN8"/>
+      <c r="ACO8"/>
+      <c r="ACP8"/>
+      <c r="ACQ8"/>
+      <c r="ACR8"/>
+      <c r="ACS8"/>
+      <c r="ACT8"/>
+      <c r="ACU8"/>
+      <c r="ACV8"/>
+      <c r="ACW8"/>
+      <c r="ACX8"/>
+      <c r="ACY8"/>
+      <c r="ACZ8"/>
+      <c r="ADA8"/>
+      <c r="ADB8"/>
+      <c r="ADC8"/>
+      <c r="ADD8"/>
+      <c r="ADE8"/>
+      <c r="ADF8"/>
+      <c r="ADG8"/>
+      <c r="ADH8"/>
+      <c r="ADI8"/>
+      <c r="ADJ8"/>
+      <c r="ADK8"/>
+      <c r="ADL8"/>
+      <c r="ADM8"/>
+      <c r="ADN8"/>
+      <c r="ADO8"/>
+      <c r="ADP8"/>
+      <c r="ADQ8"/>
+      <c r="ADR8"/>
+      <c r="ADS8"/>
+      <c r="ADT8"/>
+      <c r="ADU8"/>
+      <c r="ADV8"/>
+      <c r="ADW8"/>
+      <c r="ADX8"/>
+      <c r="ADY8"/>
+      <c r="ADZ8"/>
+      <c r="AEA8"/>
+      <c r="AEB8"/>
+      <c r="AEC8"/>
+      <c r="AED8"/>
+      <c r="AEE8"/>
+      <c r="AEF8"/>
+      <c r="AEG8"/>
+      <c r="AEH8"/>
+      <c r="AEI8"/>
+      <c r="AEJ8"/>
+      <c r="AEK8"/>
+      <c r="AEL8"/>
+      <c r="AEM8"/>
+      <c r="AEN8"/>
+      <c r="AEO8"/>
+      <c r="AEP8"/>
+      <c r="AEQ8"/>
+      <c r="AER8"/>
+      <c r="AES8"/>
+      <c r="AET8"/>
+      <c r="AEU8"/>
+      <c r="AEV8"/>
+      <c r="AEW8"/>
+      <c r="AEX8"/>
+      <c r="AEY8"/>
+      <c r="AEZ8"/>
+      <c r="AFA8"/>
+      <c r="AFB8"/>
+      <c r="AFC8"/>
+      <c r="AFD8"/>
+      <c r="AFE8"/>
+      <c r="AFF8"/>
+      <c r="AFG8"/>
+      <c r="AFH8"/>
+      <c r="AFI8"/>
+      <c r="AFJ8"/>
+      <c r="AFK8"/>
+      <c r="AFL8"/>
+      <c r="AFM8"/>
+      <c r="AFN8"/>
+      <c r="AFO8"/>
+      <c r="AFP8"/>
+      <c r="AFQ8"/>
+      <c r="AFR8"/>
+      <c r="AFS8"/>
+      <c r="AFT8"/>
+      <c r="AFU8"/>
+      <c r="AFV8"/>
+      <c r="AFW8"/>
+      <c r="AFX8"/>
+      <c r="AFY8"/>
+      <c r="AFZ8"/>
+      <c r="AGA8"/>
+      <c r="AGB8"/>
+      <c r="AGC8"/>
+      <c r="AGD8"/>
+      <c r="AGE8"/>
+      <c r="AGF8"/>
+      <c r="AGG8"/>
+      <c r="AGH8"/>
+      <c r="AGI8"/>
+      <c r="AGJ8"/>
+      <c r="AGK8"/>
+      <c r="AGL8"/>
+      <c r="AGM8"/>
+      <c r="AGN8"/>
+      <c r="AGO8"/>
+      <c r="AGP8"/>
+      <c r="AGQ8"/>
+      <c r="AGR8"/>
+      <c r="AGS8"/>
+      <c r="AGT8"/>
+      <c r="AGU8"/>
+      <c r="AGV8"/>
+      <c r="AGW8"/>
+      <c r="AGX8"/>
+      <c r="AGY8"/>
+      <c r="AGZ8"/>
+      <c r="AHA8"/>
+      <c r="AHB8"/>
+      <c r="AHC8"/>
+      <c r="AHD8"/>
+      <c r="AHE8"/>
+      <c r="AHF8"/>
+      <c r="AHG8"/>
+      <c r="AHH8"/>
+      <c r="AHI8"/>
+      <c r="AHJ8"/>
+      <c r="AHK8"/>
+      <c r="AHL8"/>
+      <c r="AHM8"/>
+      <c r="AHN8"/>
+      <c r="AHO8"/>
+      <c r="AHP8"/>
+      <c r="AHQ8"/>
+      <c r="AHR8"/>
+      <c r="AHS8"/>
+      <c r="AHT8"/>
+      <c r="AHU8"/>
+      <c r="AHV8"/>
+      <c r="AHW8"/>
+      <c r="AHX8"/>
+      <c r="AHY8"/>
+      <c r="AHZ8"/>
+      <c r="AIA8"/>
+      <c r="AIB8"/>
+      <c r="AIC8"/>
+      <c r="AID8"/>
+      <c r="AIE8"/>
+      <c r="AIF8"/>
+      <c r="AIG8"/>
+      <c r="AIH8"/>
+      <c r="AII8"/>
+      <c r="AIJ8"/>
+      <c r="AIK8"/>
+      <c r="AIL8"/>
+      <c r="AIM8"/>
+      <c r="AIN8"/>
+      <c r="AIO8"/>
+      <c r="AIP8"/>
+      <c r="AIQ8"/>
+      <c r="AIR8"/>
+      <c r="AIS8"/>
+      <c r="AIT8"/>
+      <c r="AIU8"/>
+      <c r="AIV8"/>
+      <c r="AIW8"/>
+      <c r="AIX8"/>
+      <c r="AIY8"/>
+      <c r="AIZ8"/>
+      <c r="AJA8"/>
+      <c r="AJB8"/>
+      <c r="AJC8"/>
+      <c r="AJD8"/>
+      <c r="AJE8"/>
+      <c r="AJF8"/>
+      <c r="AJG8"/>
+      <c r="AJH8"/>
+      <c r="AJI8"/>
+      <c r="AJJ8"/>
+      <c r="AJK8"/>
+      <c r="AJL8"/>
+      <c r="AJM8"/>
+      <c r="AJN8"/>
+      <c r="AJO8"/>
+      <c r="AJP8"/>
+      <c r="AJQ8"/>
+      <c r="AJR8"/>
+      <c r="AJS8"/>
+      <c r="AJT8"/>
+      <c r="AJU8"/>
+      <c r="AJV8"/>
+      <c r="AJW8"/>
+      <c r="AJX8"/>
+      <c r="AJY8"/>
+      <c r="AJZ8"/>
+      <c r="AKA8"/>
+      <c r="AKB8"/>
+      <c r="AKC8"/>
+      <c r="AKD8"/>
+      <c r="AKE8"/>
+      <c r="AKF8"/>
+      <c r="AKG8"/>
+      <c r="AKH8"/>
+      <c r="AKI8"/>
+      <c r="AKJ8"/>
+      <c r="AKK8"/>
+      <c r="AKL8"/>
+      <c r="AKM8"/>
+      <c r="AKN8"/>
+      <c r="AKO8"/>
+      <c r="AKP8"/>
+      <c r="AKQ8"/>
+      <c r="AKR8"/>
+      <c r="AKS8"/>
+      <c r="AKT8"/>
+      <c r="AKU8"/>
+      <c r="AKV8"/>
+      <c r="AKW8"/>
+      <c r="AKX8"/>
+      <c r="AKY8"/>
+      <c r="AKZ8"/>
+      <c r="ALA8"/>
+      <c r="ALB8"/>
+      <c r="ALC8"/>
+      <c r="ALD8"/>
+      <c r="ALE8"/>
+      <c r="ALF8"/>
+      <c r="ALG8"/>
+      <c r="ALH8"/>
+      <c r="ALI8"/>
+      <c r="ALJ8"/>
+      <c r="ALK8"/>
+      <c r="ALL8"/>
+      <c r="ALM8"/>
+      <c r="ALN8"/>
+      <c r="ALO8"/>
+      <c r="ALP8"/>
+      <c r="ALQ8"/>
+      <c r="ALR8"/>
+      <c r="ALS8"/>
+      <c r="ALT8"/>
+      <c r="ALU8"/>
+      <c r="ALV8"/>
+      <c r="ALW8"/>
+      <c r="ALX8"/>
+      <c r="ALY8"/>
+      <c r="ALZ8"/>
+      <c r="AMA8"/>
+      <c r="AMB8"/>
+      <c r="AMC8"/>
+      <c r="AMD8"/>
+      <c r="AME8"/>
+      <c r="AMF8"/>
+      <c r="AMG8"/>
+      <c r="AMH8"/>
+      <c r="AMI8"/>
+      <c r="AMJ8"/>
+      <c r="AMK8"/>
+      <c r="AML8"/>
+      <c r="AMM8"/>
+      <c r="AMN8"/>
+      <c r="AMO8"/>
+      <c r="AMP8"/>
+      <c r="AMQ8"/>
+      <c r="AMR8"/>
+      <c r="AMS8"/>
+      <c r="AMT8"/>
+      <c r="AMU8"/>
+      <c r="AMV8"/>
+      <c r="AMW8"/>
+      <c r="AMX8"/>
+      <c r="AMY8"/>
+      <c r="AMZ8"/>
+      <c r="ANA8"/>
+      <c r="ANB8"/>
+      <c r="ANC8"/>
+      <c r="AND8"/>
+      <c r="ANE8"/>
+      <c r="ANF8"/>
+      <c r="ANG8"/>
+      <c r="ANH8"/>
+      <c r="ANI8"/>
+      <c r="ANJ8"/>
+      <c r="ANK8"/>
+      <c r="ANL8"/>
+      <c r="ANM8"/>
+      <c r="ANN8"/>
+      <c r="ANO8"/>
+      <c r="ANP8"/>
+      <c r="ANQ8"/>
+      <c r="ANR8"/>
+      <c r="ANS8"/>
+      <c r="ANT8"/>
+      <c r="ANU8"/>
+      <c r="ANV8"/>
+      <c r="ANW8"/>
+      <c r="ANX8"/>
+      <c r="ANY8"/>
+      <c r="ANZ8"/>
+      <c r="AOA8"/>
+      <c r="AOB8"/>
+      <c r="AOC8"/>
+      <c r="AOD8"/>
+      <c r="AOE8"/>
+      <c r="AOF8"/>
+      <c r="AOG8"/>
+      <c r="AOH8"/>
+      <c r="AOI8"/>
+      <c r="AOJ8"/>
+      <c r="AOK8"/>
+      <c r="AOL8"/>
+      <c r="AOM8"/>
+      <c r="AON8"/>
+      <c r="AOO8"/>
+      <c r="AOP8"/>
+      <c r="AOQ8"/>
+      <c r="AOR8"/>
+      <c r="AOS8"/>
+      <c r="AOT8"/>
+      <c r="AOU8"/>
+      <c r="AOV8"/>
+      <c r="AOW8"/>
+      <c r="AOX8"/>
+      <c r="AOY8"/>
+      <c r="AOZ8"/>
+      <c r="APA8"/>
+      <c r="APB8"/>
+      <c r="APC8"/>
+      <c r="APD8"/>
+      <c r="APE8"/>
+      <c r="APF8"/>
+      <c r="APG8"/>
+      <c r="APH8"/>
+      <c r="API8"/>
+      <c r="APJ8"/>
+      <c r="APK8"/>
+      <c r="APL8"/>
+      <c r="APM8"/>
+      <c r="APN8"/>
+      <c r="APO8"/>
+      <c r="APP8"/>
+      <c r="APQ8"/>
+      <c r="APR8"/>
+      <c r="APS8"/>
+      <c r="APT8"/>
+      <c r="APU8"/>
+      <c r="APV8"/>
+      <c r="APW8"/>
+      <c r="APX8"/>
+      <c r="APY8"/>
+      <c r="APZ8"/>
+      <c r="AQA8"/>
+      <c r="AQB8"/>
+      <c r="AQC8"/>
+      <c r="AQD8"/>
+      <c r="AQE8"/>
+      <c r="AQF8"/>
+      <c r="AQG8"/>
+      <c r="AQH8"/>
+      <c r="AQI8"/>
+      <c r="AQJ8"/>
+      <c r="AQK8"/>
+      <c r="AQL8"/>
+      <c r="AQM8"/>
+      <c r="AQN8"/>
+      <c r="AQO8"/>
+      <c r="AQP8"/>
+      <c r="AQQ8"/>
+      <c r="AQR8"/>
+      <c r="AQS8"/>
+      <c r="AQT8"/>
+      <c r="AQU8"/>
+      <c r="AQV8"/>
+      <c r="AQW8"/>
+      <c r="AQX8"/>
+      <c r="AQY8"/>
+      <c r="AQZ8"/>
+      <c r="ARA8"/>
+      <c r="ARB8"/>
+      <c r="ARC8"/>
+      <c r="ARD8"/>
+      <c r="ARE8"/>
+      <c r="ARF8"/>
+      <c r="ARG8"/>
+      <c r="ARH8"/>
+      <c r="ARI8"/>
+      <c r="ARJ8"/>
+      <c r="ARK8"/>
+      <c r="ARL8"/>
+      <c r="ARM8"/>
+      <c r="ARN8"/>
+      <c r="ARO8"/>
+      <c r="ARP8"/>
+      <c r="ARQ8"/>
+      <c r="ARR8"/>
+      <c r="ARS8"/>
+      <c r="ART8"/>
+      <c r="ARU8"/>
+      <c r="ARV8"/>
+      <c r="ARW8"/>
+      <c r="ARX8"/>
+      <c r="ARY8"/>
+      <c r="ARZ8"/>
+      <c r="ASA8"/>
+      <c r="ASB8"/>
+      <c r="ASC8"/>
+      <c r="ASD8"/>
+      <c r="ASE8"/>
+      <c r="ASF8"/>
+      <c r="ASG8"/>
+      <c r="ASH8"/>
+      <c r="ASI8"/>
+      <c r="ASJ8"/>
+      <c r="ASK8"/>
+      <c r="ASL8"/>
+      <c r="ASM8"/>
+      <c r="ASN8"/>
+      <c r="ASO8"/>
+      <c r="ASP8"/>
+      <c r="ASQ8"/>
+      <c r="ASR8"/>
+      <c r="ASS8"/>
+      <c r="AST8"/>
+      <c r="ASU8"/>
+      <c r="ASV8"/>
+      <c r="ASW8"/>
+      <c r="ASX8"/>
+      <c r="ASY8"/>
+      <c r="ASZ8"/>
+      <c r="ATA8"/>
+      <c r="ATB8"/>
+      <c r="ATC8"/>
+      <c r="ATD8"/>
+      <c r="ATE8"/>
+      <c r="ATF8"/>
+      <c r="ATG8"/>
+      <c r="ATH8"/>
+      <c r="ATI8"/>
+      <c r="ATJ8"/>
+      <c r="ATK8"/>
+      <c r="ATL8"/>
+      <c r="ATM8"/>
+      <c r="ATN8"/>
+      <c r="ATO8"/>
+      <c r="ATP8"/>
+      <c r="ATQ8"/>
+      <c r="ATR8"/>
+      <c r="ATS8"/>
+      <c r="ATT8"/>
+      <c r="ATU8"/>
+      <c r="ATV8"/>
+      <c r="ATW8"/>
+      <c r="ATX8"/>
+      <c r="ATY8"/>
+      <c r="ATZ8"/>
+      <c r="AUA8"/>
+      <c r="AUB8"/>
+      <c r="AUC8"/>
+      <c r="AUD8"/>
+      <c r="AUE8"/>
+      <c r="AUF8"/>
+      <c r="AUG8"/>
+      <c r="AUH8"/>
+      <c r="AUI8"/>
+      <c r="AUJ8"/>
+      <c r="AUK8"/>
+      <c r="AUL8"/>
+      <c r="AUM8"/>
+      <c r="AUN8"/>
+      <c r="AUO8"/>
+      <c r="AUP8"/>
+      <c r="AUQ8"/>
+      <c r="AUR8"/>
+      <c r="AUS8"/>
+      <c r="AUT8"/>
+      <c r="AUU8"/>
+      <c r="AUV8"/>
+      <c r="AUW8"/>
+      <c r="AUX8"/>
+      <c r="AUY8"/>
+      <c r="AUZ8"/>
+      <c r="AVA8"/>
+      <c r="AVB8"/>
+      <c r="AVC8"/>
+      <c r="AVD8"/>
+      <c r="AVE8"/>
+      <c r="AVF8"/>
+      <c r="AVG8"/>
+      <c r="AVH8"/>
+      <c r="AVI8"/>
+      <c r="AVJ8"/>
+      <c r="AVK8"/>
+      <c r="AVL8"/>
+      <c r="AVM8"/>
+      <c r="AVN8"/>
+      <c r="AVO8"/>
+      <c r="AVP8"/>
+      <c r="AVQ8"/>
+      <c r="AVR8"/>
+      <c r="AVS8"/>
+      <c r="AVT8"/>
+      <c r="AVU8"/>
+      <c r="AVV8"/>
+      <c r="AVW8"/>
+      <c r="AVX8"/>
+      <c r="AVY8"/>
+      <c r="AVZ8"/>
+      <c r="AWA8"/>
+      <c r="AWB8"/>
+      <c r="AWC8"/>
+      <c r="AWD8"/>
+      <c r="AWE8"/>
+      <c r="AWF8"/>
+      <c r="AWG8"/>
+      <c r="AWH8"/>
+      <c r="AWI8"/>
+      <c r="AWJ8"/>
+      <c r="AWK8"/>
+      <c r="AWL8"/>
+      <c r="AWM8"/>
+      <c r="AWN8"/>
+      <c r="AWO8"/>
+      <c r="AWP8"/>
+      <c r="AWQ8"/>
+      <c r="AWR8"/>
+      <c r="AWS8"/>
+      <c r="AWT8"/>
+      <c r="AWU8"/>
+      <c r="AWV8"/>
+      <c r="AWW8"/>
+      <c r="AWX8"/>
+      <c r="AWY8"/>
+      <c r="AWZ8"/>
+      <c r="AXA8"/>
+      <c r="AXB8"/>
+      <c r="AXC8"/>
+      <c r="AXD8"/>
+      <c r="AXE8"/>
+      <c r="AXF8"/>
+      <c r="AXG8"/>
+      <c r="AXH8"/>
+      <c r="AXI8"/>
+      <c r="AXJ8"/>
+      <c r="AXK8"/>
+      <c r="AXL8"/>
+      <c r="AXM8"/>
+      <c r="AXN8"/>
+      <c r="AXO8"/>
+      <c r="AXP8"/>
+      <c r="AXQ8"/>
+      <c r="AXR8"/>
+      <c r="AXS8"/>
+      <c r="AXT8"/>
+      <c r="AXU8"/>
+      <c r="AXV8"/>
+      <c r="AXW8"/>
+      <c r="AXX8"/>
+      <c r="AXY8"/>
+      <c r="AXZ8"/>
+      <c r="AYA8"/>
+      <c r="AYB8"/>
+      <c r="AYC8"/>
+      <c r="AYD8"/>
+      <c r="AYE8"/>
+      <c r="AYF8"/>
+      <c r="AYG8"/>
+      <c r="AYH8"/>
+      <c r="AYI8"/>
+      <c r="AYJ8"/>
+      <c r="AYK8"/>
+      <c r="AYL8"/>
+      <c r="AYM8"/>
+      <c r="AYN8"/>
+      <c r="AYO8"/>
+      <c r="AYP8"/>
+      <c r="AYQ8"/>
+      <c r="AYR8"/>
+      <c r="AYS8"/>
+      <c r="AYT8"/>
+      <c r="AYU8"/>
+      <c r="AYV8"/>
+      <c r="AYW8"/>
+      <c r="AYX8"/>
+      <c r="AYY8"/>
+      <c r="AYZ8"/>
+      <c r="AZA8"/>
+      <c r="AZB8"/>
+      <c r="AZC8"/>
+      <c r="AZD8"/>
+      <c r="AZE8"/>
+      <c r="AZF8"/>
+      <c r="AZG8"/>
+      <c r="AZH8"/>
+      <c r="AZI8"/>
+      <c r="AZJ8"/>
+      <c r="AZK8"/>
+      <c r="AZL8"/>
+      <c r="AZM8"/>
+      <c r="AZN8"/>
+      <c r="AZO8"/>
+      <c r="AZP8"/>
+      <c r="AZQ8"/>
+      <c r="AZR8"/>
+      <c r="AZS8"/>
+      <c r="AZT8"/>
+      <c r="AZU8"/>
+      <c r="AZV8"/>
+      <c r="AZW8"/>
+      <c r="AZX8"/>
+      <c r="AZY8"/>
+      <c r="AZZ8"/>
+      <c r="BAA8"/>
+      <c r="BAB8"/>
+      <c r="BAC8"/>
+      <c r="BAD8"/>
+      <c r="BAE8"/>
+      <c r="BAF8"/>
+      <c r="BAG8"/>
+      <c r="BAH8"/>
+      <c r="BAI8"/>
+      <c r="BAJ8"/>
+      <c r="BAK8"/>
+      <c r="BAL8"/>
+      <c r="BAM8"/>
+      <c r="BAN8"/>
+      <c r="BAO8"/>
+      <c r="BAP8"/>
+      <c r="BAQ8"/>
+      <c r="BAR8"/>
+      <c r="BAS8"/>
+      <c r="BAT8"/>
+      <c r="BAU8"/>
+      <c r="BAV8"/>
+      <c r="BAW8"/>
+      <c r="BAX8"/>
+      <c r="BAY8"/>
+      <c r="BAZ8"/>
+      <c r="BBA8"/>
+      <c r="BBB8"/>
+      <c r="BBC8"/>
+      <c r="BBD8"/>
+      <c r="BBE8"/>
+      <c r="BBF8"/>
+      <c r="BBG8"/>
+      <c r="BBH8"/>
+      <c r="BBI8"/>
+      <c r="BBJ8"/>
+      <c r="BBK8"/>
+      <c r="BBL8"/>
+      <c r="BBM8"/>
+      <c r="BBN8"/>
+      <c r="BBO8"/>
+      <c r="BBP8"/>
+      <c r="BBQ8"/>
+      <c r="BBR8"/>
+      <c r="BBS8"/>
+      <c r="BBT8"/>
+      <c r="BBU8"/>
+      <c r="BBV8"/>
+      <c r="BBW8"/>
+      <c r="BBX8"/>
+      <c r="BBY8"/>
+      <c r="BBZ8"/>
+      <c r="BCA8"/>
+      <c r="BCB8"/>
+      <c r="BCC8"/>
+      <c r="BCD8"/>
+      <c r="BCE8"/>
+      <c r="BCF8"/>
+      <c r="BCG8"/>
+      <c r="BCH8"/>
+      <c r="BCI8"/>
+      <c r="BCJ8"/>
+      <c r="BCK8"/>
+      <c r="BCL8"/>
+      <c r="BCM8"/>
+      <c r="BCN8"/>
+      <c r="BCO8"/>
+      <c r="BCP8"/>
+      <c r="BCQ8"/>
+      <c r="BCR8"/>
+      <c r="BCS8"/>
+      <c r="BCT8"/>
+      <c r="BCU8"/>
+      <c r="BCV8"/>
+      <c r="BCW8"/>
+      <c r="BCX8"/>
+      <c r="BCY8"/>
+      <c r="BCZ8"/>
+      <c r="BDA8"/>
+      <c r="BDB8"/>
+      <c r="BDC8"/>
+      <c r="BDD8"/>
+      <c r="BDE8"/>
+      <c r="BDF8"/>
+      <c r="BDG8"/>
+      <c r="BDH8"/>
+      <c r="BDI8"/>
+      <c r="BDJ8"/>
+      <c r="BDK8"/>
+      <c r="BDL8"/>
+      <c r="BDM8"/>
+      <c r="BDN8"/>
+      <c r="BDO8"/>
+      <c r="BDP8"/>
+      <c r="BDQ8"/>
+      <c r="BDR8"/>
+      <c r="BDS8"/>
+      <c r="BDT8"/>
+      <c r="BDU8"/>
+      <c r="BDV8"/>
+      <c r="BDW8"/>
+      <c r="BDX8"/>
+      <c r="BDY8"/>
+      <c r="BDZ8"/>
+      <c r="BEA8"/>
+      <c r="BEB8"/>
+      <c r="BEC8"/>
+      <c r="BED8"/>
+      <c r="BEE8"/>
+      <c r="BEF8"/>
+      <c r="BEG8"/>
+      <c r="BEH8"/>
+      <c r="BEI8"/>
+      <c r="BEJ8"/>
+      <c r="BEK8"/>
+      <c r="BEL8"/>
+      <c r="BEM8"/>
+      <c r="BEN8"/>
+      <c r="BEO8"/>
+      <c r="BEP8"/>
+      <c r="BEQ8"/>
+      <c r="BER8"/>
+      <c r="BES8"/>
+      <c r="BET8"/>
+      <c r="BEU8"/>
+      <c r="BEV8"/>
+      <c r="BEW8"/>
+      <c r="BEX8"/>
+      <c r="BEY8"/>
+      <c r="BEZ8"/>
+      <c r="BFA8"/>
+      <c r="BFB8"/>
+      <c r="BFC8"/>
+      <c r="BFD8"/>
+      <c r="BFE8"/>
+      <c r="BFF8"/>
+      <c r="BFG8"/>
+      <c r="BFH8"/>
+      <c r="BFI8"/>
+      <c r="BFJ8"/>
+      <c r="BFK8"/>
+      <c r="BFL8"/>
+      <c r="BFM8"/>
+      <c r="BFN8"/>
+      <c r="BFO8"/>
+      <c r="BFP8"/>
+      <c r="BFQ8"/>
+      <c r="BFR8"/>
+      <c r="BFS8"/>
+      <c r="BFT8"/>
+      <c r="BFU8"/>
+      <c r="BFV8"/>
+      <c r="BFW8"/>
+      <c r="BFX8"/>
+      <c r="BFY8"/>
+      <c r="BFZ8"/>
+      <c r="BGA8"/>
+      <c r="BGB8"/>
+      <c r="BGC8"/>
+      <c r="BGD8"/>
+      <c r="BGE8"/>
+      <c r="BGF8"/>
+      <c r="BGG8"/>
+      <c r="BGH8"/>
+      <c r="BGI8"/>
+      <c r="BGJ8"/>
+      <c r="BGK8"/>
+      <c r="BGL8"/>
+      <c r="BGM8"/>
+      <c r="BGN8"/>
+      <c r="BGO8"/>
+      <c r="BGP8"/>
+      <c r="BGQ8"/>
+      <c r="BGR8"/>
+      <c r="BGS8"/>
+      <c r="BGT8"/>
+      <c r="BGU8"/>
+      <c r="BGV8"/>
+      <c r="BGW8"/>
+      <c r="BGX8"/>
+      <c r="BGY8"/>
+      <c r="BGZ8"/>
+      <c r="BHA8"/>
+      <c r="BHB8"/>
+      <c r="BHC8"/>
+      <c r="BHD8"/>
+      <c r="BHE8"/>
+      <c r="BHF8"/>
+      <c r="BHG8"/>
+      <c r="BHH8"/>
+      <c r="BHI8"/>
+      <c r="BHJ8"/>
+      <c r="BHK8"/>
+      <c r="BHL8"/>
+      <c r="BHM8"/>
+      <c r="BHN8"/>
+      <c r="BHO8"/>
+      <c r="BHP8"/>
+      <c r="BHQ8"/>
+      <c r="BHR8"/>
+      <c r="BHS8"/>
+      <c r="BHT8"/>
+      <c r="BHU8"/>
+      <c r="BHV8"/>
+      <c r="BHW8"/>
+      <c r="BHX8"/>
+      <c r="BHY8"/>
+      <c r="BHZ8"/>
+      <c r="BIA8"/>
+      <c r="BIB8"/>
+      <c r="BIC8"/>
+      <c r="BID8"/>
+      <c r="BIE8"/>
+      <c r="BIF8"/>
+      <c r="BIG8"/>
+      <c r="BIH8"/>
+      <c r="BII8"/>
+      <c r="BIJ8"/>
+      <c r="BIK8"/>
+      <c r="BIL8"/>
+      <c r="BIM8"/>
+      <c r="BIN8"/>
+      <c r="BIO8"/>
+      <c r="BIP8"/>
+      <c r="BIQ8"/>
+      <c r="BIR8"/>
+      <c r="BIS8"/>
+      <c r="BIT8"/>
+      <c r="BIU8"/>
+      <c r="BIV8"/>
+      <c r="BIW8"/>
+      <c r="BIX8"/>
+      <c r="BIY8"/>
+      <c r="BIZ8"/>
+      <c r="BJA8"/>
+      <c r="BJB8"/>
+      <c r="BJC8"/>
+      <c r="BJD8"/>
+      <c r="BJE8"/>
+      <c r="BJF8"/>
+      <c r="BJG8"/>
+      <c r="BJH8"/>
+      <c r="BJI8"/>
+      <c r="BJJ8"/>
+      <c r="BJK8"/>
+      <c r="BJL8"/>
+      <c r="BJM8"/>
+      <c r="BJN8"/>
+      <c r="BJO8"/>
+      <c r="BJP8"/>
+      <c r="BJQ8"/>
+      <c r="BJR8"/>
+      <c r="BJS8"/>
+      <c r="BJT8"/>
+      <c r="BJU8"/>
+      <c r="BJV8"/>
+      <c r="BJW8"/>
+      <c r="BJX8"/>
+      <c r="BJY8"/>
+      <c r="BJZ8"/>
+      <c r="BKA8"/>
+      <c r="BKB8"/>
+      <c r="BKC8"/>
+      <c r="BKD8"/>
+      <c r="BKE8"/>
+      <c r="BKF8"/>
+      <c r="BKG8"/>
+      <c r="BKH8"/>
+      <c r="BKI8"/>
+      <c r="BKJ8"/>
+      <c r="BKK8"/>
+      <c r="BKL8"/>
+      <c r="BKM8"/>
+      <c r="BKN8"/>
+      <c r="BKO8"/>
+      <c r="BKP8"/>
+      <c r="BKQ8"/>
+      <c r="BKR8"/>
+      <c r="BKS8"/>
+      <c r="BKT8"/>
+      <c r="BKU8"/>
+      <c r="BKV8"/>
+      <c r="BKW8"/>
+      <c r="BKX8"/>
+      <c r="BKY8"/>
+      <c r="BKZ8"/>
+      <c r="BLA8"/>
+      <c r="BLB8"/>
+      <c r="BLC8"/>
+      <c r="BLD8"/>
+      <c r="BLE8"/>
+      <c r="BLF8"/>
+      <c r="BLG8"/>
+      <c r="BLH8"/>
+      <c r="BLI8"/>
+      <c r="BLJ8"/>
+      <c r="BLK8"/>
+      <c r="BLL8"/>
+      <c r="BLM8"/>
+      <c r="BLN8"/>
+      <c r="BLO8"/>
+      <c r="BLP8"/>
+      <c r="BLQ8"/>
+      <c r="BLR8"/>
+      <c r="BLS8"/>
+      <c r="BLT8"/>
+      <c r="BLU8"/>
+      <c r="BLV8"/>
+      <c r="BLW8"/>
+      <c r="BLX8"/>
+      <c r="BLY8"/>
+      <c r="BLZ8"/>
+      <c r="BMA8"/>
+      <c r="BMB8"/>
+      <c r="BMC8"/>
+      <c r="BMD8"/>
+      <c r="BME8"/>
+      <c r="BMF8"/>
+      <c r="BMG8"/>
+      <c r="BMH8"/>
+      <c r="BMI8"/>
+      <c r="BMJ8"/>
+      <c r="BMK8"/>
+      <c r="BML8"/>
+      <c r="BMM8"/>
+      <c r="BMN8"/>
+      <c r="BMO8"/>
+      <c r="BMP8"/>
+      <c r="BMQ8"/>
+      <c r="BMR8"/>
+      <c r="BMS8"/>
+      <c r="BMT8"/>
+      <c r="BMU8"/>
+      <c r="BMV8"/>
+      <c r="BMW8"/>
+      <c r="BMX8"/>
+      <c r="BMY8"/>
+      <c r="BMZ8"/>
+      <c r="BNA8"/>
+      <c r="BNB8"/>
+      <c r="BNC8"/>
+      <c r="BND8"/>
+      <c r="BNE8"/>
+      <c r="BNF8"/>
+      <c r="BNG8"/>
+      <c r="BNH8"/>
+      <c r="BNI8"/>
+      <c r="BNJ8"/>
+      <c r="BNK8"/>
+      <c r="BNL8"/>
+      <c r="BNM8"/>
+      <c r="BNN8"/>
+      <c r="BNO8"/>
+      <c r="BNP8"/>
+      <c r="BNQ8"/>
+      <c r="BNR8"/>
+      <c r="BNS8"/>
+      <c r="BNT8"/>
+      <c r="BNU8"/>
+      <c r="BNV8"/>
+      <c r="BNW8"/>
+      <c r="BNX8"/>
+      <c r="BNY8"/>
+      <c r="BNZ8"/>
+      <c r="BOA8"/>
+      <c r="BOB8"/>
+      <c r="BOC8"/>
+      <c r="BOD8"/>
+      <c r="BOE8"/>
+      <c r="BOF8"/>
+      <c r="BOG8"/>
+      <c r="BOH8"/>
+      <c r="BOI8"/>
+      <c r="BOJ8"/>
+      <c r="BOK8"/>
+      <c r="BOL8"/>
+      <c r="BOM8"/>
+      <c r="BON8"/>
+      <c r="BOO8"/>
+      <c r="BOP8"/>
+      <c r="BOQ8"/>
+      <c r="BOR8"/>
+      <c r="BOS8"/>
+      <c r="BOT8"/>
+      <c r="BOU8"/>
+      <c r="BOV8"/>
+      <c r="BOW8"/>
+      <c r="BOX8"/>
+      <c r="BOY8"/>
+      <c r="BOZ8"/>
+      <c r="BPA8"/>
+      <c r="BPB8"/>
+      <c r="BPC8"/>
+      <c r="BPD8"/>
+      <c r="BPE8"/>
+      <c r="BPF8"/>
+      <c r="BPG8"/>
+      <c r="BPH8"/>
+      <c r="BPI8"/>
+      <c r="BPJ8"/>
+      <c r="BPK8"/>
+      <c r="BPL8"/>
+      <c r="BPM8"/>
+      <c r="BPN8"/>
+      <c r="BPO8"/>
+      <c r="BPP8"/>
+      <c r="BPQ8"/>
+      <c r="BPR8"/>
+      <c r="BPS8"/>
+      <c r="BPT8"/>
+      <c r="BPU8"/>
+      <c r="BPV8"/>
+      <c r="BPW8"/>
+      <c r="BPX8"/>
+      <c r="BPY8"/>
+      <c r="BPZ8"/>
+      <c r="BQA8"/>
+      <c r="BQB8"/>
+      <c r="BQC8"/>
+      <c r="BQD8"/>
+      <c r="BQE8"/>
+      <c r="BQF8"/>
+      <c r="BQG8"/>
+      <c r="BQH8"/>
+      <c r="BQI8"/>
+      <c r="BQJ8"/>
+      <c r="BQK8"/>
+      <c r="BQL8"/>
+      <c r="BQM8"/>
+      <c r="BQN8"/>
+      <c r="BQO8"/>
+      <c r="BQP8"/>
+      <c r="BQQ8"/>
+      <c r="BQR8"/>
+      <c r="BQS8"/>
+      <c r="BQT8"/>
+      <c r="BQU8"/>
+      <c r="BQV8"/>
+      <c r="BQW8"/>
+      <c r="BQX8"/>
+      <c r="BQY8"/>
+      <c r="BQZ8"/>
+      <c r="BRA8"/>
+      <c r="BRB8"/>
+      <c r="BRC8"/>
+      <c r="BRD8"/>
+      <c r="BRE8"/>
+      <c r="BRF8"/>
+      <c r="BRG8"/>
+      <c r="BRH8"/>
+      <c r="BRI8"/>
+      <c r="BRJ8"/>
+      <c r="BRK8"/>
+      <c r="BRL8"/>
+      <c r="BRM8"/>
+      <c r="BRN8"/>
+      <c r="BRO8"/>
+      <c r="BRP8"/>
+      <c r="BRQ8"/>
+      <c r="BRR8"/>
+      <c r="BRS8"/>
+      <c r="BRT8"/>
+      <c r="BRU8"/>
+      <c r="BRV8"/>
+      <c r="BRW8"/>
+      <c r="BRX8"/>
+      <c r="BRY8"/>
+      <c r="BRZ8"/>
+      <c r="BSA8"/>
+      <c r="BSB8"/>
+      <c r="BSC8"/>
+      <c r="BSD8"/>
+      <c r="BSE8"/>
+      <c r="BSF8"/>
+      <c r="BSG8"/>
+      <c r="BSH8"/>
+      <c r="BSI8"/>
+      <c r="BSJ8"/>
+      <c r="BSK8"/>
+      <c r="BSL8"/>
+      <c r="BSM8"/>
+      <c r="BSN8"/>
+      <c r="BSO8"/>
+      <c r="BSP8"/>
+      <c r="BSQ8"/>
+      <c r="BSR8"/>
+      <c r="BSS8"/>
+      <c r="BST8"/>
+      <c r="BSU8"/>
+      <c r="BSV8"/>
+      <c r="BSW8"/>
+      <c r="BSX8"/>
+      <c r="BSY8"/>
+      <c r="BSZ8"/>
+      <c r="BTA8"/>
+      <c r="BTB8"/>
+      <c r="BTC8"/>
+      <c r="BTD8"/>
+      <c r="BTE8"/>
+      <c r="BTF8"/>
+      <c r="BTG8"/>
+      <c r="BTH8"/>
+      <c r="BTI8"/>
+      <c r="BTJ8"/>
+      <c r="BTK8"/>
+      <c r="BTL8"/>
+      <c r="BTM8"/>
+      <c r="BTN8"/>
+      <c r="BTO8"/>
+      <c r="BTP8"/>
+      <c r="BTQ8"/>
+      <c r="BTR8"/>
+      <c r="BTS8"/>
+      <c r="BTT8"/>
+      <c r="BTU8"/>
+      <c r="BTV8"/>
+      <c r="BTW8"/>
+      <c r="BTX8"/>
+      <c r="BTY8"/>
+      <c r="BTZ8"/>
+      <c r="BUA8"/>
+      <c r="BUB8"/>
+      <c r="BUC8"/>
+      <c r="BUD8"/>
+      <c r="BUE8"/>
+      <c r="BUF8"/>
+      <c r="BUG8"/>
+      <c r="BUH8"/>
+      <c r="BUI8"/>
+      <c r="BUJ8"/>
+      <c r="BUK8"/>
+      <c r="BUL8"/>
+      <c r="BUM8"/>
+      <c r="BUN8"/>
+      <c r="BUO8"/>
+      <c r="BUP8"/>
+      <c r="BUQ8"/>
+      <c r="BUR8"/>
+      <c r="BUS8"/>
+      <c r="BUT8"/>
+      <c r="BUU8"/>
+      <c r="BUV8"/>
+      <c r="BUW8"/>
+      <c r="BUX8"/>
+      <c r="BUY8"/>
+      <c r="BUZ8"/>
+      <c r="BVA8"/>
+      <c r="BVB8"/>
+      <c r="BVC8"/>
+      <c r="BVD8"/>
+      <c r="BVE8"/>
+      <c r="BVF8"/>
+      <c r="BVG8"/>
+      <c r="BVH8"/>
+      <c r="BVI8"/>
+      <c r="BVJ8"/>
+      <c r="BVK8"/>
+      <c r="BVL8"/>
+      <c r="BVM8"/>
+      <c r="BVN8"/>
+      <c r="BVO8"/>
+      <c r="BVP8"/>
+      <c r="BVQ8"/>
+      <c r="BVR8"/>
+      <c r="BVS8"/>
+      <c r="BVT8"/>
+      <c r="BVU8"/>
+      <c r="BVV8"/>
+      <c r="BVW8"/>
+      <c r="BVX8"/>
+      <c r="BVY8"/>
+      <c r="BVZ8"/>
+      <c r="BWA8"/>
+      <c r="BWB8"/>
+      <c r="BWC8"/>
+      <c r="BWD8"/>
+      <c r="BWE8"/>
+      <c r="BWF8"/>
+      <c r="BWG8"/>
+      <c r="BWH8"/>
+      <c r="BWI8"/>
+      <c r="BWJ8"/>
+      <c r="BWK8"/>
+      <c r="BWL8"/>
+      <c r="BWM8"/>
+      <c r="BWN8"/>
+      <c r="BWO8"/>
+      <c r="BWP8"/>
+      <c r="BWQ8"/>
+      <c r="BWR8"/>
+      <c r="BWS8"/>
+      <c r="BWT8"/>
+      <c r="BWU8"/>
+      <c r="BWV8"/>
+      <c r="BWW8"/>
+      <c r="BWX8"/>
+      <c r="BWY8"/>
+      <c r="BWZ8"/>
+      <c r="BXA8"/>
+      <c r="BXB8"/>
+      <c r="BXC8"/>
+      <c r="BXD8"/>
+      <c r="BXE8"/>
+      <c r="BXF8"/>
+      <c r="BXG8"/>
+      <c r="BXH8"/>
+      <c r="BXI8"/>
+      <c r="BXJ8"/>
+      <c r="BXK8"/>
+      <c r="BXL8"/>
+      <c r="BXM8"/>
+      <c r="BXN8"/>
+      <c r="BXO8"/>
+      <c r="BXP8"/>
+      <c r="BXQ8"/>
+      <c r="BXR8"/>
+      <c r="BXS8"/>
+      <c r="BXT8"/>
+      <c r="BXU8"/>
+      <c r="BXV8"/>
+      <c r="BXW8"/>
+      <c r="BXX8"/>
+      <c r="BXY8"/>
+      <c r="BXZ8"/>
+      <c r="BYA8"/>
+      <c r="BYB8"/>
+      <c r="BYC8"/>
+      <c r="BYD8"/>
+      <c r="BYE8"/>
+      <c r="BYF8"/>
+      <c r="BYG8"/>
+      <c r="BYH8"/>
+      <c r="BYI8"/>
+      <c r="BYJ8"/>
+      <c r="BYK8"/>
+      <c r="BYL8"/>
+      <c r="BYM8"/>
+      <c r="BYN8"/>
+      <c r="BYO8"/>
+      <c r="BYP8"/>
+      <c r="BYQ8"/>
+      <c r="BYR8"/>
+      <c r="BYS8"/>
+      <c r="BYT8"/>
+      <c r="BYU8"/>
+      <c r="BYV8"/>
+      <c r="BYW8"/>
+      <c r="BYX8"/>
+      <c r="BYY8"/>
+      <c r="BYZ8"/>
+      <c r="BZA8"/>
+      <c r="BZB8"/>
+      <c r="BZC8"/>
+      <c r="BZD8"/>
+      <c r="BZE8"/>
+      <c r="BZF8"/>
+      <c r="BZG8"/>
+      <c r="BZH8"/>
+      <c r="BZI8"/>
+      <c r="BZJ8"/>
+      <c r="BZK8"/>
+      <c r="BZL8"/>
+      <c r="BZM8"/>
+      <c r="BZN8"/>
+      <c r="BZO8"/>
+      <c r="BZP8"/>
+      <c r="BZQ8"/>
+      <c r="BZR8"/>
+      <c r="BZS8"/>
+      <c r="BZT8"/>
+      <c r="BZU8"/>
+      <c r="BZV8"/>
+      <c r="BZW8"/>
+      <c r="BZX8"/>
+      <c r="BZY8"/>
+      <c r="BZZ8"/>
+      <c r="CAA8"/>
+      <c r="CAB8"/>
+      <c r="CAC8"/>
+      <c r="CAD8"/>
+      <c r="CAE8"/>
+      <c r="CAF8"/>
+      <c r="CAG8"/>
+      <c r="CAH8"/>
+      <c r="CAI8"/>
+      <c r="CAJ8"/>
+      <c r="CAK8"/>
+      <c r="CAL8"/>
+      <c r="CAM8"/>
+      <c r="CAN8"/>
+      <c r="CAO8"/>
+      <c r="CAP8"/>
+      <c r="CAQ8"/>
+      <c r="CAR8"/>
+      <c r="CAS8"/>
+      <c r="CAT8"/>
+      <c r="CAU8"/>
+      <c r="CAV8"/>
+      <c r="CAW8"/>
+      <c r="CAX8"/>
+      <c r="CAY8"/>
+      <c r="CAZ8"/>
+      <c r="CBA8"/>
+      <c r="CBB8"/>
+      <c r="CBC8"/>
+      <c r="CBD8"/>
+      <c r="CBE8"/>
+      <c r="CBF8"/>
+      <c r="CBG8"/>
+      <c r="CBH8"/>
+      <c r="CBI8"/>
+      <c r="CBJ8"/>
+      <c r="CBK8"/>
+      <c r="CBL8"/>
+      <c r="CBM8"/>
+      <c r="CBN8"/>
+      <c r="CBO8"/>
+      <c r="CBP8"/>
+      <c r="CBQ8"/>
+      <c r="CBR8"/>
+      <c r="CBS8"/>
+      <c r="CBT8"/>
+      <c r="CBU8"/>
+      <c r="CBV8"/>
+      <c r="CBW8"/>
+      <c r="CBX8"/>
+      <c r="CBY8"/>
+      <c r="CBZ8"/>
+      <c r="CCA8"/>
+      <c r="CCB8"/>
+      <c r="CCC8"/>
+      <c r="CCD8"/>
+      <c r="CCE8"/>
+      <c r="CCF8"/>
+      <c r="CCG8"/>
+      <c r="CCH8"/>
+      <c r="CCI8"/>
+      <c r="CCJ8"/>
+      <c r="CCK8"/>
+      <c r="CCL8"/>
+      <c r="CCM8"/>
+      <c r="CCN8"/>
+      <c r="CCO8"/>
+      <c r="CCP8"/>
+      <c r="CCQ8"/>
+      <c r="CCR8"/>
+      <c r="CCS8"/>
+      <c r="CCT8"/>
+      <c r="CCU8"/>
+      <c r="CCV8"/>
+      <c r="CCW8"/>
+      <c r="CCX8"/>
+      <c r="CCY8"/>
+      <c r="CCZ8"/>
+      <c r="CDA8"/>
+      <c r="CDB8"/>
+      <c r="CDC8"/>
+      <c r="CDD8"/>
+      <c r="CDE8"/>
+      <c r="CDF8"/>
+      <c r="CDG8"/>
+      <c r="CDH8"/>
+      <c r="CDI8"/>
+      <c r="CDJ8"/>
+      <c r="CDK8"/>
+      <c r="CDL8"/>
+      <c r="CDM8"/>
+      <c r="CDN8"/>
+      <c r="CDO8"/>
+      <c r="CDP8"/>
+      <c r="CDQ8"/>
+      <c r="CDR8"/>
+      <c r="CDS8"/>
+      <c r="CDT8"/>
+      <c r="CDU8"/>
+      <c r="CDV8"/>
+      <c r="CDW8"/>
+      <c r="CDX8"/>
+      <c r="CDY8"/>
+      <c r="CDZ8"/>
+      <c r="CEA8"/>
+      <c r="CEB8"/>
+      <c r="CEC8"/>
+      <c r="CED8"/>
+      <c r="CEE8"/>
+      <c r="CEF8"/>
+      <c r="CEG8"/>
+      <c r="CEH8"/>
+      <c r="CEI8"/>
+      <c r="CEJ8"/>
+      <c r="CEK8"/>
+      <c r="CEL8"/>
+      <c r="CEM8"/>
+      <c r="CEN8"/>
+      <c r="CEO8"/>
+      <c r="CEP8"/>
+      <c r="CEQ8"/>
+      <c r="CER8"/>
+      <c r="CES8"/>
+      <c r="CET8"/>
+      <c r="CEU8"/>
+      <c r="CEV8"/>
+      <c r="CEW8"/>
+      <c r="CEX8"/>
+      <c r="CEY8"/>
+      <c r="CEZ8"/>
+      <c r="CFA8"/>
+      <c r="CFB8"/>
+      <c r="CFC8"/>
+      <c r="CFD8"/>
+      <c r="CFE8"/>
+      <c r="CFF8"/>
+      <c r="CFG8"/>
+      <c r="CFH8"/>
+      <c r="CFI8"/>
+      <c r="CFJ8"/>
+      <c r="CFK8"/>
+      <c r="CFL8"/>
+      <c r="CFM8"/>
+      <c r="CFN8"/>
+      <c r="CFO8"/>
+      <c r="CFP8"/>
+      <c r="CFQ8"/>
+      <c r="CFR8"/>
+      <c r="CFS8"/>
+      <c r="CFT8"/>
+      <c r="CFU8"/>
+      <c r="CFV8"/>
+      <c r="CFW8"/>
+      <c r="CFX8"/>
+      <c r="CFY8"/>
+      <c r="CFZ8"/>
+      <c r="CGA8"/>
+      <c r="CGB8"/>
+      <c r="CGC8"/>
+      <c r="CGD8"/>
+      <c r="CGE8"/>
+      <c r="CGF8"/>
+      <c r="CGG8"/>
+      <c r="CGH8"/>
+      <c r="CGI8"/>
+      <c r="CGJ8"/>
+      <c r="CGK8"/>
+      <c r="CGL8"/>
+      <c r="CGM8"/>
+      <c r="CGN8"/>
+      <c r="CGO8"/>
+      <c r="CGP8"/>
+      <c r="CGQ8"/>
+      <c r="CGR8"/>
+      <c r="CGS8"/>
+      <c r="CGT8"/>
+      <c r="CGU8"/>
+      <c r="CGV8"/>
+      <c r="CGW8"/>
+      <c r="CGX8"/>
+      <c r="CGY8"/>
+      <c r="CGZ8"/>
+      <c r="CHA8"/>
+      <c r="CHB8"/>
+      <c r="CHC8"/>
+      <c r="CHD8"/>
+      <c r="CHE8"/>
+      <c r="CHF8"/>
+      <c r="CHG8"/>
+      <c r="CHH8"/>
+      <c r="CHI8"/>
+      <c r="CHJ8"/>
+      <c r="CHK8"/>
+      <c r="CHL8"/>
+      <c r="CHM8"/>
+      <c r="CHN8"/>
+      <c r="CHO8"/>
+      <c r="CHP8"/>
+      <c r="CHQ8"/>
+      <c r="CHR8"/>
+      <c r="CHS8"/>
+      <c r="CHT8"/>
+      <c r="CHU8"/>
+      <c r="CHV8"/>
+      <c r="CHW8"/>
+      <c r="CHX8"/>
+      <c r="CHY8"/>
+      <c r="CHZ8"/>
+      <c r="CIA8"/>
+      <c r="CIB8"/>
+      <c r="CIC8"/>
+      <c r="CID8"/>
+      <c r="CIE8"/>
+      <c r="CIF8"/>
+      <c r="CIG8"/>
+      <c r="CIH8"/>
+      <c r="CII8"/>
+      <c r="CIJ8"/>
+      <c r="CIK8"/>
+      <c r="CIL8"/>
+      <c r="CIM8"/>
+      <c r="CIN8"/>
+      <c r="CIO8"/>
+      <c r="CIP8"/>
+      <c r="CIQ8"/>
+      <c r="CIR8"/>
+      <c r="CIS8"/>
+      <c r="CIT8"/>
+      <c r="CIU8"/>
+      <c r="CIV8"/>
+      <c r="CIW8"/>
+      <c r="CIX8"/>
+      <c r="CIY8"/>
+      <c r="CIZ8"/>
+      <c r="CJA8"/>
+      <c r="CJB8"/>
+      <c r="CJC8"/>
+      <c r="CJD8"/>
+      <c r="CJE8"/>
+      <c r="CJF8"/>
+      <c r="CJG8"/>
+      <c r="CJH8"/>
+      <c r="CJI8"/>
+      <c r="CJJ8"/>
+      <c r="CJK8"/>
+      <c r="CJL8"/>
+      <c r="CJM8"/>
+      <c r="CJN8"/>
+      <c r="CJO8"/>
+      <c r="CJP8"/>
+      <c r="CJQ8"/>
+      <c r="CJR8"/>
+      <c r="CJS8"/>
+      <c r="CJT8"/>
+      <c r="CJU8"/>
+      <c r="CJV8"/>
+      <c r="CJW8"/>
+      <c r="CJX8"/>
+      <c r="CJY8"/>
+      <c r="CJZ8"/>
+      <c r="CKA8"/>
+      <c r="CKB8"/>
+      <c r="CKC8"/>
+      <c r="CKD8"/>
+      <c r="CKE8"/>
+      <c r="CKF8"/>
+      <c r="CKG8"/>
+      <c r="CKH8"/>
+      <c r="CKI8"/>
+      <c r="CKJ8"/>
+      <c r="CKK8"/>
+      <c r="CKL8"/>
+      <c r="CKM8"/>
+      <c r="CKN8"/>
+      <c r="CKO8"/>
+      <c r="CKP8"/>
+      <c r="CKQ8"/>
+      <c r="CKR8"/>
+      <c r="CKS8"/>
+      <c r="CKT8"/>
+      <c r="CKU8"/>
+      <c r="CKV8"/>
+      <c r="CKW8"/>
+      <c r="CKX8"/>
+      <c r="CKY8"/>
+      <c r="CKZ8"/>
+      <c r="CLA8"/>
+      <c r="CLB8"/>
+      <c r="CLC8"/>
+      <c r="CLD8"/>
+      <c r="CLE8"/>
+      <c r="CLF8"/>
+      <c r="CLG8"/>
+      <c r="CLH8"/>
+      <c r="CLI8"/>
+      <c r="CLJ8"/>
+      <c r="CLK8"/>
+      <c r="CLL8"/>
+      <c r="CLM8"/>
+      <c r="CLN8"/>
+      <c r="CLO8"/>
+      <c r="CLP8"/>
+      <c r="CLQ8"/>
+      <c r="CLR8"/>
+      <c r="CLS8"/>
+      <c r="CLT8"/>
+      <c r="CLU8"/>
+      <c r="CLV8"/>
+      <c r="CLW8"/>
+      <c r="CLX8"/>
+      <c r="CLY8"/>
+      <c r="CLZ8"/>
+      <c r="CMA8"/>
+      <c r="CMB8"/>
+      <c r="CMC8"/>
+      <c r="CMD8"/>
+      <c r="CME8"/>
+      <c r="CMF8"/>
+      <c r="CMG8"/>
+      <c r="CMH8"/>
+      <c r="CMI8"/>
+      <c r="CMJ8"/>
+      <c r="CMK8"/>
+      <c r="CML8"/>
+      <c r="CMM8"/>
+      <c r="CMN8"/>
+      <c r="CMO8"/>
+      <c r="CMP8"/>
+      <c r="CMQ8"/>
+      <c r="CMR8"/>
+      <c r="CMS8"/>
+      <c r="CMT8"/>
+      <c r="CMU8"/>
+      <c r="CMV8"/>
+      <c r="CMW8"/>
+      <c r="CMX8"/>
+      <c r="CMY8"/>
+      <c r="CMZ8"/>
+      <c r="CNA8"/>
+      <c r="CNB8"/>
+      <c r="CNC8"/>
+      <c r="CND8"/>
+      <c r="CNE8"/>
+      <c r="CNF8"/>
+      <c r="CNG8"/>
+      <c r="CNH8"/>
+      <c r="CNI8"/>
+      <c r="CNJ8"/>
+      <c r="CNK8"/>
+      <c r="CNL8"/>
+      <c r="CNM8"/>
+      <c r="CNN8"/>
+      <c r="CNO8"/>
+      <c r="CNP8"/>
+      <c r="CNQ8"/>
+      <c r="CNR8"/>
+      <c r="CNS8"/>
+      <c r="CNT8"/>
+      <c r="CNU8"/>
+      <c r="CNV8"/>
+      <c r="CNW8"/>
+      <c r="CNX8"/>
+      <c r="CNY8"/>
+      <c r="CNZ8"/>
+      <c r="COA8"/>
+      <c r="COB8"/>
+      <c r="COC8"/>
+      <c r="COD8"/>
+      <c r="COE8"/>
+      <c r="COF8"/>
+      <c r="COG8"/>
+      <c r="COH8"/>
+      <c r="COI8"/>
+      <c r="COJ8"/>
+      <c r="COK8"/>
+      <c r="COL8"/>
+      <c r="COM8"/>
+      <c r="CON8"/>
+      <c r="COO8"/>
+      <c r="COP8"/>
+      <c r="COQ8"/>
+      <c r="COR8"/>
+      <c r="COS8"/>
+      <c r="COT8"/>
+      <c r="COU8"/>
+      <c r="COV8"/>
+      <c r="COW8"/>
+      <c r="COX8"/>
+      <c r="COY8"/>
+      <c r="COZ8"/>
+      <c r="CPA8"/>
+      <c r="CPB8"/>
+      <c r="CPC8"/>
+      <c r="CPD8"/>
+      <c r="CPE8"/>
+      <c r="CPF8"/>
+      <c r="CPG8"/>
+      <c r="CPH8"/>
+      <c r="CPI8"/>
+      <c r="CPJ8"/>
+      <c r="CPK8"/>
+      <c r="CPL8"/>
+      <c r="CPM8"/>
+      <c r="CPN8"/>
+      <c r="CPO8"/>
+      <c r="CPP8"/>
+      <c r="CPQ8"/>
+      <c r="CPR8"/>
+      <c r="CPS8"/>
+      <c r="CPT8"/>
+      <c r="CPU8"/>
+      <c r="CPV8"/>
+      <c r="CPW8"/>
+      <c r="CPX8"/>
+      <c r="CPY8"/>
+      <c r="CPZ8"/>
+      <c r="CQA8"/>
+      <c r="CQB8"/>
+      <c r="CQC8"/>
+      <c r="CQD8"/>
+      <c r="CQE8"/>
+      <c r="CQF8"/>
+      <c r="CQG8"/>
+      <c r="CQH8"/>
+      <c r="CQI8"/>
+      <c r="CQJ8"/>
+      <c r="CQK8"/>
+      <c r="CQL8"/>
+      <c r="CQM8"/>
+      <c r="CQN8"/>
+      <c r="CQO8"/>
+      <c r="CQP8"/>
+      <c r="CQQ8"/>
+      <c r="CQR8"/>
+      <c r="CQS8"/>
+      <c r="CQT8"/>
+      <c r="CQU8"/>
+      <c r="CQV8"/>
+      <c r="CQW8"/>
+      <c r="CQX8"/>
+      <c r="CQY8"/>
+      <c r="CQZ8"/>
+      <c r="CRA8"/>
+      <c r="CRB8"/>
+      <c r="CRC8"/>
+      <c r="CRD8"/>
+      <c r="CRE8"/>
+      <c r="CRF8"/>
+      <c r="CRG8"/>
+      <c r="CRH8"/>
+      <c r="CRI8"/>
+      <c r="CRJ8"/>
+      <c r="CRK8"/>
+      <c r="CRL8"/>
+      <c r="CRM8"/>
+      <c r="CRN8"/>
+      <c r="CRO8"/>
+      <c r="CRP8"/>
+      <c r="CRQ8"/>
+      <c r="CRR8"/>
+      <c r="CRS8"/>
+      <c r="CRT8"/>
+      <c r="CRU8"/>
+      <c r="CRV8"/>
+      <c r="CRW8"/>
+      <c r="CRX8"/>
+      <c r="CRY8"/>
+      <c r="CRZ8"/>
+      <c r="CSA8"/>
+      <c r="CSB8"/>
+      <c r="CSC8"/>
+      <c r="CSD8"/>
+      <c r="CSE8"/>
+      <c r="CSF8"/>
+      <c r="CSG8"/>
+      <c r="CSH8"/>
+      <c r="CSI8"/>
+      <c r="CSJ8"/>
+      <c r="CSK8"/>
+      <c r="CSL8"/>
+      <c r="CSM8"/>
+      <c r="CSN8"/>
+      <c r="CSO8"/>
+      <c r="CSP8"/>
+      <c r="CSQ8"/>
+      <c r="CSR8"/>
+      <c r="CSS8"/>
+      <c r="CST8"/>
+      <c r="CSU8"/>
+      <c r="CSV8"/>
+      <c r="CSW8"/>
+      <c r="CSX8"/>
+      <c r="CSY8"/>
+      <c r="CSZ8"/>
+      <c r="CTA8"/>
+      <c r="CTB8"/>
+      <c r="CTC8"/>
+      <c r="CTD8"/>
+      <c r="CTE8"/>
+      <c r="CTF8"/>
+      <c r="CTG8"/>
+      <c r="CTH8"/>
+      <c r="CTI8"/>
+      <c r="CTJ8"/>
+      <c r="CTK8"/>
+      <c r="CTL8"/>
+      <c r="CTM8"/>
+      <c r="CTN8"/>
+      <c r="CTO8"/>
+      <c r="CTP8"/>
+      <c r="CTQ8"/>
+      <c r="CTR8"/>
+      <c r="CTS8"/>
+      <c r="CTT8"/>
+      <c r="CTU8"/>
+      <c r="CTV8"/>
+      <c r="CTW8"/>
+      <c r="CTX8"/>
+      <c r="CTY8"/>
+      <c r="CTZ8"/>
+      <c r="CUA8"/>
+      <c r="CUB8"/>
+      <c r="CUC8"/>
+      <c r="CUD8"/>
+      <c r="CUE8"/>
+      <c r="CUF8"/>
+      <c r="CUG8"/>
+      <c r="CUH8"/>
+      <c r="CUI8"/>
+      <c r="CUJ8"/>
+      <c r="CUK8"/>
+      <c r="CUL8"/>
+      <c r="CUM8"/>
+      <c r="CUN8"/>
+      <c r="CUO8"/>
+      <c r="CUP8"/>
+      <c r="CUQ8"/>
+      <c r="CUR8"/>
+      <c r="CUS8"/>
+      <c r="CUT8"/>
+      <c r="CUU8"/>
+      <c r="CUV8"/>
+      <c r="CUW8"/>
+      <c r="CUX8"/>
+      <c r="CUY8"/>
+      <c r="CUZ8"/>
+      <c r="CVA8"/>
+      <c r="CVB8"/>
+      <c r="CVC8"/>
+      <c r="CVD8"/>
+      <c r="CVE8"/>
+      <c r="CVF8"/>
+      <c r="CVG8"/>
+      <c r="CVH8"/>
+      <c r="CVI8"/>
+      <c r="CVJ8"/>
+      <c r="CVK8"/>
+      <c r="CVL8"/>
+      <c r="CVM8"/>
+      <c r="CVN8"/>
+      <c r="CVO8"/>
+      <c r="CVP8"/>
+      <c r="CVQ8"/>
+      <c r="CVR8"/>
+      <c r="CVS8"/>
+      <c r="CVT8"/>
+      <c r="CVU8"/>
+      <c r="CVV8"/>
+      <c r="CVW8"/>
+      <c r="CVX8"/>
+      <c r="CVY8"/>
+      <c r="CVZ8"/>
+      <c r="CWA8"/>
+      <c r="CWB8"/>
+      <c r="CWC8"/>
+      <c r="CWD8"/>
+      <c r="CWE8"/>
+      <c r="CWF8"/>
+      <c r="CWG8"/>
+      <c r="CWH8"/>
+      <c r="CWI8"/>
+      <c r="CWJ8"/>
+      <c r="CWK8"/>
+      <c r="CWL8"/>
+      <c r="CWM8"/>
+      <c r="CWN8"/>
+      <c r="CWO8"/>
+      <c r="CWP8"/>
+      <c r="CWQ8"/>
+      <c r="CWR8"/>
+      <c r="CWS8"/>
+      <c r="CWT8"/>
+      <c r="CWU8"/>
+      <c r="CWV8"/>
+      <c r="CWW8"/>
+      <c r="CWX8"/>
+      <c r="CWY8"/>
+      <c r="CWZ8"/>
+      <c r="CXA8"/>
+      <c r="CXB8"/>
+      <c r="CXC8"/>
+      <c r="CXD8"/>
+      <c r="CXE8"/>
+      <c r="CXF8"/>
+      <c r="CXG8"/>
+      <c r="CXH8"/>
+      <c r="CXI8"/>
+      <c r="CXJ8"/>
+      <c r="CXK8"/>
+      <c r="CXL8"/>
+      <c r="CXM8"/>
+      <c r="CXN8"/>
+      <c r="CXO8"/>
+      <c r="CXP8"/>
+      <c r="CXQ8"/>
+      <c r="CXR8"/>
+      <c r="CXS8"/>
+      <c r="CXT8"/>
+      <c r="CXU8"/>
+      <c r="CXV8"/>
+      <c r="CXW8"/>
+      <c r="CXX8"/>
+      <c r="CXY8"/>
+      <c r="CXZ8"/>
+      <c r="CYA8"/>
+      <c r="CYB8"/>
+      <c r="CYC8"/>
+      <c r="CYD8"/>
+      <c r="CYE8"/>
+      <c r="CYF8"/>
+      <c r="CYG8"/>
+      <c r="CYH8"/>
+      <c r="CYI8"/>
+      <c r="CYJ8"/>
+      <c r="CYK8"/>
+      <c r="CYL8"/>
+      <c r="CYM8"/>
+      <c r="CYN8"/>
+      <c r="CYO8"/>
+      <c r="CYP8"/>
+      <c r="CYQ8"/>
+      <c r="CYR8"/>
+      <c r="CYS8"/>
+      <c r="CYT8"/>
+      <c r="CYU8"/>
+      <c r="CYV8"/>
+      <c r="CYW8"/>
+      <c r="CYX8"/>
+      <c r="CYY8"/>
+      <c r="CYZ8"/>
+      <c r="CZA8"/>
+      <c r="CZB8"/>
+      <c r="CZC8"/>
+      <c r="CZD8"/>
+      <c r="CZE8"/>
+      <c r="CZF8"/>
+      <c r="CZG8"/>
+      <c r="CZH8"/>
+      <c r="CZI8"/>
+      <c r="CZJ8"/>
+      <c r="CZK8"/>
+      <c r="CZL8"/>
+      <c r="CZM8"/>
+      <c r="CZN8"/>
+      <c r="CZO8"/>
+      <c r="CZP8"/>
+      <c r="CZQ8"/>
+      <c r="CZR8"/>
+      <c r="CZS8"/>
+      <c r="CZT8"/>
+      <c r="CZU8"/>
+      <c r="CZV8"/>
+      <c r="CZW8"/>
+      <c r="CZX8"/>
+      <c r="CZY8"/>
+      <c r="CZZ8"/>
+      <c r="DAA8"/>
+      <c r="DAB8"/>
+      <c r="DAC8"/>
+      <c r="DAD8"/>
+      <c r="DAE8"/>
+      <c r="DAF8"/>
+      <c r="DAG8"/>
+      <c r="DAH8"/>
+      <c r="DAI8"/>
+      <c r="DAJ8"/>
+      <c r="DAK8"/>
+      <c r="DAL8"/>
+      <c r="DAM8"/>
+      <c r="DAN8"/>
+      <c r="DAO8"/>
+      <c r="DAP8"/>
+      <c r="DAQ8"/>
+      <c r="DAR8"/>
+      <c r="DAS8"/>
+      <c r="DAT8"/>
+      <c r="DAU8"/>
+      <c r="DAV8"/>
+      <c r="DAW8"/>
+      <c r="DAX8"/>
+      <c r="DAY8"/>
+      <c r="DAZ8"/>
+      <c r="DBA8"/>
+      <c r="DBB8"/>
+      <c r="DBC8"/>
+      <c r="DBD8"/>
+      <c r="DBE8"/>
+      <c r="DBF8"/>
+      <c r="DBG8"/>
+      <c r="DBH8"/>
+      <c r="DBI8"/>
+      <c r="DBJ8"/>
+      <c r="DBK8"/>
+      <c r="DBL8"/>
+      <c r="DBM8"/>
+      <c r="DBN8"/>
+      <c r="DBO8"/>
+      <c r="DBP8"/>
+      <c r="DBQ8"/>
+      <c r="DBR8"/>
+      <c r="DBS8"/>
+      <c r="DBT8"/>
+      <c r="DBU8"/>
+      <c r="DBV8"/>
+      <c r="DBW8"/>
+      <c r="DBX8"/>
+      <c r="DBY8"/>
+      <c r="DBZ8"/>
+      <c r="DCA8"/>
+      <c r="DCB8"/>
+      <c r="DCC8"/>
+      <c r="DCD8"/>
+      <c r="DCE8"/>
+      <c r="DCF8"/>
+      <c r="DCG8"/>
+      <c r="DCH8"/>
+      <c r="DCI8"/>
+      <c r="DCJ8"/>
+      <c r="DCK8"/>
+      <c r="DCL8"/>
+      <c r="DCM8"/>
+      <c r="DCN8"/>
+      <c r="DCO8"/>
+      <c r="DCP8"/>
+      <c r="DCQ8"/>
+      <c r="DCR8"/>
+      <c r="DCS8"/>
+      <c r="DCT8"/>
+      <c r="DCU8"/>
+      <c r="DCV8"/>
+      <c r="DCW8"/>
+      <c r="DCX8"/>
+      <c r="DCY8"/>
+      <c r="DCZ8"/>
+      <c r="DDA8"/>
+      <c r="DDB8"/>
+      <c r="DDC8"/>
+      <c r="DDD8"/>
+      <c r="DDE8"/>
+      <c r="DDF8"/>
+      <c r="DDG8"/>
+      <c r="DDH8"/>
+      <c r="DDI8"/>
+      <c r="DDJ8"/>
+      <c r="DDK8"/>
+      <c r="DDL8"/>
+      <c r="DDM8"/>
+      <c r="DDN8"/>
+      <c r="DDO8"/>
+      <c r="DDP8"/>
+      <c r="DDQ8"/>
+      <c r="DDR8"/>
+      <c r="DDS8"/>
+      <c r="DDT8"/>
+      <c r="DDU8"/>
+      <c r="DDV8"/>
+      <c r="DDW8"/>
+      <c r="DDX8"/>
+      <c r="DDY8"/>
+      <c r="DDZ8"/>
+      <c r="DEA8"/>
+      <c r="DEB8"/>
+      <c r="DEC8"/>
+      <c r="DED8"/>
+      <c r="DEE8"/>
+      <c r="DEF8"/>
+      <c r="DEG8"/>
+      <c r="DEH8"/>
+      <c r="DEI8"/>
+      <c r="DEJ8"/>
+      <c r="DEK8"/>
+      <c r="DEL8"/>
+      <c r="DEM8"/>
+      <c r="DEN8"/>
+      <c r="DEO8"/>
+      <c r="DEP8"/>
+      <c r="DEQ8"/>
+      <c r="DER8"/>
+      <c r="DES8"/>
+      <c r="DET8"/>
+      <c r="DEU8"/>
+      <c r="DEV8"/>
+      <c r="DEW8"/>
+      <c r="DEX8"/>
+      <c r="DEY8"/>
+      <c r="DEZ8"/>
+      <c r="DFA8"/>
+      <c r="DFB8"/>
+      <c r="DFC8"/>
+      <c r="DFD8"/>
+      <c r="DFE8"/>
+      <c r="DFF8"/>
+      <c r="DFG8"/>
+      <c r="DFH8"/>
+      <c r="DFI8"/>
+      <c r="DFJ8"/>
+      <c r="DFK8"/>
+      <c r="DFL8"/>
+      <c r="DFM8"/>
+      <c r="DFN8"/>
+      <c r="DFO8"/>
+      <c r="DFP8"/>
+      <c r="DFQ8"/>
+      <c r="DFR8"/>
+      <c r="DFS8"/>
+      <c r="DFT8"/>
+      <c r="DFU8"/>
+      <c r="DFV8"/>
+      <c r="DFW8"/>
+      <c r="DFX8"/>
+      <c r="DFY8"/>
+      <c r="DFZ8"/>
+      <c r="DGA8"/>
+      <c r="DGB8"/>
+      <c r="DGC8"/>
+      <c r="DGD8"/>
+      <c r="DGE8"/>
+      <c r="DGF8"/>
+      <c r="DGG8"/>
+      <c r="DGH8"/>
+      <c r="DGI8"/>
+      <c r="DGJ8"/>
+      <c r="DGK8"/>
+      <c r="DGL8"/>
+      <c r="DGM8"/>
+      <c r="DGN8"/>
+      <c r="DGO8"/>
+      <c r="DGP8"/>
+      <c r="DGQ8"/>
+      <c r="DGR8"/>
+      <c r="DGS8"/>
+      <c r="DGT8"/>
+      <c r="DGU8"/>
+      <c r="DGV8"/>
+      <c r="DGW8"/>
+      <c r="DGX8"/>
+      <c r="DGY8"/>
+      <c r="DGZ8"/>
+      <c r="DHA8"/>
+      <c r="DHB8"/>
+      <c r="DHC8"/>
+      <c r="DHD8"/>
+      <c r="DHE8"/>
+      <c r="DHF8"/>
+      <c r="DHG8"/>
+      <c r="DHH8"/>
+      <c r="DHI8"/>
+      <c r="DHJ8"/>
+      <c r="DHK8"/>
+      <c r="DHL8"/>
+      <c r="DHM8"/>
+      <c r="DHN8"/>
+      <c r="DHO8"/>
+      <c r="DHP8"/>
+      <c r="DHQ8"/>
+      <c r="DHR8"/>
+      <c r="DHS8"/>
+      <c r="DHT8"/>
+      <c r="DHU8"/>
+      <c r="DHV8"/>
+      <c r="DHW8"/>
+      <c r="DHX8"/>
+      <c r="DHY8"/>
+      <c r="DHZ8"/>
+      <c r="DIA8"/>
+      <c r="DIB8"/>
+      <c r="DIC8"/>
+      <c r="DID8"/>
+      <c r="DIE8"/>
+      <c r="DIF8"/>
+      <c r="DIG8"/>
+      <c r="DIH8"/>
+      <c r="DII8"/>
+      <c r="DIJ8"/>
+      <c r="DIK8"/>
+      <c r="DIL8"/>
+      <c r="DIM8"/>
+      <c r="DIN8"/>
+      <c r="DIO8"/>
+      <c r="DIP8"/>
+      <c r="DIQ8"/>
+      <c r="DIR8"/>
+      <c r="DIS8"/>
+      <c r="DIT8"/>
+      <c r="DIU8"/>
+      <c r="DIV8"/>
+      <c r="DIW8"/>
+      <c r="DIX8"/>
+      <c r="DIY8"/>
+      <c r="DIZ8"/>
+      <c r="DJA8"/>
+      <c r="DJB8"/>
+      <c r="DJC8"/>
+      <c r="DJD8"/>
+      <c r="DJE8"/>
+      <c r="DJF8"/>
+      <c r="DJG8"/>
+      <c r="DJH8"/>
+      <c r="DJI8"/>
+      <c r="DJJ8"/>
+      <c r="DJK8"/>
+      <c r="DJL8"/>
+      <c r="DJM8"/>
+      <c r="DJN8"/>
+      <c r="DJO8"/>
+      <c r="DJP8"/>
+      <c r="DJQ8"/>
+      <c r="DJR8"/>
+      <c r="DJS8"/>
+      <c r="DJT8"/>
+      <c r="DJU8"/>
+      <c r="DJV8"/>
+      <c r="DJW8"/>
+      <c r="DJX8"/>
+      <c r="DJY8"/>
+      <c r="DJZ8"/>
+      <c r="DKA8"/>
+      <c r="DKB8"/>
+      <c r="DKC8"/>
+      <c r="DKD8"/>
+      <c r="DKE8"/>
+      <c r="DKF8"/>
+      <c r="DKG8"/>
+      <c r="DKH8"/>
+      <c r="DKI8"/>
+      <c r="DKJ8"/>
+      <c r="DKK8"/>
+      <c r="DKL8"/>
+      <c r="DKM8"/>
+      <c r="DKN8"/>
+      <c r="DKO8"/>
+      <c r="DKP8"/>
+      <c r="DKQ8"/>
+      <c r="DKR8"/>
+      <c r="DKS8"/>
+      <c r="DKT8"/>
+      <c r="DKU8"/>
+      <c r="DKV8"/>
+      <c r="DKW8"/>
+      <c r="DKX8"/>
+      <c r="DKY8"/>
+      <c r="DKZ8"/>
+      <c r="DLA8"/>
+      <c r="DLB8"/>
+      <c r="DLC8"/>
+      <c r="DLD8"/>
+      <c r="DLE8"/>
+      <c r="DLF8"/>
+      <c r="DLG8"/>
+      <c r="DLH8"/>
+      <c r="DLI8"/>
+      <c r="DLJ8"/>
+      <c r="DLK8"/>
+      <c r="DLL8"/>
+      <c r="DLM8"/>
+      <c r="DLN8"/>
+      <c r="DLO8"/>
+      <c r="DLP8"/>
+      <c r="DLQ8"/>
+      <c r="DLR8"/>
+      <c r="DLS8"/>
+      <c r="DLT8"/>
+      <c r="DLU8"/>
+      <c r="DLV8"/>
+      <c r="DLW8"/>
+      <c r="DLX8"/>
+      <c r="DLY8"/>
+      <c r="DLZ8"/>
+      <c r="DMA8"/>
+      <c r="DMB8"/>
+      <c r="DMC8"/>
+      <c r="DMD8"/>
+      <c r="DME8"/>
+      <c r="DMF8"/>
+      <c r="DMG8"/>
+      <c r="DMH8"/>
+      <c r="DMI8"/>
+      <c r="DMJ8"/>
+      <c r="DMK8"/>
+      <c r="DML8"/>
+      <c r="DMM8"/>
+      <c r="DMN8"/>
+      <c r="DMO8"/>
+      <c r="DMP8"/>
+      <c r="DMQ8"/>
+      <c r="DMR8"/>
+      <c r="DMS8"/>
+      <c r="DMT8"/>
+      <c r="DMU8"/>
+      <c r="DMV8"/>
+      <c r="DMW8"/>
+      <c r="DMX8"/>
+      <c r="DMY8"/>
+      <c r="DMZ8"/>
+      <c r="DNA8"/>
+      <c r="DNB8"/>
+      <c r="DNC8"/>
+      <c r="DND8"/>
+      <c r="DNE8"/>
+      <c r="DNF8"/>
+      <c r="DNG8"/>
+      <c r="DNH8"/>
+      <c r="DNI8"/>
+    </row>
+    <row r="9" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="71">
         <v>5</v>
       </c>
-      <c r="B9" s="18"/>
-[...3 lines deleted...]
-      <c r="F9" s="39">
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G9" s="40"/>
-[...3055 lines deleted...]
-      <c r="A10" s="91">
+      <c r="G9" s="32"/>
+      <c r="H9" s="67"/>
+      <c r="I9" s="12"/>
+      <c r="J9" s="12"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="12"/>
+      <c r="S9" s="67"/>
+      <c r="T9" s="70"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
+      <c r="DS9"/>
+      <c r="DT9"/>
+      <c r="DU9"/>
+      <c r="DV9"/>
+      <c r="DW9"/>
+      <c r="DX9"/>
+      <c r="DY9"/>
+      <c r="DZ9"/>
+      <c r="EA9"/>
+      <c r="EB9"/>
+      <c r="EC9"/>
+      <c r="ED9"/>
+      <c r="EE9"/>
+      <c r="EF9"/>
+      <c r="EG9"/>
+      <c r="EH9"/>
+      <c r="EI9"/>
+      <c r="EJ9"/>
+      <c r="EK9"/>
+      <c r="EL9"/>
+      <c r="EM9"/>
+      <c r="EN9"/>
+      <c r="EO9"/>
+      <c r="EP9"/>
+      <c r="EQ9"/>
+      <c r="ER9"/>
+      <c r="ES9"/>
+      <c r="ET9"/>
+      <c r="EU9"/>
+      <c r="EV9"/>
+      <c r="EW9"/>
+      <c r="EX9"/>
+      <c r="EY9"/>
+      <c r="EZ9"/>
+      <c r="FA9"/>
+      <c r="FB9"/>
+      <c r="FC9"/>
+      <c r="FD9"/>
+      <c r="FE9"/>
+      <c r="FF9"/>
+      <c r="FG9"/>
+      <c r="FH9"/>
+      <c r="FI9"/>
+      <c r="FJ9"/>
+      <c r="FK9"/>
+      <c r="FL9"/>
+      <c r="FM9"/>
+      <c r="FN9"/>
+      <c r="FO9"/>
+      <c r="FP9"/>
+      <c r="FQ9"/>
+      <c r="FR9"/>
+      <c r="FS9"/>
+      <c r="FT9"/>
+      <c r="FU9"/>
+      <c r="FV9"/>
+      <c r="FW9"/>
+      <c r="FX9"/>
+      <c r="FY9"/>
+      <c r="FZ9"/>
+      <c r="GA9"/>
+      <c r="GB9"/>
+      <c r="GC9"/>
+      <c r="GD9"/>
+      <c r="GE9"/>
+      <c r="GF9"/>
+      <c r="GG9"/>
+      <c r="GH9"/>
+      <c r="GI9"/>
+      <c r="GJ9"/>
+      <c r="GK9"/>
+      <c r="GL9"/>
+      <c r="GM9"/>
+      <c r="GN9"/>
+      <c r="GO9"/>
+      <c r="GP9"/>
+      <c r="GQ9"/>
+      <c r="GR9"/>
+      <c r="GS9"/>
+      <c r="GT9"/>
+      <c r="GU9"/>
+      <c r="GV9"/>
+      <c r="GW9"/>
+      <c r="GX9"/>
+      <c r="GY9"/>
+      <c r="GZ9"/>
+      <c r="HA9"/>
+      <c r="HB9"/>
+      <c r="HC9"/>
+      <c r="HD9"/>
+      <c r="HE9"/>
+      <c r="HF9"/>
+      <c r="HG9"/>
+      <c r="HH9"/>
+      <c r="HI9"/>
+      <c r="HJ9"/>
+      <c r="HK9"/>
+      <c r="HL9"/>
+      <c r="HM9"/>
+      <c r="HN9"/>
+      <c r="HO9"/>
+      <c r="HP9"/>
+      <c r="HQ9"/>
+      <c r="HR9"/>
+      <c r="HS9"/>
+      <c r="HT9"/>
+      <c r="HU9"/>
+      <c r="HV9"/>
+      <c r="HW9"/>
+      <c r="HX9"/>
+      <c r="HY9"/>
+      <c r="HZ9"/>
+      <c r="IA9"/>
+      <c r="IB9"/>
+      <c r="IC9"/>
+      <c r="ID9"/>
+      <c r="IE9"/>
+      <c r="IF9"/>
+      <c r="IG9"/>
+      <c r="IH9"/>
+      <c r="II9"/>
+      <c r="IJ9"/>
+      <c r="IK9"/>
+      <c r="IL9"/>
+      <c r="IM9"/>
+      <c r="IN9"/>
+      <c r="IO9"/>
+      <c r="IP9"/>
+      <c r="IQ9"/>
+      <c r="IR9"/>
+      <c r="IS9"/>
+      <c r="IT9"/>
+      <c r="IU9"/>
+      <c r="IV9"/>
+      <c r="IW9"/>
+      <c r="IX9"/>
+      <c r="IY9"/>
+      <c r="IZ9"/>
+      <c r="JA9"/>
+      <c r="JB9"/>
+      <c r="JC9"/>
+      <c r="JD9"/>
+      <c r="JE9"/>
+      <c r="JF9"/>
+      <c r="JG9"/>
+      <c r="JH9"/>
+      <c r="JI9"/>
+      <c r="JJ9"/>
+      <c r="JK9"/>
+      <c r="JL9"/>
+      <c r="JM9"/>
+      <c r="JN9"/>
+      <c r="JO9"/>
+      <c r="JP9"/>
+      <c r="JQ9"/>
+      <c r="JR9"/>
+      <c r="JS9"/>
+      <c r="JT9"/>
+      <c r="JU9"/>
+      <c r="JV9"/>
+      <c r="JW9"/>
+      <c r="JX9"/>
+      <c r="JY9"/>
+      <c r="JZ9"/>
+      <c r="KA9"/>
+      <c r="KB9"/>
+      <c r="KC9"/>
+      <c r="KD9"/>
+      <c r="KE9"/>
+      <c r="KF9"/>
+      <c r="KG9"/>
+      <c r="KH9"/>
+      <c r="KI9"/>
+      <c r="KJ9"/>
+      <c r="KK9"/>
+      <c r="KL9"/>
+      <c r="KM9"/>
+      <c r="KN9"/>
+      <c r="KO9"/>
+      <c r="KP9"/>
+      <c r="KQ9"/>
+      <c r="KR9"/>
+      <c r="KS9"/>
+      <c r="KT9"/>
+      <c r="KU9"/>
+      <c r="KV9"/>
+      <c r="KW9"/>
+      <c r="KX9"/>
+      <c r="KY9"/>
+      <c r="KZ9"/>
+      <c r="LA9"/>
+      <c r="LB9"/>
+      <c r="LC9"/>
+      <c r="LD9"/>
+      <c r="LE9"/>
+      <c r="LF9"/>
+      <c r="LG9"/>
+      <c r="LH9"/>
+      <c r="LI9"/>
+      <c r="LJ9"/>
+      <c r="LK9"/>
+      <c r="LL9"/>
+      <c r="LM9"/>
+      <c r="LN9"/>
+      <c r="LO9"/>
+      <c r="LP9"/>
+      <c r="LQ9"/>
+      <c r="LR9"/>
+      <c r="LS9"/>
+      <c r="LT9"/>
+      <c r="LU9"/>
+      <c r="LV9"/>
+      <c r="LW9"/>
+      <c r="LX9"/>
+      <c r="LY9"/>
+      <c r="LZ9"/>
+      <c r="MA9"/>
+      <c r="MB9"/>
+      <c r="MC9"/>
+      <c r="MD9"/>
+      <c r="ME9"/>
+      <c r="MF9"/>
+      <c r="MG9"/>
+      <c r="MH9"/>
+      <c r="MI9"/>
+      <c r="MJ9"/>
+      <c r="MK9"/>
+      <c r="ML9"/>
+      <c r="MM9"/>
+      <c r="MN9"/>
+      <c r="MO9"/>
+      <c r="MP9"/>
+      <c r="MQ9"/>
+      <c r="MR9"/>
+      <c r="MS9"/>
+      <c r="MT9"/>
+      <c r="MU9"/>
+      <c r="MV9"/>
+      <c r="MW9"/>
+      <c r="MX9"/>
+      <c r="MY9"/>
+      <c r="MZ9"/>
+      <c r="NA9"/>
+      <c r="NB9"/>
+      <c r="NC9"/>
+      <c r="ND9"/>
+      <c r="NE9"/>
+      <c r="NF9"/>
+      <c r="NG9"/>
+      <c r="NH9"/>
+      <c r="NI9"/>
+      <c r="NJ9"/>
+      <c r="NK9"/>
+      <c r="NL9"/>
+      <c r="NM9"/>
+      <c r="NN9"/>
+      <c r="NO9"/>
+      <c r="NP9"/>
+      <c r="NQ9"/>
+      <c r="NR9"/>
+      <c r="NS9"/>
+      <c r="NT9"/>
+      <c r="NU9"/>
+      <c r="NV9"/>
+      <c r="NW9"/>
+      <c r="NX9"/>
+      <c r="NY9"/>
+      <c r="NZ9"/>
+      <c r="OA9"/>
+      <c r="OB9"/>
+      <c r="OC9"/>
+      <c r="OD9"/>
+      <c r="OE9"/>
+      <c r="OF9"/>
+      <c r="OG9"/>
+      <c r="OH9"/>
+      <c r="OI9"/>
+      <c r="OJ9"/>
+      <c r="OK9"/>
+      <c r="OL9"/>
+      <c r="OM9"/>
+      <c r="ON9"/>
+      <c r="OO9"/>
+      <c r="OP9"/>
+      <c r="OQ9"/>
+      <c r="OR9"/>
+      <c r="OS9"/>
+      <c r="OT9"/>
+      <c r="OU9"/>
+      <c r="OV9"/>
+      <c r="OW9"/>
+      <c r="OX9"/>
+      <c r="OY9"/>
+      <c r="OZ9"/>
+      <c r="PA9"/>
+      <c r="PB9"/>
+      <c r="PC9"/>
+      <c r="PD9"/>
+      <c r="PE9"/>
+      <c r="PF9"/>
+      <c r="PG9"/>
+      <c r="PH9"/>
+      <c r="PI9"/>
+      <c r="PJ9"/>
+      <c r="PK9"/>
+      <c r="PL9"/>
+      <c r="PM9"/>
+      <c r="PN9"/>
+      <c r="PO9"/>
+      <c r="PP9"/>
+      <c r="PQ9"/>
+      <c r="PR9"/>
+      <c r="PS9"/>
+      <c r="PT9"/>
+      <c r="PU9"/>
+      <c r="PV9"/>
+      <c r="PW9"/>
+      <c r="PX9"/>
+      <c r="PY9"/>
+      <c r="PZ9"/>
+      <c r="QA9"/>
+      <c r="QB9"/>
+      <c r="QC9"/>
+      <c r="QD9"/>
+      <c r="QE9"/>
+      <c r="QF9"/>
+      <c r="QG9"/>
+      <c r="QH9"/>
+      <c r="QI9"/>
+      <c r="QJ9"/>
+      <c r="QK9"/>
+      <c r="QL9"/>
+      <c r="QM9"/>
+      <c r="QN9"/>
+      <c r="QO9"/>
+      <c r="QP9"/>
+      <c r="QQ9"/>
+      <c r="QR9"/>
+      <c r="QS9"/>
+      <c r="QT9"/>
+      <c r="QU9"/>
+      <c r="QV9"/>
+      <c r="QW9"/>
+      <c r="QX9"/>
+      <c r="QY9"/>
+      <c r="QZ9"/>
+      <c r="RA9"/>
+      <c r="RB9"/>
+      <c r="RC9"/>
+      <c r="RD9"/>
+      <c r="RE9"/>
+      <c r="RF9"/>
+      <c r="RG9"/>
+      <c r="RH9"/>
+      <c r="RI9"/>
+      <c r="RJ9"/>
+      <c r="RK9"/>
+      <c r="RL9"/>
+      <c r="RM9"/>
+      <c r="RN9"/>
+      <c r="RO9"/>
+      <c r="RP9"/>
+      <c r="RQ9"/>
+      <c r="RR9"/>
+      <c r="RS9"/>
+      <c r="RT9"/>
+      <c r="RU9"/>
+      <c r="RV9"/>
+      <c r="RW9"/>
+      <c r="RX9"/>
+      <c r="RY9"/>
+      <c r="RZ9"/>
+      <c r="SA9"/>
+      <c r="SB9"/>
+      <c r="SC9"/>
+      <c r="SD9"/>
+      <c r="SE9"/>
+      <c r="SF9"/>
+      <c r="SG9"/>
+      <c r="SH9"/>
+      <c r="SI9"/>
+      <c r="SJ9"/>
+      <c r="SK9"/>
+      <c r="SL9"/>
+      <c r="SM9"/>
+      <c r="SN9"/>
+      <c r="SO9"/>
+      <c r="SP9"/>
+      <c r="SQ9"/>
+      <c r="SR9"/>
+      <c r="SS9"/>
+      <c r="ST9"/>
+      <c r="SU9"/>
+      <c r="SV9"/>
+      <c r="SW9"/>
+      <c r="SX9"/>
+      <c r="SY9"/>
+      <c r="SZ9"/>
+      <c r="TA9"/>
+      <c r="TB9"/>
+      <c r="TC9"/>
+      <c r="TD9"/>
+      <c r="TE9"/>
+      <c r="TF9"/>
+      <c r="TG9"/>
+      <c r="TH9"/>
+      <c r="TI9"/>
+      <c r="TJ9"/>
+      <c r="TK9"/>
+      <c r="TL9"/>
+      <c r="TM9"/>
+      <c r="TN9"/>
+      <c r="TO9"/>
+      <c r="TP9"/>
+      <c r="TQ9"/>
+      <c r="TR9"/>
+      <c r="TS9"/>
+      <c r="TT9"/>
+      <c r="TU9"/>
+      <c r="TV9"/>
+      <c r="TW9"/>
+      <c r="TX9"/>
+      <c r="TY9"/>
+      <c r="TZ9"/>
+      <c r="UA9"/>
+      <c r="UB9"/>
+      <c r="UC9"/>
+      <c r="UD9"/>
+      <c r="UE9"/>
+      <c r="UF9"/>
+      <c r="UG9"/>
+      <c r="UH9"/>
+      <c r="UI9"/>
+      <c r="UJ9"/>
+      <c r="UK9"/>
+      <c r="UL9"/>
+      <c r="UM9"/>
+      <c r="UN9"/>
+      <c r="UO9"/>
+      <c r="UP9"/>
+      <c r="UQ9"/>
+      <c r="UR9"/>
+      <c r="US9"/>
+      <c r="UT9"/>
+      <c r="UU9"/>
+      <c r="UV9"/>
+      <c r="UW9"/>
+      <c r="UX9"/>
+      <c r="UY9"/>
+      <c r="UZ9"/>
+      <c r="VA9"/>
+      <c r="VB9"/>
+      <c r="VC9"/>
+      <c r="VD9"/>
+      <c r="VE9"/>
+      <c r="VF9"/>
+      <c r="VG9"/>
+      <c r="VH9"/>
+      <c r="VI9"/>
+      <c r="VJ9"/>
+      <c r="VK9"/>
+      <c r="VL9"/>
+      <c r="VM9"/>
+      <c r="VN9"/>
+      <c r="VO9"/>
+      <c r="VP9"/>
+      <c r="VQ9"/>
+      <c r="VR9"/>
+      <c r="VS9"/>
+      <c r="VT9"/>
+      <c r="VU9"/>
+      <c r="VV9"/>
+      <c r="VW9"/>
+      <c r="VX9"/>
+      <c r="VY9"/>
+      <c r="VZ9"/>
+      <c r="WA9"/>
+      <c r="WB9"/>
+      <c r="WC9"/>
+      <c r="WD9"/>
+      <c r="WE9"/>
+      <c r="WF9"/>
+      <c r="WG9"/>
+      <c r="WH9"/>
+      <c r="WI9"/>
+      <c r="WJ9"/>
+      <c r="WK9"/>
+      <c r="WL9"/>
+      <c r="WM9"/>
+      <c r="WN9"/>
+      <c r="WO9"/>
+      <c r="WP9"/>
+      <c r="WQ9"/>
+      <c r="WR9"/>
+      <c r="WS9"/>
+      <c r="WT9"/>
+      <c r="WU9"/>
+      <c r="WV9"/>
+      <c r="WW9"/>
+      <c r="WX9"/>
+      <c r="WY9"/>
+      <c r="WZ9"/>
+      <c r="XA9"/>
+      <c r="XB9"/>
+      <c r="XC9"/>
+      <c r="XD9"/>
+      <c r="XE9"/>
+      <c r="XF9"/>
+      <c r="XG9"/>
+      <c r="XH9"/>
+      <c r="XI9"/>
+      <c r="XJ9"/>
+      <c r="XK9"/>
+      <c r="XL9"/>
+      <c r="XM9"/>
+      <c r="XN9"/>
+      <c r="XO9"/>
+      <c r="XP9"/>
+      <c r="XQ9"/>
+      <c r="XR9"/>
+      <c r="XS9"/>
+      <c r="XT9"/>
+      <c r="XU9"/>
+      <c r="XV9"/>
+      <c r="XW9"/>
+      <c r="XX9"/>
+      <c r="XY9"/>
+      <c r="XZ9"/>
+      <c r="YA9"/>
+      <c r="YB9"/>
+      <c r="YC9"/>
+      <c r="YD9"/>
+      <c r="YE9"/>
+      <c r="YF9"/>
+      <c r="YG9"/>
+      <c r="YH9"/>
+      <c r="YI9"/>
+      <c r="YJ9"/>
+      <c r="YK9"/>
+      <c r="YL9"/>
+      <c r="YM9"/>
+      <c r="YN9"/>
+      <c r="YO9"/>
+      <c r="YP9"/>
+      <c r="YQ9"/>
+      <c r="YR9"/>
+      <c r="YS9"/>
+      <c r="YT9"/>
+      <c r="YU9"/>
+      <c r="YV9"/>
+      <c r="YW9"/>
+      <c r="YX9"/>
+      <c r="YY9"/>
+      <c r="YZ9"/>
+      <c r="ZA9"/>
+      <c r="ZB9"/>
+      <c r="ZC9"/>
+      <c r="ZD9"/>
+      <c r="ZE9"/>
+      <c r="ZF9"/>
+      <c r="ZG9"/>
+      <c r="ZH9"/>
+      <c r="ZI9"/>
+      <c r="ZJ9"/>
+      <c r="ZK9"/>
+      <c r="ZL9"/>
+      <c r="ZM9"/>
+      <c r="ZN9"/>
+      <c r="ZO9"/>
+      <c r="ZP9"/>
+      <c r="ZQ9"/>
+      <c r="ZR9"/>
+      <c r="ZS9"/>
+      <c r="ZT9"/>
+      <c r="ZU9"/>
+      <c r="ZV9"/>
+      <c r="ZW9"/>
+      <c r="ZX9"/>
+      <c r="ZY9"/>
+      <c r="ZZ9"/>
+      <c r="AAA9"/>
+      <c r="AAB9"/>
+      <c r="AAC9"/>
+      <c r="AAD9"/>
+      <c r="AAE9"/>
+      <c r="AAF9"/>
+      <c r="AAG9"/>
+      <c r="AAH9"/>
+      <c r="AAI9"/>
+      <c r="AAJ9"/>
+      <c r="AAK9"/>
+      <c r="AAL9"/>
+      <c r="AAM9"/>
+      <c r="AAN9"/>
+      <c r="AAO9"/>
+      <c r="AAP9"/>
+      <c r="AAQ9"/>
+      <c r="AAR9"/>
+      <c r="AAS9"/>
+      <c r="AAT9"/>
+      <c r="AAU9"/>
+      <c r="AAV9"/>
+      <c r="AAW9"/>
+      <c r="AAX9"/>
+      <c r="AAY9"/>
+      <c r="AAZ9"/>
+      <c r="ABA9"/>
+      <c r="ABB9"/>
+      <c r="ABC9"/>
+      <c r="ABD9"/>
+      <c r="ABE9"/>
+      <c r="ABF9"/>
+      <c r="ABG9"/>
+      <c r="ABH9"/>
+      <c r="ABI9"/>
+      <c r="ABJ9"/>
+      <c r="ABK9"/>
+      <c r="ABL9"/>
+      <c r="ABM9"/>
+      <c r="ABN9"/>
+      <c r="ABO9"/>
+      <c r="ABP9"/>
+      <c r="ABQ9"/>
+      <c r="ABR9"/>
+      <c r="ABS9"/>
+      <c r="ABT9"/>
+      <c r="ABU9"/>
+      <c r="ABV9"/>
+      <c r="ABW9"/>
+      <c r="ABX9"/>
+      <c r="ABY9"/>
+      <c r="ABZ9"/>
+      <c r="ACA9"/>
+      <c r="ACB9"/>
+      <c r="ACC9"/>
+      <c r="ACD9"/>
+      <c r="ACE9"/>
+      <c r="ACF9"/>
+      <c r="ACG9"/>
+      <c r="ACH9"/>
+      <c r="ACI9"/>
+      <c r="ACJ9"/>
+      <c r="ACK9"/>
+      <c r="ACL9"/>
+      <c r="ACM9"/>
+      <c r="ACN9"/>
+      <c r="ACO9"/>
+      <c r="ACP9"/>
+      <c r="ACQ9"/>
+      <c r="ACR9"/>
+      <c r="ACS9"/>
+      <c r="ACT9"/>
+      <c r="ACU9"/>
+      <c r="ACV9"/>
+      <c r="ACW9"/>
+      <c r="ACX9"/>
+      <c r="ACY9"/>
+      <c r="ACZ9"/>
+      <c r="ADA9"/>
+      <c r="ADB9"/>
+      <c r="ADC9"/>
+      <c r="ADD9"/>
+      <c r="ADE9"/>
+      <c r="ADF9"/>
+      <c r="ADG9"/>
+      <c r="ADH9"/>
+      <c r="ADI9"/>
+      <c r="ADJ9"/>
+      <c r="ADK9"/>
+      <c r="ADL9"/>
+      <c r="ADM9"/>
+      <c r="ADN9"/>
+      <c r="ADO9"/>
+      <c r="ADP9"/>
+      <c r="ADQ9"/>
+      <c r="ADR9"/>
+      <c r="ADS9"/>
+      <c r="ADT9"/>
+      <c r="ADU9"/>
+      <c r="ADV9"/>
+      <c r="ADW9"/>
+      <c r="ADX9"/>
+      <c r="ADY9"/>
+      <c r="ADZ9"/>
+      <c r="AEA9"/>
+      <c r="AEB9"/>
+      <c r="AEC9"/>
+      <c r="AED9"/>
+      <c r="AEE9"/>
+      <c r="AEF9"/>
+      <c r="AEG9"/>
+      <c r="AEH9"/>
+      <c r="AEI9"/>
+      <c r="AEJ9"/>
+      <c r="AEK9"/>
+      <c r="AEL9"/>
+      <c r="AEM9"/>
+      <c r="AEN9"/>
+      <c r="AEO9"/>
+      <c r="AEP9"/>
+      <c r="AEQ9"/>
+      <c r="AER9"/>
+      <c r="AES9"/>
+      <c r="AET9"/>
+      <c r="AEU9"/>
+      <c r="AEV9"/>
+      <c r="AEW9"/>
+      <c r="AEX9"/>
+      <c r="AEY9"/>
+      <c r="AEZ9"/>
+      <c r="AFA9"/>
+      <c r="AFB9"/>
+      <c r="AFC9"/>
+      <c r="AFD9"/>
+      <c r="AFE9"/>
+      <c r="AFF9"/>
+      <c r="AFG9"/>
+      <c r="AFH9"/>
+      <c r="AFI9"/>
+      <c r="AFJ9"/>
+      <c r="AFK9"/>
+      <c r="AFL9"/>
+      <c r="AFM9"/>
+      <c r="AFN9"/>
+      <c r="AFO9"/>
+      <c r="AFP9"/>
+      <c r="AFQ9"/>
+      <c r="AFR9"/>
+      <c r="AFS9"/>
+      <c r="AFT9"/>
+      <c r="AFU9"/>
+      <c r="AFV9"/>
+      <c r="AFW9"/>
+      <c r="AFX9"/>
+      <c r="AFY9"/>
+      <c r="AFZ9"/>
+      <c r="AGA9"/>
+      <c r="AGB9"/>
+      <c r="AGC9"/>
+      <c r="AGD9"/>
+      <c r="AGE9"/>
+      <c r="AGF9"/>
+      <c r="AGG9"/>
+      <c r="AGH9"/>
+      <c r="AGI9"/>
+      <c r="AGJ9"/>
+      <c r="AGK9"/>
+      <c r="AGL9"/>
+      <c r="AGM9"/>
+      <c r="AGN9"/>
+      <c r="AGO9"/>
+      <c r="AGP9"/>
+      <c r="AGQ9"/>
+      <c r="AGR9"/>
+      <c r="AGS9"/>
+      <c r="AGT9"/>
+      <c r="AGU9"/>
+      <c r="AGV9"/>
+      <c r="AGW9"/>
+      <c r="AGX9"/>
+      <c r="AGY9"/>
+      <c r="AGZ9"/>
+      <c r="AHA9"/>
+      <c r="AHB9"/>
+      <c r="AHC9"/>
+      <c r="AHD9"/>
+      <c r="AHE9"/>
+      <c r="AHF9"/>
+      <c r="AHG9"/>
+      <c r="AHH9"/>
+      <c r="AHI9"/>
+      <c r="AHJ9"/>
+      <c r="AHK9"/>
+      <c r="AHL9"/>
+      <c r="AHM9"/>
+      <c r="AHN9"/>
+      <c r="AHO9"/>
+      <c r="AHP9"/>
+      <c r="AHQ9"/>
+      <c r="AHR9"/>
+      <c r="AHS9"/>
+      <c r="AHT9"/>
+      <c r="AHU9"/>
+      <c r="AHV9"/>
+      <c r="AHW9"/>
+      <c r="AHX9"/>
+      <c r="AHY9"/>
+      <c r="AHZ9"/>
+      <c r="AIA9"/>
+      <c r="AIB9"/>
+      <c r="AIC9"/>
+      <c r="AID9"/>
+      <c r="AIE9"/>
+      <c r="AIF9"/>
+      <c r="AIG9"/>
+      <c r="AIH9"/>
+      <c r="AII9"/>
+      <c r="AIJ9"/>
+      <c r="AIK9"/>
+      <c r="AIL9"/>
+      <c r="AIM9"/>
+      <c r="AIN9"/>
+      <c r="AIO9"/>
+      <c r="AIP9"/>
+      <c r="AIQ9"/>
+      <c r="AIR9"/>
+      <c r="AIS9"/>
+      <c r="AIT9"/>
+      <c r="AIU9"/>
+      <c r="AIV9"/>
+      <c r="AIW9"/>
+      <c r="AIX9"/>
+      <c r="AIY9"/>
+      <c r="AIZ9"/>
+      <c r="AJA9"/>
+      <c r="AJB9"/>
+      <c r="AJC9"/>
+      <c r="AJD9"/>
+      <c r="AJE9"/>
+      <c r="AJF9"/>
+      <c r="AJG9"/>
+      <c r="AJH9"/>
+      <c r="AJI9"/>
+      <c r="AJJ9"/>
+      <c r="AJK9"/>
+      <c r="AJL9"/>
+      <c r="AJM9"/>
+      <c r="AJN9"/>
+      <c r="AJO9"/>
+      <c r="AJP9"/>
+      <c r="AJQ9"/>
+      <c r="AJR9"/>
+      <c r="AJS9"/>
+      <c r="AJT9"/>
+      <c r="AJU9"/>
+      <c r="AJV9"/>
+      <c r="AJW9"/>
+      <c r="AJX9"/>
+      <c r="AJY9"/>
+      <c r="AJZ9"/>
+      <c r="AKA9"/>
+      <c r="AKB9"/>
+      <c r="AKC9"/>
+      <c r="AKD9"/>
+      <c r="AKE9"/>
+      <c r="AKF9"/>
+      <c r="AKG9"/>
+      <c r="AKH9"/>
+      <c r="AKI9"/>
+      <c r="AKJ9"/>
+      <c r="AKK9"/>
+      <c r="AKL9"/>
+      <c r="AKM9"/>
+      <c r="AKN9"/>
+      <c r="AKO9"/>
+      <c r="AKP9"/>
+      <c r="AKQ9"/>
+      <c r="AKR9"/>
+      <c r="AKS9"/>
+      <c r="AKT9"/>
+      <c r="AKU9"/>
+      <c r="AKV9"/>
+      <c r="AKW9"/>
+      <c r="AKX9"/>
+      <c r="AKY9"/>
+      <c r="AKZ9"/>
+      <c r="ALA9"/>
+      <c r="ALB9"/>
+      <c r="ALC9"/>
+      <c r="ALD9"/>
+      <c r="ALE9"/>
+      <c r="ALF9"/>
+      <c r="ALG9"/>
+      <c r="ALH9"/>
+      <c r="ALI9"/>
+      <c r="ALJ9"/>
+      <c r="ALK9"/>
+      <c r="ALL9"/>
+      <c r="ALM9"/>
+      <c r="ALN9"/>
+      <c r="ALO9"/>
+      <c r="ALP9"/>
+      <c r="ALQ9"/>
+      <c r="ALR9"/>
+      <c r="ALS9"/>
+      <c r="ALT9"/>
+      <c r="ALU9"/>
+      <c r="ALV9"/>
+      <c r="ALW9"/>
+      <c r="ALX9"/>
+      <c r="ALY9"/>
+      <c r="ALZ9"/>
+      <c r="AMA9"/>
+      <c r="AMB9"/>
+      <c r="AMC9"/>
+      <c r="AMD9"/>
+      <c r="AME9"/>
+      <c r="AMF9"/>
+      <c r="AMG9"/>
+      <c r="AMH9"/>
+      <c r="AMI9"/>
+      <c r="AMJ9"/>
+      <c r="AMK9"/>
+      <c r="AML9"/>
+      <c r="AMM9"/>
+      <c r="AMN9"/>
+      <c r="AMO9"/>
+      <c r="AMP9"/>
+      <c r="AMQ9"/>
+      <c r="AMR9"/>
+      <c r="AMS9"/>
+      <c r="AMT9"/>
+      <c r="AMU9"/>
+      <c r="AMV9"/>
+      <c r="AMW9"/>
+      <c r="AMX9"/>
+      <c r="AMY9"/>
+      <c r="AMZ9"/>
+      <c r="ANA9"/>
+      <c r="ANB9"/>
+      <c r="ANC9"/>
+      <c r="AND9"/>
+      <c r="ANE9"/>
+      <c r="ANF9"/>
+      <c r="ANG9"/>
+      <c r="ANH9"/>
+      <c r="ANI9"/>
+      <c r="ANJ9"/>
+      <c r="ANK9"/>
+      <c r="ANL9"/>
+      <c r="ANM9"/>
+      <c r="ANN9"/>
+      <c r="ANO9"/>
+      <c r="ANP9"/>
+      <c r="ANQ9"/>
+      <c r="ANR9"/>
+      <c r="ANS9"/>
+      <c r="ANT9"/>
+      <c r="ANU9"/>
+      <c r="ANV9"/>
+      <c r="ANW9"/>
+      <c r="ANX9"/>
+      <c r="ANY9"/>
+      <c r="ANZ9"/>
+      <c r="AOA9"/>
+      <c r="AOB9"/>
+      <c r="AOC9"/>
+      <c r="AOD9"/>
+      <c r="AOE9"/>
+      <c r="AOF9"/>
+      <c r="AOG9"/>
+      <c r="AOH9"/>
+      <c r="AOI9"/>
+      <c r="AOJ9"/>
+      <c r="AOK9"/>
+      <c r="AOL9"/>
+      <c r="AOM9"/>
+      <c r="AON9"/>
+      <c r="AOO9"/>
+      <c r="AOP9"/>
+      <c r="AOQ9"/>
+      <c r="AOR9"/>
+      <c r="AOS9"/>
+      <c r="AOT9"/>
+      <c r="AOU9"/>
+      <c r="AOV9"/>
+      <c r="AOW9"/>
+      <c r="AOX9"/>
+      <c r="AOY9"/>
+      <c r="AOZ9"/>
+      <c r="APA9"/>
+      <c r="APB9"/>
+      <c r="APC9"/>
+      <c r="APD9"/>
+      <c r="APE9"/>
+      <c r="APF9"/>
+      <c r="APG9"/>
+      <c r="APH9"/>
+      <c r="API9"/>
+      <c r="APJ9"/>
+      <c r="APK9"/>
+      <c r="APL9"/>
+      <c r="APM9"/>
+      <c r="APN9"/>
+      <c r="APO9"/>
+      <c r="APP9"/>
+      <c r="APQ9"/>
+      <c r="APR9"/>
+      <c r="APS9"/>
+      <c r="APT9"/>
+      <c r="APU9"/>
+      <c r="APV9"/>
+      <c r="APW9"/>
+      <c r="APX9"/>
+      <c r="APY9"/>
+      <c r="APZ9"/>
+      <c r="AQA9"/>
+      <c r="AQB9"/>
+      <c r="AQC9"/>
+      <c r="AQD9"/>
+      <c r="AQE9"/>
+      <c r="AQF9"/>
+      <c r="AQG9"/>
+      <c r="AQH9"/>
+      <c r="AQI9"/>
+      <c r="AQJ9"/>
+      <c r="AQK9"/>
+      <c r="AQL9"/>
+      <c r="AQM9"/>
+      <c r="AQN9"/>
+      <c r="AQO9"/>
+      <c r="AQP9"/>
+      <c r="AQQ9"/>
+      <c r="AQR9"/>
+      <c r="AQS9"/>
+      <c r="AQT9"/>
+      <c r="AQU9"/>
+      <c r="AQV9"/>
+      <c r="AQW9"/>
+      <c r="AQX9"/>
+      <c r="AQY9"/>
+      <c r="AQZ9"/>
+      <c r="ARA9"/>
+      <c r="ARB9"/>
+      <c r="ARC9"/>
+      <c r="ARD9"/>
+      <c r="ARE9"/>
+      <c r="ARF9"/>
+      <c r="ARG9"/>
+      <c r="ARH9"/>
+      <c r="ARI9"/>
+      <c r="ARJ9"/>
+      <c r="ARK9"/>
+      <c r="ARL9"/>
+      <c r="ARM9"/>
+      <c r="ARN9"/>
+      <c r="ARO9"/>
+      <c r="ARP9"/>
+      <c r="ARQ9"/>
+      <c r="ARR9"/>
+      <c r="ARS9"/>
+      <c r="ART9"/>
+      <c r="ARU9"/>
+      <c r="ARV9"/>
+      <c r="ARW9"/>
+      <c r="ARX9"/>
+      <c r="ARY9"/>
+      <c r="ARZ9"/>
+      <c r="ASA9"/>
+      <c r="ASB9"/>
+      <c r="ASC9"/>
+      <c r="ASD9"/>
+      <c r="ASE9"/>
+      <c r="ASF9"/>
+      <c r="ASG9"/>
+      <c r="ASH9"/>
+      <c r="ASI9"/>
+      <c r="ASJ9"/>
+      <c r="ASK9"/>
+      <c r="ASL9"/>
+      <c r="ASM9"/>
+      <c r="ASN9"/>
+      <c r="ASO9"/>
+      <c r="ASP9"/>
+      <c r="ASQ9"/>
+      <c r="ASR9"/>
+      <c r="ASS9"/>
+      <c r="AST9"/>
+      <c r="ASU9"/>
+      <c r="ASV9"/>
+      <c r="ASW9"/>
+      <c r="ASX9"/>
+      <c r="ASY9"/>
+      <c r="ASZ9"/>
+      <c r="ATA9"/>
+      <c r="ATB9"/>
+      <c r="ATC9"/>
+      <c r="ATD9"/>
+      <c r="ATE9"/>
+      <c r="ATF9"/>
+      <c r="ATG9"/>
+      <c r="ATH9"/>
+      <c r="ATI9"/>
+      <c r="ATJ9"/>
+      <c r="ATK9"/>
+      <c r="ATL9"/>
+      <c r="ATM9"/>
+      <c r="ATN9"/>
+      <c r="ATO9"/>
+      <c r="ATP9"/>
+      <c r="ATQ9"/>
+      <c r="ATR9"/>
+      <c r="ATS9"/>
+      <c r="ATT9"/>
+      <c r="ATU9"/>
+      <c r="ATV9"/>
+      <c r="ATW9"/>
+      <c r="ATX9"/>
+      <c r="ATY9"/>
+      <c r="ATZ9"/>
+      <c r="AUA9"/>
+      <c r="AUB9"/>
+      <c r="AUC9"/>
+      <c r="AUD9"/>
+      <c r="AUE9"/>
+      <c r="AUF9"/>
+      <c r="AUG9"/>
+      <c r="AUH9"/>
+      <c r="AUI9"/>
+      <c r="AUJ9"/>
+      <c r="AUK9"/>
+      <c r="AUL9"/>
+      <c r="AUM9"/>
+      <c r="AUN9"/>
+      <c r="AUO9"/>
+      <c r="AUP9"/>
+      <c r="AUQ9"/>
+      <c r="AUR9"/>
+      <c r="AUS9"/>
+      <c r="AUT9"/>
+      <c r="AUU9"/>
+      <c r="AUV9"/>
+      <c r="AUW9"/>
+      <c r="AUX9"/>
+      <c r="AUY9"/>
+      <c r="AUZ9"/>
+      <c r="AVA9"/>
+      <c r="AVB9"/>
+      <c r="AVC9"/>
+      <c r="AVD9"/>
+      <c r="AVE9"/>
+      <c r="AVF9"/>
+      <c r="AVG9"/>
+      <c r="AVH9"/>
+      <c r="AVI9"/>
+      <c r="AVJ9"/>
+      <c r="AVK9"/>
+      <c r="AVL9"/>
+      <c r="AVM9"/>
+      <c r="AVN9"/>
+      <c r="AVO9"/>
+      <c r="AVP9"/>
+      <c r="AVQ9"/>
+      <c r="AVR9"/>
+      <c r="AVS9"/>
+      <c r="AVT9"/>
+      <c r="AVU9"/>
+      <c r="AVV9"/>
+      <c r="AVW9"/>
+      <c r="AVX9"/>
+      <c r="AVY9"/>
+      <c r="AVZ9"/>
+      <c r="AWA9"/>
+      <c r="AWB9"/>
+      <c r="AWC9"/>
+      <c r="AWD9"/>
+      <c r="AWE9"/>
+      <c r="AWF9"/>
+      <c r="AWG9"/>
+      <c r="AWH9"/>
+      <c r="AWI9"/>
+      <c r="AWJ9"/>
+      <c r="AWK9"/>
+      <c r="AWL9"/>
+      <c r="AWM9"/>
+      <c r="AWN9"/>
+      <c r="AWO9"/>
+      <c r="AWP9"/>
+      <c r="AWQ9"/>
+      <c r="AWR9"/>
+      <c r="AWS9"/>
+      <c r="AWT9"/>
+      <c r="AWU9"/>
+      <c r="AWV9"/>
+      <c r="AWW9"/>
+      <c r="AWX9"/>
+      <c r="AWY9"/>
+      <c r="AWZ9"/>
+      <c r="AXA9"/>
+      <c r="AXB9"/>
+      <c r="AXC9"/>
+      <c r="AXD9"/>
+      <c r="AXE9"/>
+      <c r="AXF9"/>
+      <c r="AXG9"/>
+      <c r="AXH9"/>
+      <c r="AXI9"/>
+      <c r="AXJ9"/>
+      <c r="AXK9"/>
+      <c r="AXL9"/>
+      <c r="AXM9"/>
+      <c r="AXN9"/>
+      <c r="AXO9"/>
+      <c r="AXP9"/>
+      <c r="AXQ9"/>
+      <c r="AXR9"/>
+      <c r="AXS9"/>
+      <c r="AXT9"/>
+      <c r="AXU9"/>
+      <c r="AXV9"/>
+      <c r="AXW9"/>
+      <c r="AXX9"/>
+      <c r="AXY9"/>
+      <c r="AXZ9"/>
+      <c r="AYA9"/>
+      <c r="AYB9"/>
+      <c r="AYC9"/>
+      <c r="AYD9"/>
+      <c r="AYE9"/>
+      <c r="AYF9"/>
+      <c r="AYG9"/>
+      <c r="AYH9"/>
+      <c r="AYI9"/>
+      <c r="AYJ9"/>
+      <c r="AYK9"/>
+      <c r="AYL9"/>
+      <c r="AYM9"/>
+      <c r="AYN9"/>
+      <c r="AYO9"/>
+      <c r="AYP9"/>
+      <c r="AYQ9"/>
+      <c r="AYR9"/>
+      <c r="AYS9"/>
+      <c r="AYT9"/>
+      <c r="AYU9"/>
+      <c r="AYV9"/>
+      <c r="AYW9"/>
+      <c r="AYX9"/>
+      <c r="AYY9"/>
+      <c r="AYZ9"/>
+      <c r="AZA9"/>
+      <c r="AZB9"/>
+      <c r="AZC9"/>
+      <c r="AZD9"/>
+      <c r="AZE9"/>
+      <c r="AZF9"/>
+      <c r="AZG9"/>
+      <c r="AZH9"/>
+      <c r="AZI9"/>
+      <c r="AZJ9"/>
+      <c r="AZK9"/>
+      <c r="AZL9"/>
+      <c r="AZM9"/>
+      <c r="AZN9"/>
+      <c r="AZO9"/>
+      <c r="AZP9"/>
+      <c r="AZQ9"/>
+      <c r="AZR9"/>
+      <c r="AZS9"/>
+      <c r="AZT9"/>
+      <c r="AZU9"/>
+      <c r="AZV9"/>
+      <c r="AZW9"/>
+      <c r="AZX9"/>
+      <c r="AZY9"/>
+      <c r="AZZ9"/>
+      <c r="BAA9"/>
+      <c r="BAB9"/>
+      <c r="BAC9"/>
+      <c r="BAD9"/>
+      <c r="BAE9"/>
+      <c r="BAF9"/>
+      <c r="BAG9"/>
+      <c r="BAH9"/>
+      <c r="BAI9"/>
+      <c r="BAJ9"/>
+      <c r="BAK9"/>
+      <c r="BAL9"/>
+      <c r="BAM9"/>
+      <c r="BAN9"/>
+      <c r="BAO9"/>
+      <c r="BAP9"/>
+      <c r="BAQ9"/>
+      <c r="BAR9"/>
+      <c r="BAS9"/>
+      <c r="BAT9"/>
+      <c r="BAU9"/>
+      <c r="BAV9"/>
+      <c r="BAW9"/>
+      <c r="BAX9"/>
+      <c r="BAY9"/>
+      <c r="BAZ9"/>
+      <c r="BBA9"/>
+      <c r="BBB9"/>
+      <c r="BBC9"/>
+      <c r="BBD9"/>
+      <c r="BBE9"/>
+      <c r="BBF9"/>
+      <c r="BBG9"/>
+      <c r="BBH9"/>
+      <c r="BBI9"/>
+      <c r="BBJ9"/>
+      <c r="BBK9"/>
+      <c r="BBL9"/>
+      <c r="BBM9"/>
+      <c r="BBN9"/>
+      <c r="BBO9"/>
+      <c r="BBP9"/>
+      <c r="BBQ9"/>
+      <c r="BBR9"/>
+      <c r="BBS9"/>
+      <c r="BBT9"/>
+      <c r="BBU9"/>
+      <c r="BBV9"/>
+      <c r="BBW9"/>
+      <c r="BBX9"/>
+      <c r="BBY9"/>
+      <c r="BBZ9"/>
+      <c r="BCA9"/>
+      <c r="BCB9"/>
+      <c r="BCC9"/>
+      <c r="BCD9"/>
+      <c r="BCE9"/>
+      <c r="BCF9"/>
+      <c r="BCG9"/>
+      <c r="BCH9"/>
+      <c r="BCI9"/>
+      <c r="BCJ9"/>
+      <c r="BCK9"/>
+      <c r="BCL9"/>
+      <c r="BCM9"/>
+      <c r="BCN9"/>
+      <c r="BCO9"/>
+      <c r="BCP9"/>
+      <c r="BCQ9"/>
+      <c r="BCR9"/>
+      <c r="BCS9"/>
+      <c r="BCT9"/>
+      <c r="BCU9"/>
+      <c r="BCV9"/>
+      <c r="BCW9"/>
+      <c r="BCX9"/>
+      <c r="BCY9"/>
+      <c r="BCZ9"/>
+      <c r="BDA9"/>
+      <c r="BDB9"/>
+      <c r="BDC9"/>
+      <c r="BDD9"/>
+      <c r="BDE9"/>
+      <c r="BDF9"/>
+      <c r="BDG9"/>
+      <c r="BDH9"/>
+      <c r="BDI9"/>
+      <c r="BDJ9"/>
+      <c r="BDK9"/>
+      <c r="BDL9"/>
+      <c r="BDM9"/>
+      <c r="BDN9"/>
+      <c r="BDO9"/>
+      <c r="BDP9"/>
+      <c r="BDQ9"/>
+      <c r="BDR9"/>
+      <c r="BDS9"/>
+      <c r="BDT9"/>
+      <c r="BDU9"/>
+      <c r="BDV9"/>
+      <c r="BDW9"/>
+      <c r="BDX9"/>
+      <c r="BDY9"/>
+      <c r="BDZ9"/>
+      <c r="BEA9"/>
+      <c r="BEB9"/>
+      <c r="BEC9"/>
+      <c r="BED9"/>
+      <c r="BEE9"/>
+      <c r="BEF9"/>
+      <c r="BEG9"/>
+      <c r="BEH9"/>
+      <c r="BEI9"/>
+      <c r="BEJ9"/>
+      <c r="BEK9"/>
+      <c r="BEL9"/>
+      <c r="BEM9"/>
+      <c r="BEN9"/>
+      <c r="BEO9"/>
+      <c r="BEP9"/>
+      <c r="BEQ9"/>
+      <c r="BER9"/>
+      <c r="BES9"/>
+      <c r="BET9"/>
+      <c r="BEU9"/>
+      <c r="BEV9"/>
+      <c r="BEW9"/>
+      <c r="BEX9"/>
+      <c r="BEY9"/>
+      <c r="BEZ9"/>
+      <c r="BFA9"/>
+      <c r="BFB9"/>
+      <c r="BFC9"/>
+      <c r="BFD9"/>
+      <c r="BFE9"/>
+      <c r="BFF9"/>
+      <c r="BFG9"/>
+      <c r="BFH9"/>
+      <c r="BFI9"/>
+      <c r="BFJ9"/>
+      <c r="BFK9"/>
+      <c r="BFL9"/>
+      <c r="BFM9"/>
+      <c r="BFN9"/>
+      <c r="BFO9"/>
+      <c r="BFP9"/>
+      <c r="BFQ9"/>
+      <c r="BFR9"/>
+      <c r="BFS9"/>
+      <c r="BFT9"/>
+      <c r="BFU9"/>
+      <c r="BFV9"/>
+      <c r="BFW9"/>
+      <c r="BFX9"/>
+      <c r="BFY9"/>
+      <c r="BFZ9"/>
+      <c r="BGA9"/>
+      <c r="BGB9"/>
+      <c r="BGC9"/>
+      <c r="BGD9"/>
+      <c r="BGE9"/>
+      <c r="BGF9"/>
+      <c r="BGG9"/>
+      <c r="BGH9"/>
+      <c r="BGI9"/>
+      <c r="BGJ9"/>
+      <c r="BGK9"/>
+      <c r="BGL9"/>
+      <c r="BGM9"/>
+      <c r="BGN9"/>
+      <c r="BGO9"/>
+      <c r="BGP9"/>
+      <c r="BGQ9"/>
+      <c r="BGR9"/>
+      <c r="BGS9"/>
+      <c r="BGT9"/>
+      <c r="BGU9"/>
+      <c r="BGV9"/>
+      <c r="BGW9"/>
+      <c r="BGX9"/>
+      <c r="BGY9"/>
+      <c r="BGZ9"/>
+      <c r="BHA9"/>
+      <c r="BHB9"/>
+      <c r="BHC9"/>
+      <c r="BHD9"/>
+      <c r="BHE9"/>
+      <c r="BHF9"/>
+      <c r="BHG9"/>
+      <c r="BHH9"/>
+      <c r="BHI9"/>
+      <c r="BHJ9"/>
+      <c r="BHK9"/>
+      <c r="BHL9"/>
+      <c r="BHM9"/>
+      <c r="BHN9"/>
+      <c r="BHO9"/>
+      <c r="BHP9"/>
+      <c r="BHQ9"/>
+      <c r="BHR9"/>
+      <c r="BHS9"/>
+      <c r="BHT9"/>
+      <c r="BHU9"/>
+      <c r="BHV9"/>
+      <c r="BHW9"/>
+      <c r="BHX9"/>
+      <c r="BHY9"/>
+      <c r="BHZ9"/>
+      <c r="BIA9"/>
+      <c r="BIB9"/>
+      <c r="BIC9"/>
+      <c r="BID9"/>
+      <c r="BIE9"/>
+      <c r="BIF9"/>
+      <c r="BIG9"/>
+      <c r="BIH9"/>
+      <c r="BII9"/>
+      <c r="BIJ9"/>
+      <c r="BIK9"/>
+      <c r="BIL9"/>
+      <c r="BIM9"/>
+      <c r="BIN9"/>
+      <c r="BIO9"/>
+      <c r="BIP9"/>
+      <c r="BIQ9"/>
+      <c r="BIR9"/>
+      <c r="BIS9"/>
+      <c r="BIT9"/>
+      <c r="BIU9"/>
+      <c r="BIV9"/>
+      <c r="BIW9"/>
+      <c r="BIX9"/>
+      <c r="BIY9"/>
+      <c r="BIZ9"/>
+      <c r="BJA9"/>
+      <c r="BJB9"/>
+      <c r="BJC9"/>
+      <c r="BJD9"/>
+      <c r="BJE9"/>
+      <c r="BJF9"/>
+      <c r="BJG9"/>
+      <c r="BJH9"/>
+      <c r="BJI9"/>
+      <c r="BJJ9"/>
+      <c r="BJK9"/>
+      <c r="BJL9"/>
+      <c r="BJM9"/>
+      <c r="BJN9"/>
+      <c r="BJO9"/>
+      <c r="BJP9"/>
+      <c r="BJQ9"/>
+      <c r="BJR9"/>
+      <c r="BJS9"/>
+      <c r="BJT9"/>
+      <c r="BJU9"/>
+      <c r="BJV9"/>
+      <c r="BJW9"/>
+      <c r="BJX9"/>
+      <c r="BJY9"/>
+      <c r="BJZ9"/>
+      <c r="BKA9"/>
+      <c r="BKB9"/>
+      <c r="BKC9"/>
+      <c r="BKD9"/>
+      <c r="BKE9"/>
+      <c r="BKF9"/>
+      <c r="BKG9"/>
+      <c r="BKH9"/>
+      <c r="BKI9"/>
+      <c r="BKJ9"/>
+      <c r="BKK9"/>
+      <c r="BKL9"/>
+      <c r="BKM9"/>
+      <c r="BKN9"/>
+      <c r="BKO9"/>
+      <c r="BKP9"/>
+      <c r="BKQ9"/>
+      <c r="BKR9"/>
+      <c r="BKS9"/>
+      <c r="BKT9"/>
+      <c r="BKU9"/>
+      <c r="BKV9"/>
+      <c r="BKW9"/>
+      <c r="BKX9"/>
+      <c r="BKY9"/>
+      <c r="BKZ9"/>
+      <c r="BLA9"/>
+      <c r="BLB9"/>
+      <c r="BLC9"/>
+      <c r="BLD9"/>
+      <c r="BLE9"/>
+      <c r="BLF9"/>
+      <c r="BLG9"/>
+      <c r="BLH9"/>
+      <c r="BLI9"/>
+      <c r="BLJ9"/>
+      <c r="BLK9"/>
+      <c r="BLL9"/>
+      <c r="BLM9"/>
+      <c r="BLN9"/>
+      <c r="BLO9"/>
+      <c r="BLP9"/>
+      <c r="BLQ9"/>
+      <c r="BLR9"/>
+      <c r="BLS9"/>
+      <c r="BLT9"/>
+      <c r="BLU9"/>
+      <c r="BLV9"/>
+      <c r="BLW9"/>
+      <c r="BLX9"/>
+      <c r="BLY9"/>
+      <c r="BLZ9"/>
+      <c r="BMA9"/>
+      <c r="BMB9"/>
+      <c r="BMC9"/>
+      <c r="BMD9"/>
+      <c r="BME9"/>
+      <c r="BMF9"/>
+      <c r="BMG9"/>
+      <c r="BMH9"/>
+      <c r="BMI9"/>
+      <c r="BMJ9"/>
+      <c r="BMK9"/>
+      <c r="BML9"/>
+      <c r="BMM9"/>
+      <c r="BMN9"/>
+      <c r="BMO9"/>
+      <c r="BMP9"/>
+      <c r="BMQ9"/>
+      <c r="BMR9"/>
+      <c r="BMS9"/>
+      <c r="BMT9"/>
+      <c r="BMU9"/>
+      <c r="BMV9"/>
+      <c r="BMW9"/>
+      <c r="BMX9"/>
+      <c r="BMY9"/>
+      <c r="BMZ9"/>
+      <c r="BNA9"/>
+      <c r="BNB9"/>
+      <c r="BNC9"/>
+      <c r="BND9"/>
+      <c r="BNE9"/>
+      <c r="BNF9"/>
+      <c r="BNG9"/>
+      <c r="BNH9"/>
+      <c r="BNI9"/>
+      <c r="BNJ9"/>
+      <c r="BNK9"/>
+      <c r="BNL9"/>
+      <c r="BNM9"/>
+      <c r="BNN9"/>
+      <c r="BNO9"/>
+      <c r="BNP9"/>
+      <c r="BNQ9"/>
+      <c r="BNR9"/>
+      <c r="BNS9"/>
+      <c r="BNT9"/>
+      <c r="BNU9"/>
+      <c r="BNV9"/>
+      <c r="BNW9"/>
+      <c r="BNX9"/>
+      <c r="BNY9"/>
+      <c r="BNZ9"/>
+      <c r="BOA9"/>
+      <c r="BOB9"/>
+      <c r="BOC9"/>
+      <c r="BOD9"/>
+      <c r="BOE9"/>
+      <c r="BOF9"/>
+      <c r="BOG9"/>
+      <c r="BOH9"/>
+      <c r="BOI9"/>
+      <c r="BOJ9"/>
+      <c r="BOK9"/>
+      <c r="BOL9"/>
+      <c r="BOM9"/>
+      <c r="BON9"/>
+      <c r="BOO9"/>
+      <c r="BOP9"/>
+      <c r="BOQ9"/>
+      <c r="BOR9"/>
+      <c r="BOS9"/>
+      <c r="BOT9"/>
+      <c r="BOU9"/>
+      <c r="BOV9"/>
+      <c r="BOW9"/>
+      <c r="BOX9"/>
+      <c r="BOY9"/>
+      <c r="BOZ9"/>
+      <c r="BPA9"/>
+      <c r="BPB9"/>
+      <c r="BPC9"/>
+      <c r="BPD9"/>
+      <c r="BPE9"/>
+      <c r="BPF9"/>
+      <c r="BPG9"/>
+      <c r="BPH9"/>
+      <c r="BPI9"/>
+      <c r="BPJ9"/>
+      <c r="BPK9"/>
+      <c r="BPL9"/>
+      <c r="BPM9"/>
+      <c r="BPN9"/>
+      <c r="BPO9"/>
+      <c r="BPP9"/>
+      <c r="BPQ9"/>
+      <c r="BPR9"/>
+      <c r="BPS9"/>
+      <c r="BPT9"/>
+      <c r="BPU9"/>
+      <c r="BPV9"/>
+      <c r="BPW9"/>
+      <c r="BPX9"/>
+      <c r="BPY9"/>
+      <c r="BPZ9"/>
+      <c r="BQA9"/>
+      <c r="BQB9"/>
+      <c r="BQC9"/>
+      <c r="BQD9"/>
+      <c r="BQE9"/>
+      <c r="BQF9"/>
+      <c r="BQG9"/>
+      <c r="BQH9"/>
+      <c r="BQI9"/>
+      <c r="BQJ9"/>
+      <c r="BQK9"/>
+      <c r="BQL9"/>
+      <c r="BQM9"/>
+      <c r="BQN9"/>
+      <c r="BQO9"/>
+      <c r="BQP9"/>
+      <c r="BQQ9"/>
+      <c r="BQR9"/>
+      <c r="BQS9"/>
+      <c r="BQT9"/>
+      <c r="BQU9"/>
+      <c r="BQV9"/>
+      <c r="BQW9"/>
+      <c r="BQX9"/>
+      <c r="BQY9"/>
+      <c r="BQZ9"/>
+      <c r="BRA9"/>
+      <c r="BRB9"/>
+      <c r="BRC9"/>
+      <c r="BRD9"/>
+      <c r="BRE9"/>
+      <c r="BRF9"/>
+      <c r="BRG9"/>
+      <c r="BRH9"/>
+      <c r="BRI9"/>
+      <c r="BRJ9"/>
+      <c r="BRK9"/>
+      <c r="BRL9"/>
+      <c r="BRM9"/>
+      <c r="BRN9"/>
+      <c r="BRO9"/>
+      <c r="BRP9"/>
+      <c r="BRQ9"/>
+      <c r="BRR9"/>
+      <c r="BRS9"/>
+      <c r="BRT9"/>
+      <c r="BRU9"/>
+      <c r="BRV9"/>
+      <c r="BRW9"/>
+      <c r="BRX9"/>
+      <c r="BRY9"/>
+      <c r="BRZ9"/>
+      <c r="BSA9"/>
+      <c r="BSB9"/>
+      <c r="BSC9"/>
+      <c r="BSD9"/>
+      <c r="BSE9"/>
+      <c r="BSF9"/>
+      <c r="BSG9"/>
+      <c r="BSH9"/>
+      <c r="BSI9"/>
+      <c r="BSJ9"/>
+      <c r="BSK9"/>
+      <c r="BSL9"/>
+      <c r="BSM9"/>
+      <c r="BSN9"/>
+      <c r="BSO9"/>
+      <c r="BSP9"/>
+      <c r="BSQ9"/>
+      <c r="BSR9"/>
+      <c r="BSS9"/>
+      <c r="BST9"/>
+      <c r="BSU9"/>
+      <c r="BSV9"/>
+      <c r="BSW9"/>
+      <c r="BSX9"/>
+      <c r="BSY9"/>
+      <c r="BSZ9"/>
+      <c r="BTA9"/>
+      <c r="BTB9"/>
+      <c r="BTC9"/>
+      <c r="BTD9"/>
+      <c r="BTE9"/>
+      <c r="BTF9"/>
+      <c r="BTG9"/>
+      <c r="BTH9"/>
+      <c r="BTI9"/>
+      <c r="BTJ9"/>
+      <c r="BTK9"/>
+      <c r="BTL9"/>
+      <c r="BTM9"/>
+      <c r="BTN9"/>
+      <c r="BTO9"/>
+      <c r="BTP9"/>
+      <c r="BTQ9"/>
+      <c r="BTR9"/>
+      <c r="BTS9"/>
+      <c r="BTT9"/>
+      <c r="BTU9"/>
+      <c r="BTV9"/>
+      <c r="BTW9"/>
+      <c r="BTX9"/>
+      <c r="BTY9"/>
+      <c r="BTZ9"/>
+      <c r="BUA9"/>
+      <c r="BUB9"/>
+      <c r="BUC9"/>
+      <c r="BUD9"/>
+      <c r="BUE9"/>
+      <c r="BUF9"/>
+      <c r="BUG9"/>
+      <c r="BUH9"/>
+      <c r="BUI9"/>
+      <c r="BUJ9"/>
+      <c r="BUK9"/>
+      <c r="BUL9"/>
+      <c r="BUM9"/>
+      <c r="BUN9"/>
+      <c r="BUO9"/>
+      <c r="BUP9"/>
+      <c r="BUQ9"/>
+      <c r="BUR9"/>
+      <c r="BUS9"/>
+      <c r="BUT9"/>
+      <c r="BUU9"/>
+      <c r="BUV9"/>
+      <c r="BUW9"/>
+      <c r="BUX9"/>
+      <c r="BUY9"/>
+      <c r="BUZ9"/>
+      <c r="BVA9"/>
+      <c r="BVB9"/>
+      <c r="BVC9"/>
+      <c r="BVD9"/>
+      <c r="BVE9"/>
+      <c r="BVF9"/>
+      <c r="BVG9"/>
+      <c r="BVH9"/>
+      <c r="BVI9"/>
+      <c r="BVJ9"/>
+      <c r="BVK9"/>
+      <c r="BVL9"/>
+      <c r="BVM9"/>
+      <c r="BVN9"/>
+      <c r="BVO9"/>
+      <c r="BVP9"/>
+      <c r="BVQ9"/>
+      <c r="BVR9"/>
+      <c r="BVS9"/>
+      <c r="BVT9"/>
+      <c r="BVU9"/>
+      <c r="BVV9"/>
+      <c r="BVW9"/>
+      <c r="BVX9"/>
+      <c r="BVY9"/>
+      <c r="BVZ9"/>
+      <c r="BWA9"/>
+      <c r="BWB9"/>
+      <c r="BWC9"/>
+      <c r="BWD9"/>
+      <c r="BWE9"/>
+      <c r="BWF9"/>
+      <c r="BWG9"/>
+      <c r="BWH9"/>
+      <c r="BWI9"/>
+      <c r="BWJ9"/>
+      <c r="BWK9"/>
+      <c r="BWL9"/>
+      <c r="BWM9"/>
+      <c r="BWN9"/>
+      <c r="BWO9"/>
+      <c r="BWP9"/>
+      <c r="BWQ9"/>
+      <c r="BWR9"/>
+      <c r="BWS9"/>
+      <c r="BWT9"/>
+      <c r="BWU9"/>
+      <c r="BWV9"/>
+      <c r="BWW9"/>
+      <c r="BWX9"/>
+      <c r="BWY9"/>
+      <c r="BWZ9"/>
+      <c r="BXA9"/>
+      <c r="BXB9"/>
+      <c r="BXC9"/>
+      <c r="BXD9"/>
+      <c r="BXE9"/>
+      <c r="BXF9"/>
+      <c r="BXG9"/>
+      <c r="BXH9"/>
+      <c r="BXI9"/>
+      <c r="BXJ9"/>
+      <c r="BXK9"/>
+      <c r="BXL9"/>
+      <c r="BXM9"/>
+      <c r="BXN9"/>
+      <c r="BXO9"/>
+      <c r="BXP9"/>
+      <c r="BXQ9"/>
+      <c r="BXR9"/>
+      <c r="BXS9"/>
+      <c r="BXT9"/>
+      <c r="BXU9"/>
+      <c r="BXV9"/>
+      <c r="BXW9"/>
+      <c r="BXX9"/>
+      <c r="BXY9"/>
+      <c r="BXZ9"/>
+      <c r="BYA9"/>
+      <c r="BYB9"/>
+      <c r="BYC9"/>
+      <c r="BYD9"/>
+      <c r="BYE9"/>
+      <c r="BYF9"/>
+      <c r="BYG9"/>
+      <c r="BYH9"/>
+      <c r="BYI9"/>
+      <c r="BYJ9"/>
+      <c r="BYK9"/>
+      <c r="BYL9"/>
+      <c r="BYM9"/>
+      <c r="BYN9"/>
+      <c r="BYO9"/>
+      <c r="BYP9"/>
+      <c r="BYQ9"/>
+      <c r="BYR9"/>
+      <c r="BYS9"/>
+      <c r="BYT9"/>
+      <c r="BYU9"/>
+      <c r="BYV9"/>
+      <c r="BYW9"/>
+      <c r="BYX9"/>
+      <c r="BYY9"/>
+      <c r="BYZ9"/>
+      <c r="BZA9"/>
+      <c r="BZB9"/>
+      <c r="BZC9"/>
+      <c r="BZD9"/>
+      <c r="BZE9"/>
+      <c r="BZF9"/>
+      <c r="BZG9"/>
+      <c r="BZH9"/>
+      <c r="BZI9"/>
+      <c r="BZJ9"/>
+      <c r="BZK9"/>
+      <c r="BZL9"/>
+      <c r="BZM9"/>
+      <c r="BZN9"/>
+      <c r="BZO9"/>
+      <c r="BZP9"/>
+      <c r="BZQ9"/>
+      <c r="BZR9"/>
+      <c r="BZS9"/>
+      <c r="BZT9"/>
+      <c r="BZU9"/>
+      <c r="BZV9"/>
+      <c r="BZW9"/>
+      <c r="BZX9"/>
+      <c r="BZY9"/>
+      <c r="BZZ9"/>
+      <c r="CAA9"/>
+      <c r="CAB9"/>
+      <c r="CAC9"/>
+      <c r="CAD9"/>
+      <c r="CAE9"/>
+      <c r="CAF9"/>
+      <c r="CAG9"/>
+      <c r="CAH9"/>
+      <c r="CAI9"/>
+      <c r="CAJ9"/>
+      <c r="CAK9"/>
+      <c r="CAL9"/>
+      <c r="CAM9"/>
+      <c r="CAN9"/>
+      <c r="CAO9"/>
+      <c r="CAP9"/>
+      <c r="CAQ9"/>
+      <c r="CAR9"/>
+      <c r="CAS9"/>
+      <c r="CAT9"/>
+      <c r="CAU9"/>
+      <c r="CAV9"/>
+      <c r="CAW9"/>
+      <c r="CAX9"/>
+      <c r="CAY9"/>
+      <c r="CAZ9"/>
+      <c r="CBA9"/>
+      <c r="CBB9"/>
+      <c r="CBC9"/>
+      <c r="CBD9"/>
+      <c r="CBE9"/>
+      <c r="CBF9"/>
+      <c r="CBG9"/>
+      <c r="CBH9"/>
+      <c r="CBI9"/>
+      <c r="CBJ9"/>
+      <c r="CBK9"/>
+      <c r="CBL9"/>
+      <c r="CBM9"/>
+      <c r="CBN9"/>
+      <c r="CBO9"/>
+      <c r="CBP9"/>
+      <c r="CBQ9"/>
+      <c r="CBR9"/>
+      <c r="CBS9"/>
+      <c r="CBT9"/>
+      <c r="CBU9"/>
+      <c r="CBV9"/>
+      <c r="CBW9"/>
+      <c r="CBX9"/>
+      <c r="CBY9"/>
+      <c r="CBZ9"/>
+      <c r="CCA9"/>
+      <c r="CCB9"/>
+      <c r="CCC9"/>
+      <c r="CCD9"/>
+      <c r="CCE9"/>
+      <c r="CCF9"/>
+      <c r="CCG9"/>
+      <c r="CCH9"/>
+      <c r="CCI9"/>
+      <c r="CCJ9"/>
+      <c r="CCK9"/>
+      <c r="CCL9"/>
+      <c r="CCM9"/>
+      <c r="CCN9"/>
+      <c r="CCO9"/>
+      <c r="CCP9"/>
+      <c r="CCQ9"/>
+      <c r="CCR9"/>
+      <c r="CCS9"/>
+      <c r="CCT9"/>
+      <c r="CCU9"/>
+      <c r="CCV9"/>
+      <c r="CCW9"/>
+      <c r="CCX9"/>
+      <c r="CCY9"/>
+      <c r="CCZ9"/>
+      <c r="CDA9"/>
+      <c r="CDB9"/>
+      <c r="CDC9"/>
+      <c r="CDD9"/>
+      <c r="CDE9"/>
+      <c r="CDF9"/>
+      <c r="CDG9"/>
+      <c r="CDH9"/>
+      <c r="CDI9"/>
+      <c r="CDJ9"/>
+      <c r="CDK9"/>
+      <c r="CDL9"/>
+      <c r="CDM9"/>
+      <c r="CDN9"/>
+      <c r="CDO9"/>
+      <c r="CDP9"/>
+      <c r="CDQ9"/>
+      <c r="CDR9"/>
+      <c r="CDS9"/>
+      <c r="CDT9"/>
+      <c r="CDU9"/>
+      <c r="CDV9"/>
+      <c r="CDW9"/>
+      <c r="CDX9"/>
+      <c r="CDY9"/>
+      <c r="CDZ9"/>
+      <c r="CEA9"/>
+      <c r="CEB9"/>
+      <c r="CEC9"/>
+      <c r="CED9"/>
+      <c r="CEE9"/>
+      <c r="CEF9"/>
+      <c r="CEG9"/>
+      <c r="CEH9"/>
+      <c r="CEI9"/>
+      <c r="CEJ9"/>
+      <c r="CEK9"/>
+      <c r="CEL9"/>
+      <c r="CEM9"/>
+      <c r="CEN9"/>
+      <c r="CEO9"/>
+      <c r="CEP9"/>
+      <c r="CEQ9"/>
+      <c r="CER9"/>
+      <c r="CES9"/>
+      <c r="CET9"/>
+      <c r="CEU9"/>
+      <c r="CEV9"/>
+      <c r="CEW9"/>
+      <c r="CEX9"/>
+      <c r="CEY9"/>
+      <c r="CEZ9"/>
+      <c r="CFA9"/>
+      <c r="CFB9"/>
+      <c r="CFC9"/>
+      <c r="CFD9"/>
+      <c r="CFE9"/>
+      <c r="CFF9"/>
+      <c r="CFG9"/>
+      <c r="CFH9"/>
+      <c r="CFI9"/>
+      <c r="CFJ9"/>
+      <c r="CFK9"/>
+      <c r="CFL9"/>
+      <c r="CFM9"/>
+      <c r="CFN9"/>
+      <c r="CFO9"/>
+      <c r="CFP9"/>
+      <c r="CFQ9"/>
+      <c r="CFR9"/>
+      <c r="CFS9"/>
+      <c r="CFT9"/>
+      <c r="CFU9"/>
+      <c r="CFV9"/>
+      <c r="CFW9"/>
+      <c r="CFX9"/>
+      <c r="CFY9"/>
+      <c r="CFZ9"/>
+      <c r="CGA9"/>
+      <c r="CGB9"/>
+      <c r="CGC9"/>
+      <c r="CGD9"/>
+      <c r="CGE9"/>
+      <c r="CGF9"/>
+      <c r="CGG9"/>
+      <c r="CGH9"/>
+      <c r="CGI9"/>
+      <c r="CGJ9"/>
+      <c r="CGK9"/>
+      <c r="CGL9"/>
+      <c r="CGM9"/>
+      <c r="CGN9"/>
+      <c r="CGO9"/>
+      <c r="CGP9"/>
+      <c r="CGQ9"/>
+      <c r="CGR9"/>
+      <c r="CGS9"/>
+      <c r="CGT9"/>
+      <c r="CGU9"/>
+      <c r="CGV9"/>
+      <c r="CGW9"/>
+      <c r="CGX9"/>
+      <c r="CGY9"/>
+      <c r="CGZ9"/>
+      <c r="CHA9"/>
+      <c r="CHB9"/>
+      <c r="CHC9"/>
+      <c r="CHD9"/>
+      <c r="CHE9"/>
+      <c r="CHF9"/>
+      <c r="CHG9"/>
+      <c r="CHH9"/>
+      <c r="CHI9"/>
+      <c r="CHJ9"/>
+      <c r="CHK9"/>
+      <c r="CHL9"/>
+      <c r="CHM9"/>
+      <c r="CHN9"/>
+      <c r="CHO9"/>
+      <c r="CHP9"/>
+      <c r="CHQ9"/>
+      <c r="CHR9"/>
+      <c r="CHS9"/>
+      <c r="CHT9"/>
+      <c r="CHU9"/>
+      <c r="CHV9"/>
+      <c r="CHW9"/>
+      <c r="CHX9"/>
+      <c r="CHY9"/>
+      <c r="CHZ9"/>
+      <c r="CIA9"/>
+      <c r="CIB9"/>
+      <c r="CIC9"/>
+      <c r="CID9"/>
+      <c r="CIE9"/>
+      <c r="CIF9"/>
+      <c r="CIG9"/>
+      <c r="CIH9"/>
+      <c r="CII9"/>
+      <c r="CIJ9"/>
+      <c r="CIK9"/>
+      <c r="CIL9"/>
+      <c r="CIM9"/>
+      <c r="CIN9"/>
+      <c r="CIO9"/>
+      <c r="CIP9"/>
+      <c r="CIQ9"/>
+      <c r="CIR9"/>
+      <c r="CIS9"/>
+      <c r="CIT9"/>
+      <c r="CIU9"/>
+      <c r="CIV9"/>
+      <c r="CIW9"/>
+      <c r="CIX9"/>
+      <c r="CIY9"/>
+      <c r="CIZ9"/>
+      <c r="CJA9"/>
+      <c r="CJB9"/>
+      <c r="CJC9"/>
+      <c r="CJD9"/>
+      <c r="CJE9"/>
+      <c r="CJF9"/>
+      <c r="CJG9"/>
+      <c r="CJH9"/>
+      <c r="CJI9"/>
+      <c r="CJJ9"/>
+      <c r="CJK9"/>
+      <c r="CJL9"/>
+      <c r="CJM9"/>
+      <c r="CJN9"/>
+      <c r="CJO9"/>
+      <c r="CJP9"/>
+      <c r="CJQ9"/>
+      <c r="CJR9"/>
+      <c r="CJS9"/>
+      <c r="CJT9"/>
+      <c r="CJU9"/>
+      <c r="CJV9"/>
+      <c r="CJW9"/>
+      <c r="CJX9"/>
+      <c r="CJY9"/>
+      <c r="CJZ9"/>
+      <c r="CKA9"/>
+      <c r="CKB9"/>
+      <c r="CKC9"/>
+      <c r="CKD9"/>
+      <c r="CKE9"/>
+      <c r="CKF9"/>
+      <c r="CKG9"/>
+      <c r="CKH9"/>
+      <c r="CKI9"/>
+      <c r="CKJ9"/>
+      <c r="CKK9"/>
+      <c r="CKL9"/>
+      <c r="CKM9"/>
+      <c r="CKN9"/>
+      <c r="CKO9"/>
+      <c r="CKP9"/>
+      <c r="CKQ9"/>
+      <c r="CKR9"/>
+      <c r="CKS9"/>
+      <c r="CKT9"/>
+      <c r="CKU9"/>
+      <c r="CKV9"/>
+      <c r="CKW9"/>
+      <c r="CKX9"/>
+      <c r="CKY9"/>
+      <c r="CKZ9"/>
+      <c r="CLA9"/>
+      <c r="CLB9"/>
+      <c r="CLC9"/>
+      <c r="CLD9"/>
+      <c r="CLE9"/>
+      <c r="CLF9"/>
+      <c r="CLG9"/>
+      <c r="CLH9"/>
+      <c r="CLI9"/>
+      <c r="CLJ9"/>
+      <c r="CLK9"/>
+      <c r="CLL9"/>
+      <c r="CLM9"/>
+      <c r="CLN9"/>
+      <c r="CLO9"/>
+      <c r="CLP9"/>
+      <c r="CLQ9"/>
+      <c r="CLR9"/>
+      <c r="CLS9"/>
+      <c r="CLT9"/>
+      <c r="CLU9"/>
+      <c r="CLV9"/>
+      <c r="CLW9"/>
+      <c r="CLX9"/>
+      <c r="CLY9"/>
+      <c r="CLZ9"/>
+      <c r="CMA9"/>
+      <c r="CMB9"/>
+      <c r="CMC9"/>
+      <c r="CMD9"/>
+      <c r="CME9"/>
+      <c r="CMF9"/>
+      <c r="CMG9"/>
+      <c r="CMH9"/>
+      <c r="CMI9"/>
+      <c r="CMJ9"/>
+      <c r="CMK9"/>
+      <c r="CML9"/>
+      <c r="CMM9"/>
+      <c r="CMN9"/>
+      <c r="CMO9"/>
+      <c r="CMP9"/>
+      <c r="CMQ9"/>
+      <c r="CMR9"/>
+      <c r="CMS9"/>
+      <c r="CMT9"/>
+      <c r="CMU9"/>
+      <c r="CMV9"/>
+      <c r="CMW9"/>
+      <c r="CMX9"/>
+      <c r="CMY9"/>
+      <c r="CMZ9"/>
+      <c r="CNA9"/>
+      <c r="CNB9"/>
+      <c r="CNC9"/>
+      <c r="CND9"/>
+      <c r="CNE9"/>
+      <c r="CNF9"/>
+      <c r="CNG9"/>
+      <c r="CNH9"/>
+      <c r="CNI9"/>
+      <c r="CNJ9"/>
+      <c r="CNK9"/>
+      <c r="CNL9"/>
+      <c r="CNM9"/>
+      <c r="CNN9"/>
+      <c r="CNO9"/>
+      <c r="CNP9"/>
+      <c r="CNQ9"/>
+      <c r="CNR9"/>
+      <c r="CNS9"/>
+      <c r="CNT9"/>
+      <c r="CNU9"/>
+      <c r="CNV9"/>
+      <c r="CNW9"/>
+      <c r="CNX9"/>
+      <c r="CNY9"/>
+      <c r="CNZ9"/>
+      <c r="COA9"/>
+      <c r="COB9"/>
+      <c r="COC9"/>
+      <c r="COD9"/>
+      <c r="COE9"/>
+      <c r="COF9"/>
+      <c r="COG9"/>
+      <c r="COH9"/>
+      <c r="COI9"/>
+      <c r="COJ9"/>
+      <c r="COK9"/>
+      <c r="COL9"/>
+      <c r="COM9"/>
+      <c r="CON9"/>
+      <c r="COO9"/>
+      <c r="COP9"/>
+      <c r="COQ9"/>
+      <c r="COR9"/>
+      <c r="COS9"/>
+      <c r="COT9"/>
+      <c r="COU9"/>
+      <c r="COV9"/>
+      <c r="COW9"/>
+      <c r="COX9"/>
+      <c r="COY9"/>
+      <c r="COZ9"/>
+      <c r="CPA9"/>
+      <c r="CPB9"/>
+      <c r="CPC9"/>
+      <c r="CPD9"/>
+      <c r="CPE9"/>
+      <c r="CPF9"/>
+      <c r="CPG9"/>
+      <c r="CPH9"/>
+      <c r="CPI9"/>
+      <c r="CPJ9"/>
+      <c r="CPK9"/>
+      <c r="CPL9"/>
+      <c r="CPM9"/>
+      <c r="CPN9"/>
+      <c r="CPO9"/>
+      <c r="CPP9"/>
+      <c r="CPQ9"/>
+      <c r="CPR9"/>
+      <c r="CPS9"/>
+      <c r="CPT9"/>
+      <c r="CPU9"/>
+      <c r="CPV9"/>
+      <c r="CPW9"/>
+      <c r="CPX9"/>
+      <c r="CPY9"/>
+      <c r="CPZ9"/>
+      <c r="CQA9"/>
+      <c r="CQB9"/>
+      <c r="CQC9"/>
+      <c r="CQD9"/>
+      <c r="CQE9"/>
+      <c r="CQF9"/>
+      <c r="CQG9"/>
+      <c r="CQH9"/>
+      <c r="CQI9"/>
+      <c r="CQJ9"/>
+      <c r="CQK9"/>
+      <c r="CQL9"/>
+      <c r="CQM9"/>
+      <c r="CQN9"/>
+      <c r="CQO9"/>
+      <c r="CQP9"/>
+      <c r="CQQ9"/>
+      <c r="CQR9"/>
+      <c r="CQS9"/>
+      <c r="CQT9"/>
+      <c r="CQU9"/>
+      <c r="CQV9"/>
+      <c r="CQW9"/>
+      <c r="CQX9"/>
+      <c r="CQY9"/>
+      <c r="CQZ9"/>
+      <c r="CRA9"/>
+      <c r="CRB9"/>
+      <c r="CRC9"/>
+      <c r="CRD9"/>
+      <c r="CRE9"/>
+      <c r="CRF9"/>
+      <c r="CRG9"/>
+      <c r="CRH9"/>
+      <c r="CRI9"/>
+      <c r="CRJ9"/>
+      <c r="CRK9"/>
+      <c r="CRL9"/>
+      <c r="CRM9"/>
+      <c r="CRN9"/>
+      <c r="CRO9"/>
+      <c r="CRP9"/>
+      <c r="CRQ9"/>
+      <c r="CRR9"/>
+      <c r="CRS9"/>
+      <c r="CRT9"/>
+      <c r="CRU9"/>
+      <c r="CRV9"/>
+      <c r="CRW9"/>
+      <c r="CRX9"/>
+      <c r="CRY9"/>
+      <c r="CRZ9"/>
+      <c r="CSA9"/>
+      <c r="CSB9"/>
+      <c r="CSC9"/>
+      <c r="CSD9"/>
+      <c r="CSE9"/>
+      <c r="CSF9"/>
+      <c r="CSG9"/>
+      <c r="CSH9"/>
+      <c r="CSI9"/>
+      <c r="CSJ9"/>
+      <c r="CSK9"/>
+      <c r="CSL9"/>
+      <c r="CSM9"/>
+      <c r="CSN9"/>
+      <c r="CSO9"/>
+      <c r="CSP9"/>
+      <c r="CSQ9"/>
+      <c r="CSR9"/>
+      <c r="CSS9"/>
+      <c r="CST9"/>
+      <c r="CSU9"/>
+      <c r="CSV9"/>
+      <c r="CSW9"/>
+      <c r="CSX9"/>
+      <c r="CSY9"/>
+      <c r="CSZ9"/>
+      <c r="CTA9"/>
+      <c r="CTB9"/>
+      <c r="CTC9"/>
+      <c r="CTD9"/>
+      <c r="CTE9"/>
+      <c r="CTF9"/>
+      <c r="CTG9"/>
+      <c r="CTH9"/>
+      <c r="CTI9"/>
+      <c r="CTJ9"/>
+      <c r="CTK9"/>
+      <c r="CTL9"/>
+      <c r="CTM9"/>
+      <c r="CTN9"/>
+      <c r="CTO9"/>
+      <c r="CTP9"/>
+      <c r="CTQ9"/>
+      <c r="CTR9"/>
+      <c r="CTS9"/>
+      <c r="CTT9"/>
+      <c r="CTU9"/>
+      <c r="CTV9"/>
+      <c r="CTW9"/>
+      <c r="CTX9"/>
+      <c r="CTY9"/>
+      <c r="CTZ9"/>
+      <c r="CUA9"/>
+      <c r="CUB9"/>
+      <c r="CUC9"/>
+      <c r="CUD9"/>
+      <c r="CUE9"/>
+      <c r="CUF9"/>
+      <c r="CUG9"/>
+      <c r="CUH9"/>
+      <c r="CUI9"/>
+      <c r="CUJ9"/>
+      <c r="CUK9"/>
+      <c r="CUL9"/>
+      <c r="CUM9"/>
+      <c r="CUN9"/>
+      <c r="CUO9"/>
+      <c r="CUP9"/>
+      <c r="CUQ9"/>
+      <c r="CUR9"/>
+      <c r="CUS9"/>
+      <c r="CUT9"/>
+      <c r="CUU9"/>
+      <c r="CUV9"/>
+      <c r="CUW9"/>
+      <c r="CUX9"/>
+      <c r="CUY9"/>
+      <c r="CUZ9"/>
+      <c r="CVA9"/>
+      <c r="CVB9"/>
+      <c r="CVC9"/>
+      <c r="CVD9"/>
+      <c r="CVE9"/>
+      <c r="CVF9"/>
+      <c r="CVG9"/>
+      <c r="CVH9"/>
+      <c r="CVI9"/>
+      <c r="CVJ9"/>
+      <c r="CVK9"/>
+      <c r="CVL9"/>
+      <c r="CVM9"/>
+      <c r="CVN9"/>
+      <c r="CVO9"/>
+      <c r="CVP9"/>
+      <c r="CVQ9"/>
+      <c r="CVR9"/>
+      <c r="CVS9"/>
+      <c r="CVT9"/>
+      <c r="CVU9"/>
+      <c r="CVV9"/>
+      <c r="CVW9"/>
+      <c r="CVX9"/>
+      <c r="CVY9"/>
+      <c r="CVZ9"/>
+      <c r="CWA9"/>
+      <c r="CWB9"/>
+      <c r="CWC9"/>
+      <c r="CWD9"/>
+      <c r="CWE9"/>
+      <c r="CWF9"/>
+      <c r="CWG9"/>
+      <c r="CWH9"/>
+      <c r="CWI9"/>
+      <c r="CWJ9"/>
+      <c r="CWK9"/>
+      <c r="CWL9"/>
+      <c r="CWM9"/>
+      <c r="CWN9"/>
+      <c r="CWO9"/>
+      <c r="CWP9"/>
+      <c r="CWQ9"/>
+      <c r="CWR9"/>
+      <c r="CWS9"/>
+      <c r="CWT9"/>
+      <c r="CWU9"/>
+      <c r="CWV9"/>
+      <c r="CWW9"/>
+      <c r="CWX9"/>
+      <c r="CWY9"/>
+      <c r="CWZ9"/>
+      <c r="CXA9"/>
+      <c r="CXB9"/>
+      <c r="CXC9"/>
+      <c r="CXD9"/>
+      <c r="CXE9"/>
+      <c r="CXF9"/>
+      <c r="CXG9"/>
+      <c r="CXH9"/>
+      <c r="CXI9"/>
+      <c r="CXJ9"/>
+      <c r="CXK9"/>
+      <c r="CXL9"/>
+      <c r="CXM9"/>
+      <c r="CXN9"/>
+      <c r="CXO9"/>
+      <c r="CXP9"/>
+      <c r="CXQ9"/>
+      <c r="CXR9"/>
+      <c r="CXS9"/>
+      <c r="CXT9"/>
+      <c r="CXU9"/>
+      <c r="CXV9"/>
+      <c r="CXW9"/>
+      <c r="CXX9"/>
+      <c r="CXY9"/>
+      <c r="CXZ9"/>
+      <c r="CYA9"/>
+      <c r="CYB9"/>
+      <c r="CYC9"/>
+      <c r="CYD9"/>
+      <c r="CYE9"/>
+      <c r="CYF9"/>
+      <c r="CYG9"/>
+      <c r="CYH9"/>
+      <c r="CYI9"/>
+      <c r="CYJ9"/>
+      <c r="CYK9"/>
+      <c r="CYL9"/>
+      <c r="CYM9"/>
+      <c r="CYN9"/>
+      <c r="CYO9"/>
+      <c r="CYP9"/>
+      <c r="CYQ9"/>
+      <c r="CYR9"/>
+      <c r="CYS9"/>
+      <c r="CYT9"/>
+      <c r="CYU9"/>
+      <c r="CYV9"/>
+      <c r="CYW9"/>
+      <c r="CYX9"/>
+      <c r="CYY9"/>
+      <c r="CYZ9"/>
+      <c r="CZA9"/>
+      <c r="CZB9"/>
+      <c r="CZC9"/>
+      <c r="CZD9"/>
+      <c r="CZE9"/>
+      <c r="CZF9"/>
+      <c r="CZG9"/>
+      <c r="CZH9"/>
+      <c r="CZI9"/>
+      <c r="CZJ9"/>
+      <c r="CZK9"/>
+      <c r="CZL9"/>
+      <c r="CZM9"/>
+      <c r="CZN9"/>
+      <c r="CZO9"/>
+      <c r="CZP9"/>
+      <c r="CZQ9"/>
+      <c r="CZR9"/>
+      <c r="CZS9"/>
+      <c r="CZT9"/>
+      <c r="CZU9"/>
+      <c r="CZV9"/>
+      <c r="CZW9"/>
+      <c r="CZX9"/>
+      <c r="CZY9"/>
+      <c r="CZZ9"/>
+      <c r="DAA9"/>
+      <c r="DAB9"/>
+      <c r="DAC9"/>
+      <c r="DAD9"/>
+      <c r="DAE9"/>
+      <c r="DAF9"/>
+      <c r="DAG9"/>
+      <c r="DAH9"/>
+      <c r="DAI9"/>
+      <c r="DAJ9"/>
+      <c r="DAK9"/>
+      <c r="DAL9"/>
+      <c r="DAM9"/>
+      <c r="DAN9"/>
+      <c r="DAO9"/>
+      <c r="DAP9"/>
+      <c r="DAQ9"/>
+      <c r="DAR9"/>
+      <c r="DAS9"/>
+      <c r="DAT9"/>
+      <c r="DAU9"/>
+      <c r="DAV9"/>
+      <c r="DAW9"/>
+      <c r="DAX9"/>
+      <c r="DAY9"/>
+      <c r="DAZ9"/>
+      <c r="DBA9"/>
+      <c r="DBB9"/>
+      <c r="DBC9"/>
+      <c r="DBD9"/>
+      <c r="DBE9"/>
+      <c r="DBF9"/>
+      <c r="DBG9"/>
+      <c r="DBH9"/>
+      <c r="DBI9"/>
+      <c r="DBJ9"/>
+      <c r="DBK9"/>
+      <c r="DBL9"/>
+      <c r="DBM9"/>
+      <c r="DBN9"/>
+      <c r="DBO9"/>
+      <c r="DBP9"/>
+      <c r="DBQ9"/>
+      <c r="DBR9"/>
+      <c r="DBS9"/>
+      <c r="DBT9"/>
+      <c r="DBU9"/>
+      <c r="DBV9"/>
+      <c r="DBW9"/>
+      <c r="DBX9"/>
+      <c r="DBY9"/>
+      <c r="DBZ9"/>
+      <c r="DCA9"/>
+      <c r="DCB9"/>
+      <c r="DCC9"/>
+      <c r="DCD9"/>
+      <c r="DCE9"/>
+      <c r="DCF9"/>
+      <c r="DCG9"/>
+      <c r="DCH9"/>
+      <c r="DCI9"/>
+      <c r="DCJ9"/>
+      <c r="DCK9"/>
+      <c r="DCL9"/>
+      <c r="DCM9"/>
+      <c r="DCN9"/>
+      <c r="DCO9"/>
+      <c r="DCP9"/>
+      <c r="DCQ9"/>
+      <c r="DCR9"/>
+      <c r="DCS9"/>
+      <c r="DCT9"/>
+      <c r="DCU9"/>
+      <c r="DCV9"/>
+      <c r="DCW9"/>
+      <c r="DCX9"/>
+      <c r="DCY9"/>
+      <c r="DCZ9"/>
+      <c r="DDA9"/>
+      <c r="DDB9"/>
+      <c r="DDC9"/>
+      <c r="DDD9"/>
+      <c r="DDE9"/>
+      <c r="DDF9"/>
+      <c r="DDG9"/>
+      <c r="DDH9"/>
+      <c r="DDI9"/>
+      <c r="DDJ9"/>
+      <c r="DDK9"/>
+      <c r="DDL9"/>
+      <c r="DDM9"/>
+      <c r="DDN9"/>
+      <c r="DDO9"/>
+      <c r="DDP9"/>
+      <c r="DDQ9"/>
+      <c r="DDR9"/>
+      <c r="DDS9"/>
+      <c r="DDT9"/>
+      <c r="DDU9"/>
+      <c r="DDV9"/>
+      <c r="DDW9"/>
+      <c r="DDX9"/>
+      <c r="DDY9"/>
+      <c r="DDZ9"/>
+      <c r="DEA9"/>
+      <c r="DEB9"/>
+      <c r="DEC9"/>
+      <c r="DED9"/>
+      <c r="DEE9"/>
+      <c r="DEF9"/>
+      <c r="DEG9"/>
+      <c r="DEH9"/>
+      <c r="DEI9"/>
+      <c r="DEJ9"/>
+      <c r="DEK9"/>
+      <c r="DEL9"/>
+      <c r="DEM9"/>
+      <c r="DEN9"/>
+      <c r="DEO9"/>
+      <c r="DEP9"/>
+      <c r="DEQ9"/>
+      <c r="DER9"/>
+      <c r="DES9"/>
+      <c r="DET9"/>
+      <c r="DEU9"/>
+      <c r="DEV9"/>
+      <c r="DEW9"/>
+      <c r="DEX9"/>
+      <c r="DEY9"/>
+      <c r="DEZ9"/>
+      <c r="DFA9"/>
+      <c r="DFB9"/>
+      <c r="DFC9"/>
+      <c r="DFD9"/>
+      <c r="DFE9"/>
+      <c r="DFF9"/>
+      <c r="DFG9"/>
+      <c r="DFH9"/>
+      <c r="DFI9"/>
+      <c r="DFJ9"/>
+      <c r="DFK9"/>
+      <c r="DFL9"/>
+      <c r="DFM9"/>
+      <c r="DFN9"/>
+      <c r="DFO9"/>
+      <c r="DFP9"/>
+      <c r="DFQ9"/>
+      <c r="DFR9"/>
+      <c r="DFS9"/>
+      <c r="DFT9"/>
+      <c r="DFU9"/>
+      <c r="DFV9"/>
+      <c r="DFW9"/>
+      <c r="DFX9"/>
+      <c r="DFY9"/>
+      <c r="DFZ9"/>
+      <c r="DGA9"/>
+      <c r="DGB9"/>
+      <c r="DGC9"/>
+      <c r="DGD9"/>
+      <c r="DGE9"/>
+      <c r="DGF9"/>
+      <c r="DGG9"/>
+      <c r="DGH9"/>
+      <c r="DGI9"/>
+      <c r="DGJ9"/>
+      <c r="DGK9"/>
+      <c r="DGL9"/>
+      <c r="DGM9"/>
+      <c r="DGN9"/>
+      <c r="DGO9"/>
+      <c r="DGP9"/>
+      <c r="DGQ9"/>
+      <c r="DGR9"/>
+      <c r="DGS9"/>
+      <c r="DGT9"/>
+      <c r="DGU9"/>
+      <c r="DGV9"/>
+      <c r="DGW9"/>
+      <c r="DGX9"/>
+      <c r="DGY9"/>
+      <c r="DGZ9"/>
+      <c r="DHA9"/>
+      <c r="DHB9"/>
+      <c r="DHC9"/>
+      <c r="DHD9"/>
+      <c r="DHE9"/>
+      <c r="DHF9"/>
+      <c r="DHG9"/>
+      <c r="DHH9"/>
+      <c r="DHI9"/>
+      <c r="DHJ9"/>
+      <c r="DHK9"/>
+      <c r="DHL9"/>
+      <c r="DHM9"/>
+      <c r="DHN9"/>
+      <c r="DHO9"/>
+      <c r="DHP9"/>
+      <c r="DHQ9"/>
+      <c r="DHR9"/>
+      <c r="DHS9"/>
+      <c r="DHT9"/>
+      <c r="DHU9"/>
+      <c r="DHV9"/>
+      <c r="DHW9"/>
+      <c r="DHX9"/>
+      <c r="DHY9"/>
+      <c r="DHZ9"/>
+      <c r="DIA9"/>
+      <c r="DIB9"/>
+      <c r="DIC9"/>
+      <c r="DID9"/>
+      <c r="DIE9"/>
+      <c r="DIF9"/>
+      <c r="DIG9"/>
+      <c r="DIH9"/>
+      <c r="DII9"/>
+      <c r="DIJ9"/>
+      <c r="DIK9"/>
+      <c r="DIL9"/>
+      <c r="DIM9"/>
+      <c r="DIN9"/>
+      <c r="DIO9"/>
+      <c r="DIP9"/>
+      <c r="DIQ9"/>
+      <c r="DIR9"/>
+      <c r="DIS9"/>
+      <c r="DIT9"/>
+      <c r="DIU9"/>
+      <c r="DIV9"/>
+      <c r="DIW9"/>
+      <c r="DIX9"/>
+      <c r="DIY9"/>
+      <c r="DIZ9"/>
+      <c r="DJA9"/>
+      <c r="DJB9"/>
+      <c r="DJC9"/>
+      <c r="DJD9"/>
+      <c r="DJE9"/>
+      <c r="DJF9"/>
+      <c r="DJG9"/>
+      <c r="DJH9"/>
+      <c r="DJI9"/>
+      <c r="DJJ9"/>
+      <c r="DJK9"/>
+      <c r="DJL9"/>
+      <c r="DJM9"/>
+      <c r="DJN9"/>
+      <c r="DJO9"/>
+      <c r="DJP9"/>
+      <c r="DJQ9"/>
+      <c r="DJR9"/>
+      <c r="DJS9"/>
+      <c r="DJT9"/>
+      <c r="DJU9"/>
+      <c r="DJV9"/>
+      <c r="DJW9"/>
+      <c r="DJX9"/>
+      <c r="DJY9"/>
+      <c r="DJZ9"/>
+      <c r="DKA9"/>
+      <c r="DKB9"/>
+      <c r="DKC9"/>
+      <c r="DKD9"/>
+      <c r="DKE9"/>
+      <c r="DKF9"/>
+      <c r="DKG9"/>
+      <c r="DKH9"/>
+      <c r="DKI9"/>
+      <c r="DKJ9"/>
+      <c r="DKK9"/>
+      <c r="DKL9"/>
+      <c r="DKM9"/>
+      <c r="DKN9"/>
+      <c r="DKO9"/>
+      <c r="DKP9"/>
+      <c r="DKQ9"/>
+      <c r="DKR9"/>
+      <c r="DKS9"/>
+      <c r="DKT9"/>
+      <c r="DKU9"/>
+      <c r="DKV9"/>
+      <c r="DKW9"/>
+      <c r="DKX9"/>
+      <c r="DKY9"/>
+      <c r="DKZ9"/>
+      <c r="DLA9"/>
+      <c r="DLB9"/>
+      <c r="DLC9"/>
+      <c r="DLD9"/>
+      <c r="DLE9"/>
+      <c r="DLF9"/>
+      <c r="DLG9"/>
+      <c r="DLH9"/>
+      <c r="DLI9"/>
+      <c r="DLJ9"/>
+      <c r="DLK9"/>
+      <c r="DLL9"/>
+      <c r="DLM9"/>
+      <c r="DLN9"/>
+      <c r="DLO9"/>
+      <c r="DLP9"/>
+      <c r="DLQ9"/>
+      <c r="DLR9"/>
+      <c r="DLS9"/>
+      <c r="DLT9"/>
+      <c r="DLU9"/>
+      <c r="DLV9"/>
+      <c r="DLW9"/>
+      <c r="DLX9"/>
+      <c r="DLY9"/>
+      <c r="DLZ9"/>
+      <c r="DMA9"/>
+      <c r="DMB9"/>
+      <c r="DMC9"/>
+      <c r="DMD9"/>
+      <c r="DME9"/>
+      <c r="DMF9"/>
+      <c r="DMG9"/>
+      <c r="DMH9"/>
+      <c r="DMI9"/>
+      <c r="DMJ9"/>
+      <c r="DMK9"/>
+      <c r="DML9"/>
+      <c r="DMM9"/>
+      <c r="DMN9"/>
+      <c r="DMO9"/>
+      <c r="DMP9"/>
+      <c r="DMQ9"/>
+      <c r="DMR9"/>
+      <c r="DMS9"/>
+      <c r="DMT9"/>
+      <c r="DMU9"/>
+      <c r="DMV9"/>
+      <c r="DMW9"/>
+      <c r="DMX9"/>
+      <c r="DMY9"/>
+      <c r="DMZ9"/>
+      <c r="DNA9"/>
+      <c r="DNB9"/>
+      <c r="DNC9"/>
+      <c r="DND9"/>
+      <c r="DNE9"/>
+      <c r="DNF9"/>
+      <c r="DNG9"/>
+      <c r="DNH9"/>
+      <c r="DNI9"/>
+    </row>
+    <row r="10" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="71">
         <v>6</v>
       </c>
-      <c r="B10" s="18"/>
-[...3 lines deleted...]
-      <c r="F10" s="39">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="31"/>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G10" s="40"/>
-[...3055 lines deleted...]
-      <c r="A11" s="91">
+      <c r="G10" s="32"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="12"/>
+      <c r="O10" s="12"/>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="12"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="67"/>
+      <c r="T10" s="70"/>
+      <c r="AL10"/>
+      <c r="AM10"/>
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10"/>
+      <c r="AR10"/>
+      <c r="AS10"/>
+      <c r="AT10"/>
+      <c r="AU10"/>
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10"/>
+      <c r="AY10"/>
+      <c r="AZ10"/>
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10"/>
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10"/>
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10"/>
+      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10"/>
+      <c r="DU10"/>
+      <c r="DV10"/>
+      <c r="DW10"/>
+      <c r="DX10"/>
+      <c r="DY10"/>
+      <c r="DZ10"/>
+      <c r="EA10"/>
+      <c r="EB10"/>
+      <c r="EC10"/>
+      <c r="ED10"/>
+      <c r="EE10"/>
+      <c r="EF10"/>
+      <c r="EG10"/>
+      <c r="EH10"/>
+      <c r="EI10"/>
+      <c r="EJ10"/>
+      <c r="EK10"/>
+      <c r="EL10"/>
+      <c r="EM10"/>
+      <c r="EN10"/>
+      <c r="EO10"/>
+      <c r="EP10"/>
+      <c r="EQ10"/>
+      <c r="ER10"/>
+      <c r="ES10"/>
+      <c r="ET10"/>
+      <c r="EU10"/>
+      <c r="EV10"/>
+      <c r="EW10"/>
+      <c r="EX10"/>
+      <c r="EY10"/>
+      <c r="EZ10"/>
+      <c r="FA10"/>
+      <c r="FB10"/>
+      <c r="FC10"/>
+      <c r="FD10"/>
+      <c r="FE10"/>
+      <c r="FF10"/>
+      <c r="FG10"/>
+      <c r="FH10"/>
+      <c r="FI10"/>
+      <c r="FJ10"/>
+      <c r="FK10"/>
+      <c r="FL10"/>
+      <c r="FM10"/>
+      <c r="FN10"/>
+      <c r="FO10"/>
+      <c r="FP10"/>
+      <c r="FQ10"/>
+      <c r="FR10"/>
+      <c r="FS10"/>
+      <c r="FT10"/>
+      <c r="FU10"/>
+      <c r="FV10"/>
+      <c r="FW10"/>
+      <c r="FX10"/>
+      <c r="FY10"/>
+      <c r="FZ10"/>
+      <c r="GA10"/>
+      <c r="GB10"/>
+      <c r="GC10"/>
+      <c r="GD10"/>
+      <c r="GE10"/>
+      <c r="GF10"/>
+      <c r="GG10"/>
+      <c r="GH10"/>
+      <c r="GI10"/>
+      <c r="GJ10"/>
+      <c r="GK10"/>
+      <c r="GL10"/>
+      <c r="GM10"/>
+      <c r="GN10"/>
+      <c r="GO10"/>
+      <c r="GP10"/>
+      <c r="GQ10"/>
+      <c r="GR10"/>
+      <c r="GS10"/>
+      <c r="GT10"/>
+      <c r="GU10"/>
+      <c r="GV10"/>
+      <c r="GW10"/>
+      <c r="GX10"/>
+      <c r="GY10"/>
+      <c r="GZ10"/>
+      <c r="HA10"/>
+      <c r="HB10"/>
+      <c r="HC10"/>
+      <c r="HD10"/>
+      <c r="HE10"/>
+      <c r="HF10"/>
+      <c r="HG10"/>
+      <c r="HH10"/>
+      <c r="HI10"/>
+      <c r="HJ10"/>
+      <c r="HK10"/>
+      <c r="HL10"/>
+      <c r="HM10"/>
+      <c r="HN10"/>
+      <c r="HO10"/>
+      <c r="HP10"/>
+      <c r="HQ10"/>
+      <c r="HR10"/>
+      <c r="HS10"/>
+      <c r="HT10"/>
+      <c r="HU10"/>
+      <c r="HV10"/>
+      <c r="HW10"/>
+      <c r="HX10"/>
+      <c r="HY10"/>
+      <c r="HZ10"/>
+      <c r="IA10"/>
+      <c r="IB10"/>
+      <c r="IC10"/>
+      <c r="ID10"/>
+      <c r="IE10"/>
+      <c r="IF10"/>
+      <c r="IG10"/>
+      <c r="IH10"/>
+      <c r="II10"/>
+      <c r="IJ10"/>
+      <c r="IK10"/>
+      <c r="IL10"/>
+      <c r="IM10"/>
+      <c r="IN10"/>
+      <c r="IO10"/>
+      <c r="IP10"/>
+      <c r="IQ10"/>
+      <c r="IR10"/>
+      <c r="IS10"/>
+      <c r="IT10"/>
+      <c r="IU10"/>
+      <c r="IV10"/>
+      <c r="IW10"/>
+      <c r="IX10"/>
+      <c r="IY10"/>
+      <c r="IZ10"/>
+      <c r="JA10"/>
+      <c r="JB10"/>
+      <c r="JC10"/>
+      <c r="JD10"/>
+      <c r="JE10"/>
+      <c r="JF10"/>
+      <c r="JG10"/>
+      <c r="JH10"/>
+      <c r="JI10"/>
+      <c r="JJ10"/>
+      <c r="JK10"/>
+      <c r="JL10"/>
+      <c r="JM10"/>
+      <c r="JN10"/>
+      <c r="JO10"/>
+      <c r="JP10"/>
+      <c r="JQ10"/>
+      <c r="JR10"/>
+      <c r="JS10"/>
+      <c r="JT10"/>
+      <c r="JU10"/>
+      <c r="JV10"/>
+      <c r="JW10"/>
+      <c r="JX10"/>
+      <c r="JY10"/>
+      <c r="JZ10"/>
+      <c r="KA10"/>
+      <c r="KB10"/>
+      <c r="KC10"/>
+      <c r="KD10"/>
+      <c r="KE10"/>
+      <c r="KF10"/>
+      <c r="KG10"/>
+      <c r="KH10"/>
+      <c r="KI10"/>
+      <c r="KJ10"/>
+      <c r="KK10"/>
+      <c r="KL10"/>
+      <c r="KM10"/>
+      <c r="KN10"/>
+      <c r="KO10"/>
+      <c r="KP10"/>
+      <c r="KQ10"/>
+      <c r="KR10"/>
+      <c r="KS10"/>
+      <c r="KT10"/>
+      <c r="KU10"/>
+      <c r="KV10"/>
+      <c r="KW10"/>
+      <c r="KX10"/>
+      <c r="KY10"/>
+      <c r="KZ10"/>
+      <c r="LA10"/>
+      <c r="LB10"/>
+      <c r="LC10"/>
+      <c r="LD10"/>
+      <c r="LE10"/>
+      <c r="LF10"/>
+      <c r="LG10"/>
+      <c r="LH10"/>
+      <c r="LI10"/>
+      <c r="LJ10"/>
+      <c r="LK10"/>
+      <c r="LL10"/>
+      <c r="LM10"/>
+      <c r="LN10"/>
+      <c r="LO10"/>
+      <c r="LP10"/>
+      <c r="LQ10"/>
+      <c r="LR10"/>
+      <c r="LS10"/>
+      <c r="LT10"/>
+      <c r="LU10"/>
+      <c r="LV10"/>
+      <c r="LW10"/>
+      <c r="LX10"/>
+      <c r="LY10"/>
+      <c r="LZ10"/>
+      <c r="MA10"/>
+      <c r="MB10"/>
+      <c r="MC10"/>
+      <c r="MD10"/>
+      <c r="ME10"/>
+      <c r="MF10"/>
+      <c r="MG10"/>
+      <c r="MH10"/>
+      <c r="MI10"/>
+      <c r="MJ10"/>
+      <c r="MK10"/>
+      <c r="ML10"/>
+      <c r="MM10"/>
+      <c r="MN10"/>
+      <c r="MO10"/>
+      <c r="MP10"/>
+      <c r="MQ10"/>
+      <c r="MR10"/>
+      <c r="MS10"/>
+      <c r="MT10"/>
+      <c r="MU10"/>
+      <c r="MV10"/>
+      <c r="MW10"/>
+      <c r="MX10"/>
+      <c r="MY10"/>
+      <c r="MZ10"/>
+      <c r="NA10"/>
+      <c r="NB10"/>
+      <c r="NC10"/>
+      <c r="ND10"/>
+      <c r="NE10"/>
+      <c r="NF10"/>
+      <c r="NG10"/>
+      <c r="NH10"/>
+      <c r="NI10"/>
+      <c r="NJ10"/>
+      <c r="NK10"/>
+      <c r="NL10"/>
+      <c r="NM10"/>
+      <c r="NN10"/>
+      <c r="NO10"/>
+      <c r="NP10"/>
+      <c r="NQ10"/>
+      <c r="NR10"/>
+      <c r="NS10"/>
+      <c r="NT10"/>
+      <c r="NU10"/>
+      <c r="NV10"/>
+      <c r="NW10"/>
+      <c r="NX10"/>
+      <c r="NY10"/>
+      <c r="NZ10"/>
+      <c r="OA10"/>
+      <c r="OB10"/>
+      <c r="OC10"/>
+      <c r="OD10"/>
+      <c r="OE10"/>
+      <c r="OF10"/>
+      <c r="OG10"/>
+      <c r="OH10"/>
+      <c r="OI10"/>
+      <c r="OJ10"/>
+      <c r="OK10"/>
+      <c r="OL10"/>
+      <c r="OM10"/>
+      <c r="ON10"/>
+      <c r="OO10"/>
+      <c r="OP10"/>
+      <c r="OQ10"/>
+      <c r="OR10"/>
+      <c r="OS10"/>
+      <c r="OT10"/>
+      <c r="OU10"/>
+      <c r="OV10"/>
+      <c r="OW10"/>
+      <c r="OX10"/>
+      <c r="OY10"/>
+      <c r="OZ10"/>
+      <c r="PA10"/>
+      <c r="PB10"/>
+      <c r="PC10"/>
+      <c r="PD10"/>
+      <c r="PE10"/>
+      <c r="PF10"/>
+      <c r="PG10"/>
+      <c r="PH10"/>
+      <c r="PI10"/>
+      <c r="PJ10"/>
+      <c r="PK10"/>
+      <c r="PL10"/>
+      <c r="PM10"/>
+      <c r="PN10"/>
+      <c r="PO10"/>
+      <c r="PP10"/>
+      <c r="PQ10"/>
+      <c r="PR10"/>
+      <c r="PS10"/>
+      <c r="PT10"/>
+      <c r="PU10"/>
+      <c r="PV10"/>
+      <c r="PW10"/>
+      <c r="PX10"/>
+      <c r="PY10"/>
+      <c r="PZ10"/>
+      <c r="QA10"/>
+      <c r="QB10"/>
+      <c r="QC10"/>
+      <c r="QD10"/>
+      <c r="QE10"/>
+      <c r="QF10"/>
+      <c r="QG10"/>
+      <c r="QH10"/>
+      <c r="QI10"/>
+      <c r="QJ10"/>
+      <c r="QK10"/>
+      <c r="QL10"/>
+      <c r="QM10"/>
+      <c r="QN10"/>
+      <c r="QO10"/>
+      <c r="QP10"/>
+      <c r="QQ10"/>
+      <c r="QR10"/>
+      <c r="QS10"/>
+      <c r="QT10"/>
+      <c r="QU10"/>
+      <c r="QV10"/>
+      <c r="QW10"/>
+      <c r="QX10"/>
+      <c r="QY10"/>
+      <c r="QZ10"/>
+      <c r="RA10"/>
+      <c r="RB10"/>
+      <c r="RC10"/>
+      <c r="RD10"/>
+      <c r="RE10"/>
+      <c r="RF10"/>
+      <c r="RG10"/>
+      <c r="RH10"/>
+      <c r="RI10"/>
+      <c r="RJ10"/>
+      <c r="RK10"/>
+      <c r="RL10"/>
+      <c r="RM10"/>
+      <c r="RN10"/>
+      <c r="RO10"/>
+      <c r="RP10"/>
+      <c r="RQ10"/>
+      <c r="RR10"/>
+      <c r="RS10"/>
+      <c r="RT10"/>
+      <c r="RU10"/>
+      <c r="RV10"/>
+      <c r="RW10"/>
+      <c r="RX10"/>
+      <c r="RY10"/>
+      <c r="RZ10"/>
+      <c r="SA10"/>
+      <c r="SB10"/>
+      <c r="SC10"/>
+      <c r="SD10"/>
+      <c r="SE10"/>
+      <c r="SF10"/>
+      <c r="SG10"/>
+      <c r="SH10"/>
+      <c r="SI10"/>
+      <c r="SJ10"/>
+      <c r="SK10"/>
+      <c r="SL10"/>
+      <c r="SM10"/>
+      <c r="SN10"/>
+      <c r="SO10"/>
+      <c r="SP10"/>
+      <c r="SQ10"/>
+      <c r="SR10"/>
+      <c r="SS10"/>
+      <c r="ST10"/>
+      <c r="SU10"/>
+      <c r="SV10"/>
+      <c r="SW10"/>
+      <c r="SX10"/>
+      <c r="SY10"/>
+      <c r="SZ10"/>
+      <c r="TA10"/>
+      <c r="TB10"/>
+      <c r="TC10"/>
+      <c r="TD10"/>
+      <c r="TE10"/>
+      <c r="TF10"/>
+      <c r="TG10"/>
+      <c r="TH10"/>
+      <c r="TI10"/>
+      <c r="TJ10"/>
+      <c r="TK10"/>
+      <c r="TL10"/>
+      <c r="TM10"/>
+      <c r="TN10"/>
+      <c r="TO10"/>
+      <c r="TP10"/>
+      <c r="TQ10"/>
+      <c r="TR10"/>
+      <c r="TS10"/>
+      <c r="TT10"/>
+      <c r="TU10"/>
+      <c r="TV10"/>
+      <c r="TW10"/>
+      <c r="TX10"/>
+      <c r="TY10"/>
+      <c r="TZ10"/>
+      <c r="UA10"/>
+      <c r="UB10"/>
+      <c r="UC10"/>
+      <c r="UD10"/>
+      <c r="UE10"/>
+      <c r="UF10"/>
+      <c r="UG10"/>
+      <c r="UH10"/>
+      <c r="UI10"/>
+      <c r="UJ10"/>
+      <c r="UK10"/>
+      <c r="UL10"/>
+      <c r="UM10"/>
+      <c r="UN10"/>
+      <c r="UO10"/>
+      <c r="UP10"/>
+      <c r="UQ10"/>
+      <c r="UR10"/>
+      <c r="US10"/>
+      <c r="UT10"/>
+      <c r="UU10"/>
+      <c r="UV10"/>
+      <c r="UW10"/>
+      <c r="UX10"/>
+      <c r="UY10"/>
+      <c r="UZ10"/>
+      <c r="VA10"/>
+      <c r="VB10"/>
+      <c r="VC10"/>
+      <c r="VD10"/>
+      <c r="VE10"/>
+      <c r="VF10"/>
+      <c r="VG10"/>
+      <c r="VH10"/>
+      <c r="VI10"/>
+      <c r="VJ10"/>
+      <c r="VK10"/>
+      <c r="VL10"/>
+      <c r="VM10"/>
+      <c r="VN10"/>
+      <c r="VO10"/>
+      <c r="VP10"/>
+      <c r="VQ10"/>
+      <c r="VR10"/>
+      <c r="VS10"/>
+      <c r="VT10"/>
+      <c r="VU10"/>
+      <c r="VV10"/>
+      <c r="VW10"/>
+      <c r="VX10"/>
+      <c r="VY10"/>
+      <c r="VZ10"/>
+      <c r="WA10"/>
+      <c r="WB10"/>
+      <c r="WC10"/>
+      <c r="WD10"/>
+      <c r="WE10"/>
+      <c r="WF10"/>
+      <c r="WG10"/>
+      <c r="WH10"/>
+      <c r="WI10"/>
+      <c r="WJ10"/>
+      <c r="WK10"/>
+      <c r="WL10"/>
+      <c r="WM10"/>
+      <c r="WN10"/>
+      <c r="WO10"/>
+      <c r="WP10"/>
+      <c r="WQ10"/>
+      <c r="WR10"/>
+      <c r="WS10"/>
+      <c r="WT10"/>
+      <c r="WU10"/>
+      <c r="WV10"/>
+      <c r="WW10"/>
+      <c r="WX10"/>
+      <c r="WY10"/>
+      <c r="WZ10"/>
+      <c r="XA10"/>
+      <c r="XB10"/>
+      <c r="XC10"/>
+      <c r="XD10"/>
+      <c r="XE10"/>
+      <c r="XF10"/>
+      <c r="XG10"/>
+      <c r="XH10"/>
+      <c r="XI10"/>
+      <c r="XJ10"/>
+      <c r="XK10"/>
+      <c r="XL10"/>
+      <c r="XM10"/>
+      <c r="XN10"/>
+      <c r="XO10"/>
+      <c r="XP10"/>
+      <c r="XQ10"/>
+      <c r="XR10"/>
+      <c r="XS10"/>
+      <c r="XT10"/>
+      <c r="XU10"/>
+      <c r="XV10"/>
+      <c r="XW10"/>
+      <c r="XX10"/>
+      <c r="XY10"/>
+      <c r="XZ10"/>
+      <c r="YA10"/>
+      <c r="YB10"/>
+      <c r="YC10"/>
+      <c r="YD10"/>
+      <c r="YE10"/>
+      <c r="YF10"/>
+      <c r="YG10"/>
+      <c r="YH10"/>
+      <c r="YI10"/>
+      <c r="YJ10"/>
+      <c r="YK10"/>
+      <c r="YL10"/>
+      <c r="YM10"/>
+      <c r="YN10"/>
+      <c r="YO10"/>
+      <c r="YP10"/>
+      <c r="YQ10"/>
+      <c r="YR10"/>
+      <c r="YS10"/>
+      <c r="YT10"/>
+      <c r="YU10"/>
+      <c r="YV10"/>
+      <c r="YW10"/>
+      <c r="YX10"/>
+      <c r="YY10"/>
+      <c r="YZ10"/>
+      <c r="ZA10"/>
+      <c r="ZB10"/>
+      <c r="ZC10"/>
+      <c r="ZD10"/>
+      <c r="ZE10"/>
+      <c r="ZF10"/>
+      <c r="ZG10"/>
+      <c r="ZH10"/>
+      <c r="ZI10"/>
+      <c r="ZJ10"/>
+      <c r="ZK10"/>
+      <c r="ZL10"/>
+      <c r="ZM10"/>
+      <c r="ZN10"/>
+      <c r="ZO10"/>
+      <c r="ZP10"/>
+      <c r="ZQ10"/>
+      <c r="ZR10"/>
+      <c r="ZS10"/>
+      <c r="ZT10"/>
+      <c r="ZU10"/>
+      <c r="ZV10"/>
+      <c r="ZW10"/>
+      <c r="ZX10"/>
+      <c r="ZY10"/>
+      <c r="ZZ10"/>
+      <c r="AAA10"/>
+      <c r="AAB10"/>
+      <c r="AAC10"/>
+      <c r="AAD10"/>
+      <c r="AAE10"/>
+      <c r="AAF10"/>
+      <c r="AAG10"/>
+      <c r="AAH10"/>
+      <c r="AAI10"/>
+      <c r="AAJ10"/>
+      <c r="AAK10"/>
+      <c r="AAL10"/>
+      <c r="AAM10"/>
+      <c r="AAN10"/>
+      <c r="AAO10"/>
+      <c r="AAP10"/>
+      <c r="AAQ10"/>
+      <c r="AAR10"/>
+      <c r="AAS10"/>
+      <c r="AAT10"/>
+      <c r="AAU10"/>
+      <c r="AAV10"/>
+      <c r="AAW10"/>
+      <c r="AAX10"/>
+      <c r="AAY10"/>
+      <c r="AAZ10"/>
+      <c r="ABA10"/>
+      <c r="ABB10"/>
+      <c r="ABC10"/>
+      <c r="ABD10"/>
+      <c r="ABE10"/>
+      <c r="ABF10"/>
+      <c r="ABG10"/>
+      <c r="ABH10"/>
+      <c r="ABI10"/>
+      <c r="ABJ10"/>
+      <c r="ABK10"/>
+      <c r="ABL10"/>
+      <c r="ABM10"/>
+      <c r="ABN10"/>
+      <c r="ABO10"/>
+      <c r="ABP10"/>
+      <c r="ABQ10"/>
+      <c r="ABR10"/>
+      <c r="ABS10"/>
+      <c r="ABT10"/>
+      <c r="ABU10"/>
+      <c r="ABV10"/>
+      <c r="ABW10"/>
+      <c r="ABX10"/>
+      <c r="ABY10"/>
+      <c r="ABZ10"/>
+      <c r="ACA10"/>
+      <c r="ACB10"/>
+      <c r="ACC10"/>
+      <c r="ACD10"/>
+      <c r="ACE10"/>
+      <c r="ACF10"/>
+      <c r="ACG10"/>
+      <c r="ACH10"/>
+      <c r="ACI10"/>
+      <c r="ACJ10"/>
+      <c r="ACK10"/>
+      <c r="ACL10"/>
+      <c r="ACM10"/>
+      <c r="ACN10"/>
+      <c r="ACO10"/>
+      <c r="ACP10"/>
+      <c r="ACQ10"/>
+      <c r="ACR10"/>
+      <c r="ACS10"/>
+      <c r="ACT10"/>
+      <c r="ACU10"/>
+      <c r="ACV10"/>
+      <c r="ACW10"/>
+      <c r="ACX10"/>
+      <c r="ACY10"/>
+      <c r="ACZ10"/>
+      <c r="ADA10"/>
+      <c r="ADB10"/>
+      <c r="ADC10"/>
+      <c r="ADD10"/>
+      <c r="ADE10"/>
+      <c r="ADF10"/>
+      <c r="ADG10"/>
+      <c r="ADH10"/>
+      <c r="ADI10"/>
+      <c r="ADJ10"/>
+      <c r="ADK10"/>
+      <c r="ADL10"/>
+      <c r="ADM10"/>
+      <c r="ADN10"/>
+      <c r="ADO10"/>
+      <c r="ADP10"/>
+      <c r="ADQ10"/>
+      <c r="ADR10"/>
+      <c r="ADS10"/>
+      <c r="ADT10"/>
+      <c r="ADU10"/>
+      <c r="ADV10"/>
+      <c r="ADW10"/>
+      <c r="ADX10"/>
+      <c r="ADY10"/>
+      <c r="ADZ10"/>
+      <c r="AEA10"/>
+      <c r="AEB10"/>
+      <c r="AEC10"/>
+      <c r="AED10"/>
+      <c r="AEE10"/>
+      <c r="AEF10"/>
+      <c r="AEG10"/>
+      <c r="AEH10"/>
+      <c r="AEI10"/>
+      <c r="AEJ10"/>
+      <c r="AEK10"/>
+      <c r="AEL10"/>
+      <c r="AEM10"/>
+      <c r="AEN10"/>
+      <c r="AEO10"/>
+      <c r="AEP10"/>
+      <c r="AEQ10"/>
+      <c r="AER10"/>
+      <c r="AES10"/>
+      <c r="AET10"/>
+      <c r="AEU10"/>
+      <c r="AEV10"/>
+      <c r="AEW10"/>
+      <c r="AEX10"/>
+      <c r="AEY10"/>
+      <c r="AEZ10"/>
+      <c r="AFA10"/>
+      <c r="AFB10"/>
+      <c r="AFC10"/>
+      <c r="AFD10"/>
+      <c r="AFE10"/>
+      <c r="AFF10"/>
+      <c r="AFG10"/>
+      <c r="AFH10"/>
+      <c r="AFI10"/>
+      <c r="AFJ10"/>
+      <c r="AFK10"/>
+      <c r="AFL10"/>
+      <c r="AFM10"/>
+      <c r="AFN10"/>
+      <c r="AFO10"/>
+      <c r="AFP10"/>
+      <c r="AFQ10"/>
+      <c r="AFR10"/>
+      <c r="AFS10"/>
+      <c r="AFT10"/>
+      <c r="AFU10"/>
+      <c r="AFV10"/>
+      <c r="AFW10"/>
+      <c r="AFX10"/>
+      <c r="AFY10"/>
+      <c r="AFZ10"/>
+      <c r="AGA10"/>
+      <c r="AGB10"/>
+      <c r="AGC10"/>
+      <c r="AGD10"/>
+      <c r="AGE10"/>
+      <c r="AGF10"/>
+      <c r="AGG10"/>
+      <c r="AGH10"/>
+      <c r="AGI10"/>
+      <c r="AGJ10"/>
+      <c r="AGK10"/>
+      <c r="AGL10"/>
+      <c r="AGM10"/>
+      <c r="AGN10"/>
+      <c r="AGO10"/>
+      <c r="AGP10"/>
+      <c r="AGQ10"/>
+      <c r="AGR10"/>
+      <c r="AGS10"/>
+      <c r="AGT10"/>
+      <c r="AGU10"/>
+      <c r="AGV10"/>
+      <c r="AGW10"/>
+      <c r="AGX10"/>
+      <c r="AGY10"/>
+      <c r="AGZ10"/>
+      <c r="AHA10"/>
+      <c r="AHB10"/>
+      <c r="AHC10"/>
+      <c r="AHD10"/>
+      <c r="AHE10"/>
+      <c r="AHF10"/>
+      <c r="AHG10"/>
+      <c r="AHH10"/>
+      <c r="AHI10"/>
+      <c r="AHJ10"/>
+      <c r="AHK10"/>
+      <c r="AHL10"/>
+      <c r="AHM10"/>
+      <c r="AHN10"/>
+      <c r="AHO10"/>
+      <c r="AHP10"/>
+      <c r="AHQ10"/>
+      <c r="AHR10"/>
+      <c r="AHS10"/>
+      <c r="AHT10"/>
+      <c r="AHU10"/>
+      <c r="AHV10"/>
+      <c r="AHW10"/>
+      <c r="AHX10"/>
+      <c r="AHY10"/>
+      <c r="AHZ10"/>
+      <c r="AIA10"/>
+      <c r="AIB10"/>
+      <c r="AIC10"/>
+      <c r="AID10"/>
+      <c r="AIE10"/>
+      <c r="AIF10"/>
+      <c r="AIG10"/>
+      <c r="AIH10"/>
+      <c r="AII10"/>
+      <c r="AIJ10"/>
+      <c r="AIK10"/>
+      <c r="AIL10"/>
+      <c r="AIM10"/>
+      <c r="AIN10"/>
+      <c r="AIO10"/>
+      <c r="AIP10"/>
+      <c r="AIQ10"/>
+      <c r="AIR10"/>
+      <c r="AIS10"/>
+      <c r="AIT10"/>
+      <c r="AIU10"/>
+      <c r="AIV10"/>
+      <c r="AIW10"/>
+      <c r="AIX10"/>
+      <c r="AIY10"/>
+      <c r="AIZ10"/>
+      <c r="AJA10"/>
+      <c r="AJB10"/>
+      <c r="AJC10"/>
+      <c r="AJD10"/>
+      <c r="AJE10"/>
+      <c r="AJF10"/>
+      <c r="AJG10"/>
+      <c r="AJH10"/>
+      <c r="AJI10"/>
+      <c r="AJJ10"/>
+      <c r="AJK10"/>
+      <c r="AJL10"/>
+      <c r="AJM10"/>
+      <c r="AJN10"/>
+      <c r="AJO10"/>
+      <c r="AJP10"/>
+      <c r="AJQ10"/>
+      <c r="AJR10"/>
+      <c r="AJS10"/>
+      <c r="AJT10"/>
+      <c r="AJU10"/>
+      <c r="AJV10"/>
+      <c r="AJW10"/>
+      <c r="AJX10"/>
+      <c r="AJY10"/>
+      <c r="AJZ10"/>
+      <c r="AKA10"/>
+      <c r="AKB10"/>
+      <c r="AKC10"/>
+      <c r="AKD10"/>
+      <c r="AKE10"/>
+      <c r="AKF10"/>
+      <c r="AKG10"/>
+      <c r="AKH10"/>
+      <c r="AKI10"/>
+      <c r="AKJ10"/>
+      <c r="AKK10"/>
+      <c r="AKL10"/>
+      <c r="AKM10"/>
+      <c r="AKN10"/>
+      <c r="AKO10"/>
+      <c r="AKP10"/>
+      <c r="AKQ10"/>
+      <c r="AKR10"/>
+      <c r="AKS10"/>
+      <c r="AKT10"/>
+      <c r="AKU10"/>
+      <c r="AKV10"/>
+      <c r="AKW10"/>
+      <c r="AKX10"/>
+      <c r="AKY10"/>
+      <c r="AKZ10"/>
+      <c r="ALA10"/>
+      <c r="ALB10"/>
+      <c r="ALC10"/>
+      <c r="ALD10"/>
+      <c r="ALE10"/>
+      <c r="ALF10"/>
+      <c r="ALG10"/>
+      <c r="ALH10"/>
+      <c r="ALI10"/>
+      <c r="ALJ10"/>
+      <c r="ALK10"/>
+      <c r="ALL10"/>
+      <c r="ALM10"/>
+      <c r="ALN10"/>
+      <c r="ALO10"/>
+      <c r="ALP10"/>
+      <c r="ALQ10"/>
+      <c r="ALR10"/>
+      <c r="ALS10"/>
+      <c r="ALT10"/>
+      <c r="ALU10"/>
+      <c r="ALV10"/>
+      <c r="ALW10"/>
+      <c r="ALX10"/>
+      <c r="ALY10"/>
+      <c r="ALZ10"/>
+      <c r="AMA10"/>
+      <c r="AMB10"/>
+      <c r="AMC10"/>
+      <c r="AMD10"/>
+      <c r="AME10"/>
+      <c r="AMF10"/>
+      <c r="AMG10"/>
+      <c r="AMH10"/>
+      <c r="AMI10"/>
+      <c r="AMJ10"/>
+      <c r="AMK10"/>
+      <c r="AML10"/>
+      <c r="AMM10"/>
+      <c r="AMN10"/>
+      <c r="AMO10"/>
+      <c r="AMP10"/>
+      <c r="AMQ10"/>
+      <c r="AMR10"/>
+      <c r="AMS10"/>
+      <c r="AMT10"/>
+      <c r="AMU10"/>
+      <c r="AMV10"/>
+      <c r="AMW10"/>
+      <c r="AMX10"/>
+      <c r="AMY10"/>
+      <c r="AMZ10"/>
+      <c r="ANA10"/>
+      <c r="ANB10"/>
+      <c r="ANC10"/>
+      <c r="AND10"/>
+      <c r="ANE10"/>
+      <c r="ANF10"/>
+      <c r="ANG10"/>
+      <c r="ANH10"/>
+      <c r="ANI10"/>
+      <c r="ANJ10"/>
+      <c r="ANK10"/>
+      <c r="ANL10"/>
+      <c r="ANM10"/>
+      <c r="ANN10"/>
+      <c r="ANO10"/>
+      <c r="ANP10"/>
+      <c r="ANQ10"/>
+      <c r="ANR10"/>
+      <c r="ANS10"/>
+      <c r="ANT10"/>
+      <c r="ANU10"/>
+      <c r="ANV10"/>
+      <c r="ANW10"/>
+      <c r="ANX10"/>
+      <c r="ANY10"/>
+      <c r="ANZ10"/>
+      <c r="AOA10"/>
+      <c r="AOB10"/>
+      <c r="AOC10"/>
+      <c r="AOD10"/>
+      <c r="AOE10"/>
+      <c r="AOF10"/>
+      <c r="AOG10"/>
+      <c r="AOH10"/>
+      <c r="AOI10"/>
+      <c r="AOJ10"/>
+      <c r="AOK10"/>
+      <c r="AOL10"/>
+      <c r="AOM10"/>
+      <c r="AON10"/>
+      <c r="AOO10"/>
+      <c r="AOP10"/>
+      <c r="AOQ10"/>
+      <c r="AOR10"/>
+      <c r="AOS10"/>
+      <c r="AOT10"/>
+      <c r="AOU10"/>
+      <c r="AOV10"/>
+      <c r="AOW10"/>
+      <c r="AOX10"/>
+      <c r="AOY10"/>
+      <c r="AOZ10"/>
+      <c r="APA10"/>
+      <c r="APB10"/>
+      <c r="APC10"/>
+      <c r="APD10"/>
+      <c r="APE10"/>
+      <c r="APF10"/>
+      <c r="APG10"/>
+      <c r="APH10"/>
+      <c r="API10"/>
+      <c r="APJ10"/>
+      <c r="APK10"/>
+      <c r="APL10"/>
+      <c r="APM10"/>
+      <c r="APN10"/>
+      <c r="APO10"/>
+      <c r="APP10"/>
+      <c r="APQ10"/>
+      <c r="APR10"/>
+      <c r="APS10"/>
+      <c r="APT10"/>
+      <c r="APU10"/>
+      <c r="APV10"/>
+      <c r="APW10"/>
+      <c r="APX10"/>
+      <c r="APY10"/>
+      <c r="APZ10"/>
+      <c r="AQA10"/>
+      <c r="AQB10"/>
+      <c r="AQC10"/>
+      <c r="AQD10"/>
+      <c r="AQE10"/>
+      <c r="AQF10"/>
+      <c r="AQG10"/>
+      <c r="AQH10"/>
+      <c r="AQI10"/>
+      <c r="AQJ10"/>
+      <c r="AQK10"/>
+      <c r="AQL10"/>
+      <c r="AQM10"/>
+      <c r="AQN10"/>
+      <c r="AQO10"/>
+      <c r="AQP10"/>
+      <c r="AQQ10"/>
+      <c r="AQR10"/>
+      <c r="AQS10"/>
+      <c r="AQT10"/>
+      <c r="AQU10"/>
+      <c r="AQV10"/>
+      <c r="AQW10"/>
+      <c r="AQX10"/>
+      <c r="AQY10"/>
+      <c r="AQZ10"/>
+      <c r="ARA10"/>
+      <c r="ARB10"/>
+      <c r="ARC10"/>
+      <c r="ARD10"/>
+      <c r="ARE10"/>
+      <c r="ARF10"/>
+      <c r="ARG10"/>
+      <c r="ARH10"/>
+      <c r="ARI10"/>
+      <c r="ARJ10"/>
+      <c r="ARK10"/>
+      <c r="ARL10"/>
+      <c r="ARM10"/>
+      <c r="ARN10"/>
+      <c r="ARO10"/>
+      <c r="ARP10"/>
+      <c r="ARQ10"/>
+      <c r="ARR10"/>
+      <c r="ARS10"/>
+      <c r="ART10"/>
+      <c r="ARU10"/>
+      <c r="ARV10"/>
+      <c r="ARW10"/>
+      <c r="ARX10"/>
+      <c r="ARY10"/>
+      <c r="ARZ10"/>
+      <c r="ASA10"/>
+      <c r="ASB10"/>
+      <c r="ASC10"/>
+      <c r="ASD10"/>
+      <c r="ASE10"/>
+      <c r="ASF10"/>
+      <c r="ASG10"/>
+      <c r="ASH10"/>
+      <c r="ASI10"/>
+      <c r="ASJ10"/>
+      <c r="ASK10"/>
+      <c r="ASL10"/>
+      <c r="ASM10"/>
+      <c r="ASN10"/>
+      <c r="ASO10"/>
+      <c r="ASP10"/>
+      <c r="ASQ10"/>
+      <c r="ASR10"/>
+      <c r="ASS10"/>
+      <c r="AST10"/>
+      <c r="ASU10"/>
+      <c r="ASV10"/>
+      <c r="ASW10"/>
+      <c r="ASX10"/>
+      <c r="ASY10"/>
+      <c r="ASZ10"/>
+      <c r="ATA10"/>
+      <c r="ATB10"/>
+      <c r="ATC10"/>
+      <c r="ATD10"/>
+      <c r="ATE10"/>
+      <c r="ATF10"/>
+      <c r="ATG10"/>
+      <c r="ATH10"/>
+      <c r="ATI10"/>
+      <c r="ATJ10"/>
+      <c r="ATK10"/>
+      <c r="ATL10"/>
+      <c r="ATM10"/>
+      <c r="ATN10"/>
+      <c r="ATO10"/>
+      <c r="ATP10"/>
+      <c r="ATQ10"/>
+      <c r="ATR10"/>
+      <c r="ATS10"/>
+      <c r="ATT10"/>
+      <c r="ATU10"/>
+      <c r="ATV10"/>
+      <c r="ATW10"/>
+      <c r="ATX10"/>
+      <c r="ATY10"/>
+      <c r="ATZ10"/>
+      <c r="AUA10"/>
+      <c r="AUB10"/>
+      <c r="AUC10"/>
+      <c r="AUD10"/>
+      <c r="AUE10"/>
+      <c r="AUF10"/>
+      <c r="AUG10"/>
+      <c r="AUH10"/>
+      <c r="AUI10"/>
+      <c r="AUJ10"/>
+      <c r="AUK10"/>
+      <c r="AUL10"/>
+      <c r="AUM10"/>
+      <c r="AUN10"/>
+      <c r="AUO10"/>
+      <c r="AUP10"/>
+      <c r="AUQ10"/>
+      <c r="AUR10"/>
+      <c r="AUS10"/>
+      <c r="AUT10"/>
+      <c r="AUU10"/>
+      <c r="AUV10"/>
+      <c r="AUW10"/>
+      <c r="AUX10"/>
+      <c r="AUY10"/>
+      <c r="AUZ10"/>
+      <c r="AVA10"/>
+      <c r="AVB10"/>
+      <c r="AVC10"/>
+      <c r="AVD10"/>
+      <c r="AVE10"/>
+      <c r="AVF10"/>
+      <c r="AVG10"/>
+      <c r="AVH10"/>
+      <c r="AVI10"/>
+      <c r="AVJ10"/>
+      <c r="AVK10"/>
+      <c r="AVL10"/>
+      <c r="AVM10"/>
+      <c r="AVN10"/>
+      <c r="AVO10"/>
+      <c r="AVP10"/>
+      <c r="AVQ10"/>
+      <c r="AVR10"/>
+      <c r="AVS10"/>
+      <c r="AVT10"/>
+      <c r="AVU10"/>
+      <c r="AVV10"/>
+      <c r="AVW10"/>
+      <c r="AVX10"/>
+      <c r="AVY10"/>
+      <c r="AVZ10"/>
+      <c r="AWA10"/>
+      <c r="AWB10"/>
+      <c r="AWC10"/>
+      <c r="AWD10"/>
+      <c r="AWE10"/>
+      <c r="AWF10"/>
+      <c r="AWG10"/>
+      <c r="AWH10"/>
+      <c r="AWI10"/>
+      <c r="AWJ10"/>
+      <c r="AWK10"/>
+      <c r="AWL10"/>
+      <c r="AWM10"/>
+      <c r="AWN10"/>
+      <c r="AWO10"/>
+      <c r="AWP10"/>
+      <c r="AWQ10"/>
+      <c r="AWR10"/>
+      <c r="AWS10"/>
+      <c r="AWT10"/>
+      <c r="AWU10"/>
+      <c r="AWV10"/>
+      <c r="AWW10"/>
+      <c r="AWX10"/>
+      <c r="AWY10"/>
+      <c r="AWZ10"/>
+      <c r="AXA10"/>
+      <c r="AXB10"/>
+      <c r="AXC10"/>
+      <c r="AXD10"/>
+      <c r="AXE10"/>
+      <c r="AXF10"/>
+      <c r="AXG10"/>
+      <c r="AXH10"/>
+      <c r="AXI10"/>
+      <c r="AXJ10"/>
+      <c r="AXK10"/>
+      <c r="AXL10"/>
+      <c r="AXM10"/>
+      <c r="AXN10"/>
+      <c r="AXO10"/>
+      <c r="AXP10"/>
+      <c r="AXQ10"/>
+      <c r="AXR10"/>
+      <c r="AXS10"/>
+      <c r="AXT10"/>
+      <c r="AXU10"/>
+      <c r="AXV10"/>
+      <c r="AXW10"/>
+      <c r="AXX10"/>
+      <c r="AXY10"/>
+      <c r="AXZ10"/>
+      <c r="AYA10"/>
+      <c r="AYB10"/>
+      <c r="AYC10"/>
+      <c r="AYD10"/>
+      <c r="AYE10"/>
+      <c r="AYF10"/>
+      <c r="AYG10"/>
+      <c r="AYH10"/>
+      <c r="AYI10"/>
+      <c r="AYJ10"/>
+      <c r="AYK10"/>
+      <c r="AYL10"/>
+      <c r="AYM10"/>
+      <c r="AYN10"/>
+      <c r="AYO10"/>
+      <c r="AYP10"/>
+      <c r="AYQ10"/>
+      <c r="AYR10"/>
+      <c r="AYS10"/>
+      <c r="AYT10"/>
+      <c r="AYU10"/>
+      <c r="AYV10"/>
+      <c r="AYW10"/>
+      <c r="AYX10"/>
+      <c r="AYY10"/>
+      <c r="AYZ10"/>
+      <c r="AZA10"/>
+      <c r="AZB10"/>
+      <c r="AZC10"/>
+      <c r="AZD10"/>
+      <c r="AZE10"/>
+      <c r="AZF10"/>
+      <c r="AZG10"/>
+      <c r="AZH10"/>
+      <c r="AZI10"/>
+      <c r="AZJ10"/>
+      <c r="AZK10"/>
+      <c r="AZL10"/>
+      <c r="AZM10"/>
+      <c r="AZN10"/>
+      <c r="AZO10"/>
+      <c r="AZP10"/>
+      <c r="AZQ10"/>
+      <c r="AZR10"/>
+      <c r="AZS10"/>
+      <c r="AZT10"/>
+      <c r="AZU10"/>
+      <c r="AZV10"/>
+      <c r="AZW10"/>
+      <c r="AZX10"/>
+      <c r="AZY10"/>
+      <c r="AZZ10"/>
+      <c r="BAA10"/>
+      <c r="BAB10"/>
+      <c r="BAC10"/>
+      <c r="BAD10"/>
+      <c r="BAE10"/>
+      <c r="BAF10"/>
+      <c r="BAG10"/>
+      <c r="BAH10"/>
+      <c r="BAI10"/>
+      <c r="BAJ10"/>
+      <c r="BAK10"/>
+      <c r="BAL10"/>
+      <c r="BAM10"/>
+      <c r="BAN10"/>
+      <c r="BAO10"/>
+      <c r="BAP10"/>
+      <c r="BAQ10"/>
+      <c r="BAR10"/>
+      <c r="BAS10"/>
+      <c r="BAT10"/>
+      <c r="BAU10"/>
+      <c r="BAV10"/>
+      <c r="BAW10"/>
+      <c r="BAX10"/>
+      <c r="BAY10"/>
+      <c r="BAZ10"/>
+      <c r="BBA10"/>
+      <c r="BBB10"/>
+      <c r="BBC10"/>
+      <c r="BBD10"/>
+      <c r="BBE10"/>
+      <c r="BBF10"/>
+      <c r="BBG10"/>
+      <c r="BBH10"/>
+      <c r="BBI10"/>
+      <c r="BBJ10"/>
+      <c r="BBK10"/>
+      <c r="BBL10"/>
+      <c r="BBM10"/>
+      <c r="BBN10"/>
+      <c r="BBO10"/>
+      <c r="BBP10"/>
+      <c r="BBQ10"/>
+      <c r="BBR10"/>
+      <c r="BBS10"/>
+      <c r="BBT10"/>
+      <c r="BBU10"/>
+      <c r="BBV10"/>
+      <c r="BBW10"/>
+      <c r="BBX10"/>
+      <c r="BBY10"/>
+      <c r="BBZ10"/>
+      <c r="BCA10"/>
+      <c r="BCB10"/>
+      <c r="BCC10"/>
+      <c r="BCD10"/>
+      <c r="BCE10"/>
+      <c r="BCF10"/>
+      <c r="BCG10"/>
+      <c r="BCH10"/>
+      <c r="BCI10"/>
+      <c r="BCJ10"/>
+      <c r="BCK10"/>
+      <c r="BCL10"/>
+      <c r="BCM10"/>
+      <c r="BCN10"/>
+      <c r="BCO10"/>
+      <c r="BCP10"/>
+      <c r="BCQ10"/>
+      <c r="BCR10"/>
+      <c r="BCS10"/>
+      <c r="BCT10"/>
+      <c r="BCU10"/>
+      <c r="BCV10"/>
+      <c r="BCW10"/>
+      <c r="BCX10"/>
+      <c r="BCY10"/>
+      <c r="BCZ10"/>
+      <c r="BDA10"/>
+      <c r="BDB10"/>
+      <c r="BDC10"/>
+      <c r="BDD10"/>
+      <c r="BDE10"/>
+      <c r="BDF10"/>
+      <c r="BDG10"/>
+      <c r="BDH10"/>
+      <c r="BDI10"/>
+      <c r="BDJ10"/>
+      <c r="BDK10"/>
+      <c r="BDL10"/>
+      <c r="BDM10"/>
+      <c r="BDN10"/>
+      <c r="BDO10"/>
+      <c r="BDP10"/>
+      <c r="BDQ10"/>
+      <c r="BDR10"/>
+      <c r="BDS10"/>
+      <c r="BDT10"/>
+      <c r="BDU10"/>
+      <c r="BDV10"/>
+      <c r="BDW10"/>
+      <c r="BDX10"/>
+      <c r="BDY10"/>
+      <c r="BDZ10"/>
+      <c r="BEA10"/>
+      <c r="BEB10"/>
+      <c r="BEC10"/>
+      <c r="BED10"/>
+      <c r="BEE10"/>
+      <c r="BEF10"/>
+      <c r="BEG10"/>
+      <c r="BEH10"/>
+      <c r="BEI10"/>
+      <c r="BEJ10"/>
+      <c r="BEK10"/>
+      <c r="BEL10"/>
+      <c r="BEM10"/>
+      <c r="BEN10"/>
+      <c r="BEO10"/>
+      <c r="BEP10"/>
+      <c r="BEQ10"/>
+      <c r="BER10"/>
+      <c r="BES10"/>
+      <c r="BET10"/>
+      <c r="BEU10"/>
+      <c r="BEV10"/>
+      <c r="BEW10"/>
+      <c r="BEX10"/>
+      <c r="BEY10"/>
+      <c r="BEZ10"/>
+      <c r="BFA10"/>
+      <c r="BFB10"/>
+      <c r="BFC10"/>
+      <c r="BFD10"/>
+      <c r="BFE10"/>
+      <c r="BFF10"/>
+      <c r="BFG10"/>
+      <c r="BFH10"/>
+      <c r="BFI10"/>
+      <c r="BFJ10"/>
+      <c r="BFK10"/>
+      <c r="BFL10"/>
+      <c r="BFM10"/>
+      <c r="BFN10"/>
+      <c r="BFO10"/>
+      <c r="BFP10"/>
+      <c r="BFQ10"/>
+      <c r="BFR10"/>
+      <c r="BFS10"/>
+      <c r="BFT10"/>
+      <c r="BFU10"/>
+      <c r="BFV10"/>
+      <c r="BFW10"/>
+      <c r="BFX10"/>
+      <c r="BFY10"/>
+      <c r="BFZ10"/>
+      <c r="BGA10"/>
+      <c r="BGB10"/>
+      <c r="BGC10"/>
+      <c r="BGD10"/>
+      <c r="BGE10"/>
+      <c r="BGF10"/>
+      <c r="BGG10"/>
+      <c r="BGH10"/>
+      <c r="BGI10"/>
+      <c r="BGJ10"/>
+      <c r="BGK10"/>
+      <c r="BGL10"/>
+      <c r="BGM10"/>
+      <c r="BGN10"/>
+      <c r="BGO10"/>
+      <c r="BGP10"/>
+      <c r="BGQ10"/>
+      <c r="BGR10"/>
+      <c r="BGS10"/>
+      <c r="BGT10"/>
+      <c r="BGU10"/>
+      <c r="BGV10"/>
+      <c r="BGW10"/>
+      <c r="BGX10"/>
+      <c r="BGY10"/>
+      <c r="BGZ10"/>
+      <c r="BHA10"/>
+      <c r="BHB10"/>
+      <c r="BHC10"/>
+      <c r="BHD10"/>
+      <c r="BHE10"/>
+      <c r="BHF10"/>
+      <c r="BHG10"/>
+      <c r="BHH10"/>
+      <c r="BHI10"/>
+      <c r="BHJ10"/>
+      <c r="BHK10"/>
+      <c r="BHL10"/>
+      <c r="BHM10"/>
+      <c r="BHN10"/>
+      <c r="BHO10"/>
+      <c r="BHP10"/>
+      <c r="BHQ10"/>
+      <c r="BHR10"/>
+      <c r="BHS10"/>
+      <c r="BHT10"/>
+      <c r="BHU10"/>
+      <c r="BHV10"/>
+      <c r="BHW10"/>
+      <c r="BHX10"/>
+      <c r="BHY10"/>
+      <c r="BHZ10"/>
+      <c r="BIA10"/>
+      <c r="BIB10"/>
+      <c r="BIC10"/>
+      <c r="BID10"/>
+      <c r="BIE10"/>
+      <c r="BIF10"/>
+      <c r="BIG10"/>
+      <c r="BIH10"/>
+      <c r="BII10"/>
+      <c r="BIJ10"/>
+      <c r="BIK10"/>
+      <c r="BIL10"/>
+      <c r="BIM10"/>
+      <c r="BIN10"/>
+      <c r="BIO10"/>
+      <c r="BIP10"/>
+      <c r="BIQ10"/>
+      <c r="BIR10"/>
+      <c r="BIS10"/>
+      <c r="BIT10"/>
+      <c r="BIU10"/>
+      <c r="BIV10"/>
+      <c r="BIW10"/>
+      <c r="BIX10"/>
+      <c r="BIY10"/>
+      <c r="BIZ10"/>
+      <c r="BJA10"/>
+      <c r="BJB10"/>
+      <c r="BJC10"/>
+      <c r="BJD10"/>
+      <c r="BJE10"/>
+      <c r="BJF10"/>
+      <c r="BJG10"/>
+      <c r="BJH10"/>
+      <c r="BJI10"/>
+      <c r="BJJ10"/>
+      <c r="BJK10"/>
+      <c r="BJL10"/>
+      <c r="BJM10"/>
+      <c r="BJN10"/>
+      <c r="BJO10"/>
+      <c r="BJP10"/>
+      <c r="BJQ10"/>
+      <c r="BJR10"/>
+      <c r="BJS10"/>
+      <c r="BJT10"/>
+      <c r="BJU10"/>
+      <c r="BJV10"/>
+      <c r="BJW10"/>
+      <c r="BJX10"/>
+      <c r="BJY10"/>
+      <c r="BJZ10"/>
+      <c r="BKA10"/>
+      <c r="BKB10"/>
+      <c r="BKC10"/>
+      <c r="BKD10"/>
+      <c r="BKE10"/>
+      <c r="BKF10"/>
+      <c r="BKG10"/>
+      <c r="BKH10"/>
+      <c r="BKI10"/>
+      <c r="BKJ10"/>
+      <c r="BKK10"/>
+      <c r="BKL10"/>
+      <c r="BKM10"/>
+      <c r="BKN10"/>
+      <c r="BKO10"/>
+      <c r="BKP10"/>
+      <c r="BKQ10"/>
+      <c r="BKR10"/>
+      <c r="BKS10"/>
+      <c r="BKT10"/>
+      <c r="BKU10"/>
+      <c r="BKV10"/>
+      <c r="BKW10"/>
+      <c r="BKX10"/>
+      <c r="BKY10"/>
+      <c r="BKZ10"/>
+      <c r="BLA10"/>
+      <c r="BLB10"/>
+      <c r="BLC10"/>
+      <c r="BLD10"/>
+      <c r="BLE10"/>
+      <c r="BLF10"/>
+      <c r="BLG10"/>
+      <c r="BLH10"/>
+      <c r="BLI10"/>
+      <c r="BLJ10"/>
+      <c r="BLK10"/>
+      <c r="BLL10"/>
+      <c r="BLM10"/>
+      <c r="BLN10"/>
+      <c r="BLO10"/>
+      <c r="BLP10"/>
+      <c r="BLQ10"/>
+      <c r="BLR10"/>
+      <c r="BLS10"/>
+      <c r="BLT10"/>
+      <c r="BLU10"/>
+      <c r="BLV10"/>
+      <c r="BLW10"/>
+      <c r="BLX10"/>
+      <c r="BLY10"/>
+      <c r="BLZ10"/>
+      <c r="BMA10"/>
+      <c r="BMB10"/>
+      <c r="BMC10"/>
+      <c r="BMD10"/>
+      <c r="BME10"/>
+      <c r="BMF10"/>
+      <c r="BMG10"/>
+      <c r="BMH10"/>
+      <c r="BMI10"/>
+      <c r="BMJ10"/>
+      <c r="BMK10"/>
+      <c r="BML10"/>
+      <c r="BMM10"/>
+      <c r="BMN10"/>
+      <c r="BMO10"/>
+      <c r="BMP10"/>
+      <c r="BMQ10"/>
+      <c r="BMR10"/>
+      <c r="BMS10"/>
+      <c r="BMT10"/>
+      <c r="BMU10"/>
+      <c r="BMV10"/>
+      <c r="BMW10"/>
+      <c r="BMX10"/>
+      <c r="BMY10"/>
+      <c r="BMZ10"/>
+      <c r="BNA10"/>
+      <c r="BNB10"/>
+      <c r="BNC10"/>
+      <c r="BND10"/>
+      <c r="BNE10"/>
+      <c r="BNF10"/>
+      <c r="BNG10"/>
+      <c r="BNH10"/>
+      <c r="BNI10"/>
+      <c r="BNJ10"/>
+      <c r="BNK10"/>
+      <c r="BNL10"/>
+      <c r="BNM10"/>
+      <c r="BNN10"/>
+      <c r="BNO10"/>
+      <c r="BNP10"/>
+      <c r="BNQ10"/>
+      <c r="BNR10"/>
+      <c r="BNS10"/>
+      <c r="BNT10"/>
+      <c r="BNU10"/>
+      <c r="BNV10"/>
+      <c r="BNW10"/>
+      <c r="BNX10"/>
+      <c r="BNY10"/>
+      <c r="BNZ10"/>
+      <c r="BOA10"/>
+      <c r="BOB10"/>
+      <c r="BOC10"/>
+      <c r="BOD10"/>
+      <c r="BOE10"/>
+      <c r="BOF10"/>
+      <c r="BOG10"/>
+      <c r="BOH10"/>
+      <c r="BOI10"/>
+      <c r="BOJ10"/>
+      <c r="BOK10"/>
+      <c r="BOL10"/>
+      <c r="BOM10"/>
+      <c r="BON10"/>
+      <c r="BOO10"/>
+      <c r="BOP10"/>
+      <c r="BOQ10"/>
+      <c r="BOR10"/>
+      <c r="BOS10"/>
+      <c r="BOT10"/>
+      <c r="BOU10"/>
+      <c r="BOV10"/>
+      <c r="BOW10"/>
+      <c r="BOX10"/>
+      <c r="BOY10"/>
+      <c r="BOZ10"/>
+      <c r="BPA10"/>
+      <c r="BPB10"/>
+      <c r="BPC10"/>
+      <c r="BPD10"/>
+      <c r="BPE10"/>
+      <c r="BPF10"/>
+      <c r="BPG10"/>
+      <c r="BPH10"/>
+      <c r="BPI10"/>
+      <c r="BPJ10"/>
+      <c r="BPK10"/>
+      <c r="BPL10"/>
+      <c r="BPM10"/>
+      <c r="BPN10"/>
+      <c r="BPO10"/>
+      <c r="BPP10"/>
+      <c r="BPQ10"/>
+      <c r="BPR10"/>
+      <c r="BPS10"/>
+      <c r="BPT10"/>
+      <c r="BPU10"/>
+      <c r="BPV10"/>
+      <c r="BPW10"/>
+      <c r="BPX10"/>
+      <c r="BPY10"/>
+      <c r="BPZ10"/>
+      <c r="BQA10"/>
+      <c r="BQB10"/>
+      <c r="BQC10"/>
+      <c r="BQD10"/>
+      <c r="BQE10"/>
+      <c r="BQF10"/>
+      <c r="BQG10"/>
+      <c r="BQH10"/>
+      <c r="BQI10"/>
+      <c r="BQJ10"/>
+      <c r="BQK10"/>
+      <c r="BQL10"/>
+      <c r="BQM10"/>
+      <c r="BQN10"/>
+      <c r="BQO10"/>
+      <c r="BQP10"/>
+      <c r="BQQ10"/>
+      <c r="BQR10"/>
+      <c r="BQS10"/>
+      <c r="BQT10"/>
+      <c r="BQU10"/>
+      <c r="BQV10"/>
+      <c r="BQW10"/>
+      <c r="BQX10"/>
+      <c r="BQY10"/>
+      <c r="BQZ10"/>
+      <c r="BRA10"/>
+      <c r="BRB10"/>
+      <c r="BRC10"/>
+      <c r="BRD10"/>
+      <c r="BRE10"/>
+      <c r="BRF10"/>
+      <c r="BRG10"/>
+      <c r="BRH10"/>
+      <c r="BRI10"/>
+      <c r="BRJ10"/>
+      <c r="BRK10"/>
+      <c r="BRL10"/>
+      <c r="BRM10"/>
+      <c r="BRN10"/>
+      <c r="BRO10"/>
+      <c r="BRP10"/>
+      <c r="BRQ10"/>
+      <c r="BRR10"/>
+      <c r="BRS10"/>
+      <c r="BRT10"/>
+      <c r="BRU10"/>
+      <c r="BRV10"/>
+      <c r="BRW10"/>
+      <c r="BRX10"/>
+      <c r="BRY10"/>
+      <c r="BRZ10"/>
+      <c r="BSA10"/>
+      <c r="BSB10"/>
+      <c r="BSC10"/>
+      <c r="BSD10"/>
+      <c r="BSE10"/>
+      <c r="BSF10"/>
+      <c r="BSG10"/>
+      <c r="BSH10"/>
+      <c r="BSI10"/>
+      <c r="BSJ10"/>
+      <c r="BSK10"/>
+      <c r="BSL10"/>
+      <c r="BSM10"/>
+      <c r="BSN10"/>
+      <c r="BSO10"/>
+      <c r="BSP10"/>
+      <c r="BSQ10"/>
+      <c r="BSR10"/>
+      <c r="BSS10"/>
+      <c r="BST10"/>
+      <c r="BSU10"/>
+      <c r="BSV10"/>
+      <c r="BSW10"/>
+      <c r="BSX10"/>
+      <c r="BSY10"/>
+      <c r="BSZ10"/>
+      <c r="BTA10"/>
+      <c r="BTB10"/>
+      <c r="BTC10"/>
+      <c r="BTD10"/>
+      <c r="BTE10"/>
+      <c r="BTF10"/>
+      <c r="BTG10"/>
+      <c r="BTH10"/>
+      <c r="BTI10"/>
+      <c r="BTJ10"/>
+      <c r="BTK10"/>
+      <c r="BTL10"/>
+      <c r="BTM10"/>
+      <c r="BTN10"/>
+      <c r="BTO10"/>
+      <c r="BTP10"/>
+      <c r="BTQ10"/>
+      <c r="BTR10"/>
+      <c r="BTS10"/>
+      <c r="BTT10"/>
+      <c r="BTU10"/>
+      <c r="BTV10"/>
+      <c r="BTW10"/>
+      <c r="BTX10"/>
+      <c r="BTY10"/>
+      <c r="BTZ10"/>
+      <c r="BUA10"/>
+      <c r="BUB10"/>
+      <c r="BUC10"/>
+      <c r="BUD10"/>
+      <c r="BUE10"/>
+      <c r="BUF10"/>
+      <c r="BUG10"/>
+      <c r="BUH10"/>
+      <c r="BUI10"/>
+      <c r="BUJ10"/>
+      <c r="BUK10"/>
+      <c r="BUL10"/>
+      <c r="BUM10"/>
+      <c r="BUN10"/>
+      <c r="BUO10"/>
+      <c r="BUP10"/>
+      <c r="BUQ10"/>
+      <c r="BUR10"/>
+      <c r="BUS10"/>
+      <c r="BUT10"/>
+      <c r="BUU10"/>
+      <c r="BUV10"/>
+      <c r="BUW10"/>
+      <c r="BUX10"/>
+      <c r="BUY10"/>
+      <c r="BUZ10"/>
+      <c r="BVA10"/>
+      <c r="BVB10"/>
+      <c r="BVC10"/>
+      <c r="BVD10"/>
+      <c r="BVE10"/>
+      <c r="BVF10"/>
+      <c r="BVG10"/>
+      <c r="BVH10"/>
+      <c r="BVI10"/>
+      <c r="BVJ10"/>
+      <c r="BVK10"/>
+      <c r="BVL10"/>
+      <c r="BVM10"/>
+      <c r="BVN10"/>
+      <c r="BVO10"/>
+      <c r="BVP10"/>
+      <c r="BVQ10"/>
+      <c r="BVR10"/>
+      <c r="BVS10"/>
+      <c r="BVT10"/>
+      <c r="BVU10"/>
+      <c r="BVV10"/>
+      <c r="BVW10"/>
+      <c r="BVX10"/>
+      <c r="BVY10"/>
+      <c r="BVZ10"/>
+      <c r="BWA10"/>
+      <c r="BWB10"/>
+      <c r="BWC10"/>
+      <c r="BWD10"/>
+      <c r="BWE10"/>
+      <c r="BWF10"/>
+      <c r="BWG10"/>
+      <c r="BWH10"/>
+      <c r="BWI10"/>
+      <c r="BWJ10"/>
+      <c r="BWK10"/>
+      <c r="BWL10"/>
+      <c r="BWM10"/>
+      <c r="BWN10"/>
+      <c r="BWO10"/>
+      <c r="BWP10"/>
+      <c r="BWQ10"/>
+      <c r="BWR10"/>
+      <c r="BWS10"/>
+      <c r="BWT10"/>
+      <c r="BWU10"/>
+      <c r="BWV10"/>
+      <c r="BWW10"/>
+      <c r="BWX10"/>
+      <c r="BWY10"/>
+      <c r="BWZ10"/>
+      <c r="BXA10"/>
+      <c r="BXB10"/>
+      <c r="BXC10"/>
+      <c r="BXD10"/>
+      <c r="BXE10"/>
+      <c r="BXF10"/>
+      <c r="BXG10"/>
+      <c r="BXH10"/>
+      <c r="BXI10"/>
+      <c r="BXJ10"/>
+      <c r="BXK10"/>
+      <c r="BXL10"/>
+      <c r="BXM10"/>
+      <c r="BXN10"/>
+      <c r="BXO10"/>
+      <c r="BXP10"/>
+      <c r="BXQ10"/>
+      <c r="BXR10"/>
+      <c r="BXS10"/>
+      <c r="BXT10"/>
+      <c r="BXU10"/>
+      <c r="BXV10"/>
+      <c r="BXW10"/>
+      <c r="BXX10"/>
+      <c r="BXY10"/>
+      <c r="BXZ10"/>
+      <c r="BYA10"/>
+      <c r="BYB10"/>
+      <c r="BYC10"/>
+      <c r="BYD10"/>
+      <c r="BYE10"/>
+      <c r="BYF10"/>
+      <c r="BYG10"/>
+      <c r="BYH10"/>
+      <c r="BYI10"/>
+      <c r="BYJ10"/>
+      <c r="BYK10"/>
+      <c r="BYL10"/>
+      <c r="BYM10"/>
+      <c r="BYN10"/>
+      <c r="BYO10"/>
+      <c r="BYP10"/>
+      <c r="BYQ10"/>
+      <c r="BYR10"/>
+      <c r="BYS10"/>
+      <c r="BYT10"/>
+      <c r="BYU10"/>
+      <c r="BYV10"/>
+      <c r="BYW10"/>
+      <c r="BYX10"/>
+      <c r="BYY10"/>
+      <c r="BYZ10"/>
+      <c r="BZA10"/>
+      <c r="BZB10"/>
+      <c r="BZC10"/>
+      <c r="BZD10"/>
+      <c r="BZE10"/>
+      <c r="BZF10"/>
+      <c r="BZG10"/>
+      <c r="BZH10"/>
+      <c r="BZI10"/>
+      <c r="BZJ10"/>
+      <c r="BZK10"/>
+      <c r="BZL10"/>
+      <c r="BZM10"/>
+      <c r="BZN10"/>
+      <c r="BZO10"/>
+      <c r="BZP10"/>
+      <c r="BZQ10"/>
+      <c r="BZR10"/>
+      <c r="BZS10"/>
+      <c r="BZT10"/>
+      <c r="BZU10"/>
+      <c r="BZV10"/>
+      <c r="BZW10"/>
+      <c r="BZX10"/>
+      <c r="BZY10"/>
+      <c r="BZZ10"/>
+      <c r="CAA10"/>
+      <c r="CAB10"/>
+      <c r="CAC10"/>
+      <c r="CAD10"/>
+      <c r="CAE10"/>
+      <c r="CAF10"/>
+      <c r="CAG10"/>
+      <c r="CAH10"/>
+      <c r="CAI10"/>
+      <c r="CAJ10"/>
+      <c r="CAK10"/>
+      <c r="CAL10"/>
+      <c r="CAM10"/>
+      <c r="CAN10"/>
+      <c r="CAO10"/>
+      <c r="CAP10"/>
+      <c r="CAQ10"/>
+      <c r="CAR10"/>
+      <c r="CAS10"/>
+      <c r="CAT10"/>
+      <c r="CAU10"/>
+      <c r="CAV10"/>
+      <c r="CAW10"/>
+      <c r="CAX10"/>
+      <c r="CAY10"/>
+      <c r="CAZ10"/>
+      <c r="CBA10"/>
+      <c r="CBB10"/>
+      <c r="CBC10"/>
+      <c r="CBD10"/>
+      <c r="CBE10"/>
+      <c r="CBF10"/>
+      <c r="CBG10"/>
+      <c r="CBH10"/>
+      <c r="CBI10"/>
+      <c r="CBJ10"/>
+      <c r="CBK10"/>
+      <c r="CBL10"/>
+      <c r="CBM10"/>
+      <c r="CBN10"/>
+      <c r="CBO10"/>
+      <c r="CBP10"/>
+      <c r="CBQ10"/>
+      <c r="CBR10"/>
+      <c r="CBS10"/>
+      <c r="CBT10"/>
+      <c r="CBU10"/>
+      <c r="CBV10"/>
+      <c r="CBW10"/>
+      <c r="CBX10"/>
+      <c r="CBY10"/>
+      <c r="CBZ10"/>
+      <c r="CCA10"/>
+      <c r="CCB10"/>
+      <c r="CCC10"/>
+      <c r="CCD10"/>
+      <c r="CCE10"/>
+      <c r="CCF10"/>
+      <c r="CCG10"/>
+      <c r="CCH10"/>
+      <c r="CCI10"/>
+      <c r="CCJ10"/>
+      <c r="CCK10"/>
+      <c r="CCL10"/>
+      <c r="CCM10"/>
+      <c r="CCN10"/>
+      <c r="CCO10"/>
+      <c r="CCP10"/>
+      <c r="CCQ10"/>
+      <c r="CCR10"/>
+      <c r="CCS10"/>
+      <c r="CCT10"/>
+      <c r="CCU10"/>
+      <c r="CCV10"/>
+      <c r="CCW10"/>
+      <c r="CCX10"/>
+      <c r="CCY10"/>
+      <c r="CCZ10"/>
+      <c r="CDA10"/>
+      <c r="CDB10"/>
+      <c r="CDC10"/>
+      <c r="CDD10"/>
+      <c r="CDE10"/>
+      <c r="CDF10"/>
+      <c r="CDG10"/>
+      <c r="CDH10"/>
+      <c r="CDI10"/>
+      <c r="CDJ10"/>
+      <c r="CDK10"/>
+      <c r="CDL10"/>
+      <c r="CDM10"/>
+      <c r="CDN10"/>
+      <c r="CDO10"/>
+      <c r="CDP10"/>
+      <c r="CDQ10"/>
+      <c r="CDR10"/>
+      <c r="CDS10"/>
+      <c r="CDT10"/>
+      <c r="CDU10"/>
+      <c r="CDV10"/>
+      <c r="CDW10"/>
+      <c r="CDX10"/>
+      <c r="CDY10"/>
+      <c r="CDZ10"/>
+      <c r="CEA10"/>
+      <c r="CEB10"/>
+      <c r="CEC10"/>
+      <c r="CED10"/>
+      <c r="CEE10"/>
+      <c r="CEF10"/>
+      <c r="CEG10"/>
+      <c r="CEH10"/>
+      <c r="CEI10"/>
+      <c r="CEJ10"/>
+      <c r="CEK10"/>
+      <c r="CEL10"/>
+      <c r="CEM10"/>
+      <c r="CEN10"/>
+      <c r="CEO10"/>
+      <c r="CEP10"/>
+      <c r="CEQ10"/>
+      <c r="CER10"/>
+      <c r="CES10"/>
+      <c r="CET10"/>
+      <c r="CEU10"/>
+      <c r="CEV10"/>
+      <c r="CEW10"/>
+      <c r="CEX10"/>
+      <c r="CEY10"/>
+      <c r="CEZ10"/>
+      <c r="CFA10"/>
+      <c r="CFB10"/>
+      <c r="CFC10"/>
+      <c r="CFD10"/>
+      <c r="CFE10"/>
+      <c r="CFF10"/>
+      <c r="CFG10"/>
+      <c r="CFH10"/>
+      <c r="CFI10"/>
+      <c r="CFJ10"/>
+      <c r="CFK10"/>
+      <c r="CFL10"/>
+      <c r="CFM10"/>
+      <c r="CFN10"/>
+      <c r="CFO10"/>
+      <c r="CFP10"/>
+      <c r="CFQ10"/>
+      <c r="CFR10"/>
+      <c r="CFS10"/>
+      <c r="CFT10"/>
+      <c r="CFU10"/>
+      <c r="CFV10"/>
+      <c r="CFW10"/>
+      <c r="CFX10"/>
+      <c r="CFY10"/>
+      <c r="CFZ10"/>
+      <c r="CGA10"/>
+      <c r="CGB10"/>
+      <c r="CGC10"/>
+      <c r="CGD10"/>
+      <c r="CGE10"/>
+      <c r="CGF10"/>
+      <c r="CGG10"/>
+      <c r="CGH10"/>
+      <c r="CGI10"/>
+      <c r="CGJ10"/>
+      <c r="CGK10"/>
+      <c r="CGL10"/>
+      <c r="CGM10"/>
+      <c r="CGN10"/>
+      <c r="CGO10"/>
+      <c r="CGP10"/>
+      <c r="CGQ10"/>
+      <c r="CGR10"/>
+      <c r="CGS10"/>
+      <c r="CGT10"/>
+      <c r="CGU10"/>
+      <c r="CGV10"/>
+      <c r="CGW10"/>
+      <c r="CGX10"/>
+      <c r="CGY10"/>
+      <c r="CGZ10"/>
+      <c r="CHA10"/>
+      <c r="CHB10"/>
+      <c r="CHC10"/>
+      <c r="CHD10"/>
+      <c r="CHE10"/>
+      <c r="CHF10"/>
+      <c r="CHG10"/>
+      <c r="CHH10"/>
+      <c r="CHI10"/>
+      <c r="CHJ10"/>
+      <c r="CHK10"/>
+      <c r="CHL10"/>
+      <c r="CHM10"/>
+      <c r="CHN10"/>
+      <c r="CHO10"/>
+      <c r="CHP10"/>
+      <c r="CHQ10"/>
+      <c r="CHR10"/>
+      <c r="CHS10"/>
+      <c r="CHT10"/>
+      <c r="CHU10"/>
+      <c r="CHV10"/>
+      <c r="CHW10"/>
+      <c r="CHX10"/>
+      <c r="CHY10"/>
+      <c r="CHZ10"/>
+      <c r="CIA10"/>
+      <c r="CIB10"/>
+      <c r="CIC10"/>
+      <c r="CID10"/>
+      <c r="CIE10"/>
+      <c r="CIF10"/>
+      <c r="CIG10"/>
+      <c r="CIH10"/>
+      <c r="CII10"/>
+      <c r="CIJ10"/>
+      <c r="CIK10"/>
+      <c r="CIL10"/>
+      <c r="CIM10"/>
+      <c r="CIN10"/>
+      <c r="CIO10"/>
+      <c r="CIP10"/>
+      <c r="CIQ10"/>
+      <c r="CIR10"/>
+      <c r="CIS10"/>
+      <c r="CIT10"/>
+      <c r="CIU10"/>
+      <c r="CIV10"/>
+      <c r="CIW10"/>
+      <c r="CIX10"/>
+      <c r="CIY10"/>
+      <c r="CIZ10"/>
+      <c r="CJA10"/>
+      <c r="CJB10"/>
+      <c r="CJC10"/>
+      <c r="CJD10"/>
+      <c r="CJE10"/>
+      <c r="CJF10"/>
+      <c r="CJG10"/>
+      <c r="CJH10"/>
+      <c r="CJI10"/>
+      <c r="CJJ10"/>
+      <c r="CJK10"/>
+      <c r="CJL10"/>
+      <c r="CJM10"/>
+      <c r="CJN10"/>
+      <c r="CJO10"/>
+      <c r="CJP10"/>
+      <c r="CJQ10"/>
+      <c r="CJR10"/>
+      <c r="CJS10"/>
+      <c r="CJT10"/>
+      <c r="CJU10"/>
+      <c r="CJV10"/>
+      <c r="CJW10"/>
+      <c r="CJX10"/>
+      <c r="CJY10"/>
+      <c r="CJZ10"/>
+      <c r="CKA10"/>
+      <c r="CKB10"/>
+      <c r="CKC10"/>
+      <c r="CKD10"/>
+      <c r="CKE10"/>
+      <c r="CKF10"/>
+      <c r="CKG10"/>
+      <c r="CKH10"/>
+      <c r="CKI10"/>
+      <c r="CKJ10"/>
+      <c r="CKK10"/>
+      <c r="CKL10"/>
+      <c r="CKM10"/>
+      <c r="CKN10"/>
+      <c r="CKO10"/>
+      <c r="CKP10"/>
+      <c r="CKQ10"/>
+      <c r="CKR10"/>
+      <c r="CKS10"/>
+      <c r="CKT10"/>
+      <c r="CKU10"/>
+      <c r="CKV10"/>
+      <c r="CKW10"/>
+      <c r="CKX10"/>
+      <c r="CKY10"/>
+      <c r="CKZ10"/>
+      <c r="CLA10"/>
+      <c r="CLB10"/>
+      <c r="CLC10"/>
+      <c r="CLD10"/>
+      <c r="CLE10"/>
+      <c r="CLF10"/>
+      <c r="CLG10"/>
+      <c r="CLH10"/>
+      <c r="CLI10"/>
+      <c r="CLJ10"/>
+      <c r="CLK10"/>
+      <c r="CLL10"/>
+      <c r="CLM10"/>
+      <c r="CLN10"/>
+      <c r="CLO10"/>
+      <c r="CLP10"/>
+      <c r="CLQ10"/>
+      <c r="CLR10"/>
+      <c r="CLS10"/>
+      <c r="CLT10"/>
+      <c r="CLU10"/>
+      <c r="CLV10"/>
+      <c r="CLW10"/>
+      <c r="CLX10"/>
+      <c r="CLY10"/>
+      <c r="CLZ10"/>
+      <c r="CMA10"/>
+      <c r="CMB10"/>
+      <c r="CMC10"/>
+      <c r="CMD10"/>
+      <c r="CME10"/>
+      <c r="CMF10"/>
+      <c r="CMG10"/>
+      <c r="CMH10"/>
+      <c r="CMI10"/>
+      <c r="CMJ10"/>
+      <c r="CMK10"/>
+      <c r="CML10"/>
+      <c r="CMM10"/>
+      <c r="CMN10"/>
+      <c r="CMO10"/>
+      <c r="CMP10"/>
+      <c r="CMQ10"/>
+      <c r="CMR10"/>
+      <c r="CMS10"/>
+      <c r="CMT10"/>
+      <c r="CMU10"/>
+      <c r="CMV10"/>
+      <c r="CMW10"/>
+      <c r="CMX10"/>
+      <c r="CMY10"/>
+      <c r="CMZ10"/>
+      <c r="CNA10"/>
+      <c r="CNB10"/>
+      <c r="CNC10"/>
+      <c r="CND10"/>
+      <c r="CNE10"/>
+      <c r="CNF10"/>
+      <c r="CNG10"/>
+      <c r="CNH10"/>
+      <c r="CNI10"/>
+      <c r="CNJ10"/>
+      <c r="CNK10"/>
+      <c r="CNL10"/>
+      <c r="CNM10"/>
+      <c r="CNN10"/>
+      <c r="CNO10"/>
+      <c r="CNP10"/>
+      <c r="CNQ10"/>
+      <c r="CNR10"/>
+      <c r="CNS10"/>
+      <c r="CNT10"/>
+      <c r="CNU10"/>
+      <c r="CNV10"/>
+      <c r="CNW10"/>
+      <c r="CNX10"/>
+      <c r="CNY10"/>
+      <c r="CNZ10"/>
+      <c r="COA10"/>
+      <c r="COB10"/>
+      <c r="COC10"/>
+      <c r="COD10"/>
+      <c r="COE10"/>
+      <c r="COF10"/>
+      <c r="COG10"/>
+      <c r="COH10"/>
+      <c r="COI10"/>
+      <c r="COJ10"/>
+      <c r="COK10"/>
+      <c r="COL10"/>
+      <c r="COM10"/>
+      <c r="CON10"/>
+      <c r="COO10"/>
+      <c r="COP10"/>
+      <c r="COQ10"/>
+      <c r="COR10"/>
+      <c r="COS10"/>
+      <c r="COT10"/>
+      <c r="COU10"/>
+      <c r="COV10"/>
+      <c r="COW10"/>
+      <c r="COX10"/>
+      <c r="COY10"/>
+      <c r="COZ10"/>
+      <c r="CPA10"/>
+      <c r="CPB10"/>
+      <c r="CPC10"/>
+      <c r="CPD10"/>
+      <c r="CPE10"/>
+      <c r="CPF10"/>
+      <c r="CPG10"/>
+      <c r="CPH10"/>
+      <c r="CPI10"/>
+      <c r="CPJ10"/>
+      <c r="CPK10"/>
+      <c r="CPL10"/>
+      <c r="CPM10"/>
+      <c r="CPN10"/>
+      <c r="CPO10"/>
+      <c r="CPP10"/>
+      <c r="CPQ10"/>
+      <c r="CPR10"/>
+      <c r="CPS10"/>
+      <c r="CPT10"/>
+      <c r="CPU10"/>
+      <c r="CPV10"/>
+      <c r="CPW10"/>
+      <c r="CPX10"/>
+      <c r="CPY10"/>
+      <c r="CPZ10"/>
+      <c r="CQA10"/>
+      <c r="CQB10"/>
+      <c r="CQC10"/>
+      <c r="CQD10"/>
+      <c r="CQE10"/>
+      <c r="CQF10"/>
+      <c r="CQG10"/>
+      <c r="CQH10"/>
+      <c r="CQI10"/>
+      <c r="CQJ10"/>
+      <c r="CQK10"/>
+      <c r="CQL10"/>
+      <c r="CQM10"/>
+      <c r="CQN10"/>
+      <c r="CQO10"/>
+      <c r="CQP10"/>
+      <c r="CQQ10"/>
+      <c r="CQR10"/>
+      <c r="CQS10"/>
+      <c r="CQT10"/>
+      <c r="CQU10"/>
+      <c r="CQV10"/>
+      <c r="CQW10"/>
+      <c r="CQX10"/>
+      <c r="CQY10"/>
+      <c r="CQZ10"/>
+      <c r="CRA10"/>
+      <c r="CRB10"/>
+      <c r="CRC10"/>
+      <c r="CRD10"/>
+      <c r="CRE10"/>
+      <c r="CRF10"/>
+      <c r="CRG10"/>
+      <c r="CRH10"/>
+      <c r="CRI10"/>
+      <c r="CRJ10"/>
+      <c r="CRK10"/>
+      <c r="CRL10"/>
+      <c r="CRM10"/>
+      <c r="CRN10"/>
+      <c r="CRO10"/>
+      <c r="CRP10"/>
+      <c r="CRQ10"/>
+      <c r="CRR10"/>
+      <c r="CRS10"/>
+      <c r="CRT10"/>
+      <c r="CRU10"/>
+      <c r="CRV10"/>
+      <c r="CRW10"/>
+      <c r="CRX10"/>
+      <c r="CRY10"/>
+      <c r="CRZ10"/>
+      <c r="CSA10"/>
+      <c r="CSB10"/>
+      <c r="CSC10"/>
+      <c r="CSD10"/>
+      <c r="CSE10"/>
+      <c r="CSF10"/>
+      <c r="CSG10"/>
+      <c r="CSH10"/>
+      <c r="CSI10"/>
+      <c r="CSJ10"/>
+      <c r="CSK10"/>
+      <c r="CSL10"/>
+      <c r="CSM10"/>
+      <c r="CSN10"/>
+      <c r="CSO10"/>
+      <c r="CSP10"/>
+      <c r="CSQ10"/>
+      <c r="CSR10"/>
+      <c r="CSS10"/>
+      <c r="CST10"/>
+      <c r="CSU10"/>
+      <c r="CSV10"/>
+      <c r="CSW10"/>
+      <c r="CSX10"/>
+      <c r="CSY10"/>
+      <c r="CSZ10"/>
+      <c r="CTA10"/>
+      <c r="CTB10"/>
+      <c r="CTC10"/>
+      <c r="CTD10"/>
+      <c r="CTE10"/>
+      <c r="CTF10"/>
+      <c r="CTG10"/>
+      <c r="CTH10"/>
+      <c r="CTI10"/>
+      <c r="CTJ10"/>
+      <c r="CTK10"/>
+      <c r="CTL10"/>
+      <c r="CTM10"/>
+      <c r="CTN10"/>
+      <c r="CTO10"/>
+      <c r="CTP10"/>
+      <c r="CTQ10"/>
+      <c r="CTR10"/>
+      <c r="CTS10"/>
+      <c r="CTT10"/>
+      <c r="CTU10"/>
+      <c r="CTV10"/>
+      <c r="CTW10"/>
+      <c r="CTX10"/>
+      <c r="CTY10"/>
+      <c r="CTZ10"/>
+      <c r="CUA10"/>
+      <c r="CUB10"/>
+      <c r="CUC10"/>
+      <c r="CUD10"/>
+      <c r="CUE10"/>
+      <c r="CUF10"/>
+      <c r="CUG10"/>
+      <c r="CUH10"/>
+      <c r="CUI10"/>
+      <c r="CUJ10"/>
+      <c r="CUK10"/>
+      <c r="CUL10"/>
+      <c r="CUM10"/>
+      <c r="CUN10"/>
+      <c r="CUO10"/>
+      <c r="CUP10"/>
+      <c r="CUQ10"/>
+      <c r="CUR10"/>
+      <c r="CUS10"/>
+      <c r="CUT10"/>
+      <c r="CUU10"/>
+      <c r="CUV10"/>
+      <c r="CUW10"/>
+      <c r="CUX10"/>
+      <c r="CUY10"/>
+      <c r="CUZ10"/>
+      <c r="CVA10"/>
+      <c r="CVB10"/>
+      <c r="CVC10"/>
+      <c r="CVD10"/>
+      <c r="CVE10"/>
+      <c r="CVF10"/>
+      <c r="CVG10"/>
+      <c r="CVH10"/>
+      <c r="CVI10"/>
+      <c r="CVJ10"/>
+      <c r="CVK10"/>
+      <c r="CVL10"/>
+      <c r="CVM10"/>
+      <c r="CVN10"/>
+      <c r="CVO10"/>
+      <c r="CVP10"/>
+      <c r="CVQ10"/>
+      <c r="CVR10"/>
+      <c r="CVS10"/>
+      <c r="CVT10"/>
+      <c r="CVU10"/>
+      <c r="CVV10"/>
+      <c r="CVW10"/>
+      <c r="CVX10"/>
+      <c r="CVY10"/>
+      <c r="CVZ10"/>
+      <c r="CWA10"/>
+      <c r="CWB10"/>
+      <c r="CWC10"/>
+      <c r="CWD10"/>
+      <c r="CWE10"/>
+      <c r="CWF10"/>
+      <c r="CWG10"/>
+      <c r="CWH10"/>
+      <c r="CWI10"/>
+      <c r="CWJ10"/>
+      <c r="CWK10"/>
+      <c r="CWL10"/>
+      <c r="CWM10"/>
+      <c r="CWN10"/>
+      <c r="CWO10"/>
+      <c r="CWP10"/>
+      <c r="CWQ10"/>
+      <c r="CWR10"/>
+      <c r="CWS10"/>
+      <c r="CWT10"/>
+      <c r="CWU10"/>
+      <c r="CWV10"/>
+      <c r="CWW10"/>
+      <c r="CWX10"/>
+      <c r="CWY10"/>
+      <c r="CWZ10"/>
+      <c r="CXA10"/>
+      <c r="CXB10"/>
+      <c r="CXC10"/>
+      <c r="CXD10"/>
+      <c r="CXE10"/>
+      <c r="CXF10"/>
+      <c r="CXG10"/>
+      <c r="CXH10"/>
+      <c r="CXI10"/>
+      <c r="CXJ10"/>
+      <c r="CXK10"/>
+      <c r="CXL10"/>
+      <c r="CXM10"/>
+      <c r="CXN10"/>
+      <c r="CXO10"/>
+      <c r="CXP10"/>
+      <c r="CXQ10"/>
+      <c r="CXR10"/>
+      <c r="CXS10"/>
+      <c r="CXT10"/>
+      <c r="CXU10"/>
+      <c r="CXV10"/>
+      <c r="CXW10"/>
+      <c r="CXX10"/>
+      <c r="CXY10"/>
+      <c r="CXZ10"/>
+      <c r="CYA10"/>
+      <c r="CYB10"/>
+      <c r="CYC10"/>
+      <c r="CYD10"/>
+      <c r="CYE10"/>
+      <c r="CYF10"/>
+      <c r="CYG10"/>
+      <c r="CYH10"/>
+      <c r="CYI10"/>
+      <c r="CYJ10"/>
+      <c r="CYK10"/>
+      <c r="CYL10"/>
+      <c r="CYM10"/>
+      <c r="CYN10"/>
+      <c r="CYO10"/>
+      <c r="CYP10"/>
+      <c r="CYQ10"/>
+      <c r="CYR10"/>
+      <c r="CYS10"/>
+      <c r="CYT10"/>
+      <c r="CYU10"/>
+      <c r="CYV10"/>
+      <c r="CYW10"/>
+      <c r="CYX10"/>
+      <c r="CYY10"/>
+      <c r="CYZ10"/>
+      <c r="CZA10"/>
+      <c r="CZB10"/>
+      <c r="CZC10"/>
+      <c r="CZD10"/>
+      <c r="CZE10"/>
+      <c r="CZF10"/>
+      <c r="CZG10"/>
+      <c r="CZH10"/>
+      <c r="CZI10"/>
+      <c r="CZJ10"/>
+      <c r="CZK10"/>
+      <c r="CZL10"/>
+      <c r="CZM10"/>
+      <c r="CZN10"/>
+      <c r="CZO10"/>
+      <c r="CZP10"/>
+      <c r="CZQ10"/>
+      <c r="CZR10"/>
+      <c r="CZS10"/>
+      <c r="CZT10"/>
+      <c r="CZU10"/>
+      <c r="CZV10"/>
+      <c r="CZW10"/>
+      <c r="CZX10"/>
+      <c r="CZY10"/>
+      <c r="CZZ10"/>
+      <c r="DAA10"/>
+      <c r="DAB10"/>
+      <c r="DAC10"/>
+      <c r="DAD10"/>
+      <c r="DAE10"/>
+      <c r="DAF10"/>
+      <c r="DAG10"/>
+      <c r="DAH10"/>
+      <c r="DAI10"/>
+      <c r="DAJ10"/>
+      <c r="DAK10"/>
+      <c r="DAL10"/>
+      <c r="DAM10"/>
+      <c r="DAN10"/>
+      <c r="DAO10"/>
+      <c r="DAP10"/>
+      <c r="DAQ10"/>
+      <c r="DAR10"/>
+      <c r="DAS10"/>
+      <c r="DAT10"/>
+      <c r="DAU10"/>
+      <c r="DAV10"/>
+      <c r="DAW10"/>
+      <c r="DAX10"/>
+      <c r="DAY10"/>
+      <c r="DAZ10"/>
+      <c r="DBA10"/>
+      <c r="DBB10"/>
+      <c r="DBC10"/>
+      <c r="DBD10"/>
+      <c r="DBE10"/>
+      <c r="DBF10"/>
+      <c r="DBG10"/>
+      <c r="DBH10"/>
+      <c r="DBI10"/>
+      <c r="DBJ10"/>
+      <c r="DBK10"/>
+      <c r="DBL10"/>
+      <c r="DBM10"/>
+      <c r="DBN10"/>
+      <c r="DBO10"/>
+      <c r="DBP10"/>
+      <c r="DBQ10"/>
+      <c r="DBR10"/>
+      <c r="DBS10"/>
+      <c r="DBT10"/>
+      <c r="DBU10"/>
+      <c r="DBV10"/>
+      <c r="DBW10"/>
+      <c r="DBX10"/>
+      <c r="DBY10"/>
+      <c r="DBZ10"/>
+      <c r="DCA10"/>
+      <c r="DCB10"/>
+      <c r="DCC10"/>
+      <c r="DCD10"/>
+      <c r="DCE10"/>
+      <c r="DCF10"/>
+      <c r="DCG10"/>
+      <c r="DCH10"/>
+      <c r="DCI10"/>
+      <c r="DCJ10"/>
+      <c r="DCK10"/>
+      <c r="DCL10"/>
+      <c r="DCM10"/>
+      <c r="DCN10"/>
+      <c r="DCO10"/>
+      <c r="DCP10"/>
+      <c r="DCQ10"/>
+      <c r="DCR10"/>
+      <c r="DCS10"/>
+      <c r="DCT10"/>
+      <c r="DCU10"/>
+      <c r="DCV10"/>
+      <c r="DCW10"/>
+      <c r="DCX10"/>
+      <c r="DCY10"/>
+      <c r="DCZ10"/>
+      <c r="DDA10"/>
+      <c r="DDB10"/>
+      <c r="DDC10"/>
+      <c r="DDD10"/>
+      <c r="DDE10"/>
+      <c r="DDF10"/>
+      <c r="DDG10"/>
+      <c r="DDH10"/>
+      <c r="DDI10"/>
+      <c r="DDJ10"/>
+      <c r="DDK10"/>
+      <c r="DDL10"/>
+      <c r="DDM10"/>
+      <c r="DDN10"/>
+      <c r="DDO10"/>
+      <c r="DDP10"/>
+      <c r="DDQ10"/>
+      <c r="DDR10"/>
+      <c r="DDS10"/>
+      <c r="DDT10"/>
+      <c r="DDU10"/>
+      <c r="DDV10"/>
+      <c r="DDW10"/>
+      <c r="DDX10"/>
+      <c r="DDY10"/>
+      <c r="DDZ10"/>
+      <c r="DEA10"/>
+      <c r="DEB10"/>
+      <c r="DEC10"/>
+      <c r="DED10"/>
+      <c r="DEE10"/>
+      <c r="DEF10"/>
+      <c r="DEG10"/>
+      <c r="DEH10"/>
+      <c r="DEI10"/>
+      <c r="DEJ10"/>
+      <c r="DEK10"/>
+      <c r="DEL10"/>
+      <c r="DEM10"/>
+      <c r="DEN10"/>
+      <c r="DEO10"/>
+      <c r="DEP10"/>
+      <c r="DEQ10"/>
+      <c r="DER10"/>
+      <c r="DES10"/>
+      <c r="DET10"/>
+      <c r="DEU10"/>
+      <c r="DEV10"/>
+      <c r="DEW10"/>
+      <c r="DEX10"/>
+      <c r="DEY10"/>
+      <c r="DEZ10"/>
+      <c r="DFA10"/>
+      <c r="DFB10"/>
+      <c r="DFC10"/>
+      <c r="DFD10"/>
+      <c r="DFE10"/>
+      <c r="DFF10"/>
+      <c r="DFG10"/>
+      <c r="DFH10"/>
+      <c r="DFI10"/>
+      <c r="DFJ10"/>
+      <c r="DFK10"/>
+      <c r="DFL10"/>
+      <c r="DFM10"/>
+      <c r="DFN10"/>
+      <c r="DFO10"/>
+      <c r="DFP10"/>
+      <c r="DFQ10"/>
+      <c r="DFR10"/>
+      <c r="DFS10"/>
+      <c r="DFT10"/>
+      <c r="DFU10"/>
+      <c r="DFV10"/>
+      <c r="DFW10"/>
+      <c r="DFX10"/>
+      <c r="DFY10"/>
+      <c r="DFZ10"/>
+      <c r="DGA10"/>
+      <c r="DGB10"/>
+      <c r="DGC10"/>
+      <c r="DGD10"/>
+      <c r="DGE10"/>
+      <c r="DGF10"/>
+      <c r="DGG10"/>
+      <c r="DGH10"/>
+      <c r="DGI10"/>
+      <c r="DGJ10"/>
+      <c r="DGK10"/>
+      <c r="DGL10"/>
+      <c r="DGM10"/>
+      <c r="DGN10"/>
+      <c r="DGO10"/>
+      <c r="DGP10"/>
+      <c r="DGQ10"/>
+      <c r="DGR10"/>
+      <c r="DGS10"/>
+      <c r="DGT10"/>
+      <c r="DGU10"/>
+      <c r="DGV10"/>
+      <c r="DGW10"/>
+      <c r="DGX10"/>
+      <c r="DGY10"/>
+      <c r="DGZ10"/>
+      <c r="DHA10"/>
+      <c r="DHB10"/>
+      <c r="DHC10"/>
+      <c r="DHD10"/>
+      <c r="DHE10"/>
+      <c r="DHF10"/>
+      <c r="DHG10"/>
+      <c r="DHH10"/>
+      <c r="DHI10"/>
+      <c r="DHJ10"/>
+      <c r="DHK10"/>
+      <c r="DHL10"/>
+      <c r="DHM10"/>
+      <c r="DHN10"/>
+      <c r="DHO10"/>
+      <c r="DHP10"/>
+      <c r="DHQ10"/>
+      <c r="DHR10"/>
+      <c r="DHS10"/>
+      <c r="DHT10"/>
+      <c r="DHU10"/>
+      <c r="DHV10"/>
+      <c r="DHW10"/>
+      <c r="DHX10"/>
+      <c r="DHY10"/>
+      <c r="DHZ10"/>
+      <c r="DIA10"/>
+      <c r="DIB10"/>
+      <c r="DIC10"/>
+      <c r="DID10"/>
+      <c r="DIE10"/>
+      <c r="DIF10"/>
+      <c r="DIG10"/>
+      <c r="DIH10"/>
+      <c r="DII10"/>
+      <c r="DIJ10"/>
+      <c r="DIK10"/>
+      <c r="DIL10"/>
+      <c r="DIM10"/>
+      <c r="DIN10"/>
+      <c r="DIO10"/>
+      <c r="DIP10"/>
+      <c r="DIQ10"/>
+      <c r="DIR10"/>
+      <c r="DIS10"/>
+      <c r="DIT10"/>
+      <c r="DIU10"/>
+      <c r="DIV10"/>
+      <c r="DIW10"/>
+      <c r="DIX10"/>
+      <c r="DIY10"/>
+      <c r="DIZ10"/>
+      <c r="DJA10"/>
+      <c r="DJB10"/>
+      <c r="DJC10"/>
+      <c r="DJD10"/>
+      <c r="DJE10"/>
+      <c r="DJF10"/>
+      <c r="DJG10"/>
+      <c r="DJH10"/>
+      <c r="DJI10"/>
+      <c r="DJJ10"/>
+      <c r="DJK10"/>
+      <c r="DJL10"/>
+      <c r="DJM10"/>
+      <c r="DJN10"/>
+      <c r="DJO10"/>
+      <c r="DJP10"/>
+      <c r="DJQ10"/>
+      <c r="DJR10"/>
+      <c r="DJS10"/>
+      <c r="DJT10"/>
+      <c r="DJU10"/>
+      <c r="DJV10"/>
+      <c r="DJW10"/>
+      <c r="DJX10"/>
+      <c r="DJY10"/>
+      <c r="DJZ10"/>
+      <c r="DKA10"/>
+      <c r="DKB10"/>
+      <c r="DKC10"/>
+      <c r="DKD10"/>
+      <c r="DKE10"/>
+      <c r="DKF10"/>
+      <c r="DKG10"/>
+      <c r="DKH10"/>
+      <c r="DKI10"/>
+      <c r="DKJ10"/>
+      <c r="DKK10"/>
+      <c r="DKL10"/>
+      <c r="DKM10"/>
+      <c r="DKN10"/>
+      <c r="DKO10"/>
+      <c r="DKP10"/>
+      <c r="DKQ10"/>
+      <c r="DKR10"/>
+      <c r="DKS10"/>
+      <c r="DKT10"/>
+      <c r="DKU10"/>
+      <c r="DKV10"/>
+      <c r="DKW10"/>
+      <c r="DKX10"/>
+      <c r="DKY10"/>
+      <c r="DKZ10"/>
+      <c r="DLA10"/>
+      <c r="DLB10"/>
+      <c r="DLC10"/>
+      <c r="DLD10"/>
+      <c r="DLE10"/>
+      <c r="DLF10"/>
+      <c r="DLG10"/>
+      <c r="DLH10"/>
+      <c r="DLI10"/>
+      <c r="DLJ10"/>
+      <c r="DLK10"/>
+      <c r="DLL10"/>
+      <c r="DLM10"/>
+      <c r="DLN10"/>
+      <c r="DLO10"/>
+      <c r="DLP10"/>
+      <c r="DLQ10"/>
+      <c r="DLR10"/>
+      <c r="DLS10"/>
+      <c r="DLT10"/>
+      <c r="DLU10"/>
+      <c r="DLV10"/>
+      <c r="DLW10"/>
+      <c r="DLX10"/>
+      <c r="DLY10"/>
+      <c r="DLZ10"/>
+      <c r="DMA10"/>
+      <c r="DMB10"/>
+      <c r="DMC10"/>
+      <c r="DMD10"/>
+      <c r="DME10"/>
+      <c r="DMF10"/>
+      <c r="DMG10"/>
+      <c r="DMH10"/>
+      <c r="DMI10"/>
+      <c r="DMJ10"/>
+      <c r="DMK10"/>
+      <c r="DML10"/>
+      <c r="DMM10"/>
+      <c r="DMN10"/>
+      <c r="DMO10"/>
+      <c r="DMP10"/>
+      <c r="DMQ10"/>
+      <c r="DMR10"/>
+      <c r="DMS10"/>
+      <c r="DMT10"/>
+      <c r="DMU10"/>
+      <c r="DMV10"/>
+      <c r="DMW10"/>
+      <c r="DMX10"/>
+      <c r="DMY10"/>
+      <c r="DMZ10"/>
+      <c r="DNA10"/>
+      <c r="DNB10"/>
+      <c r="DNC10"/>
+      <c r="DND10"/>
+      <c r="DNE10"/>
+      <c r="DNF10"/>
+      <c r="DNG10"/>
+      <c r="DNH10"/>
+      <c r="DNI10"/>
+    </row>
+    <row r="11" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="71">
         <v>7</v>
       </c>
-      <c r="B11" s="18"/>
-[...3 lines deleted...]
-      <c r="F11" s="39">
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
+      <c r="F11" s="31">
         <f t="shared" ref="F11:F29" si="1">E11/(D11+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G11" s="40"/>
-[...15 lines deleted...]
-      <c r="A12" s="91">
+      <c r="G11" s="32"/>
+      <c r="H11" s="67"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
+      <c r="N11" s="12"/>
+      <c r="O11" s="12"/>
+      <c r="P11" s="12"/>
+      <c r="Q11" s="12"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="67"/>
+      <c r="T11" s="70"/>
+    </row>
+    <row r="12" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="71">
         <v>8</v>
       </c>
-      <c r="B12" s="18"/>
-[...3 lines deleted...]
-      <c r="F12" s="39">
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="31"/>
+      <c r="E12" s="31"/>
+      <c r="F12" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G12" s="40"/>
-[...15 lines deleted...]
-      <c r="A13" s="91">
+      <c r="G12" s="32"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="12"/>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="12"/>
+      <c r="S12" s="67"/>
+      <c r="T12" s="70"/>
+    </row>
+    <row r="13" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="71">
         <v>9</v>
       </c>
-      <c r="B13" s="18"/>
-[...3 lines deleted...]
-      <c r="F13" s="39">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="31"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G13" s="40"/>
-[...15 lines deleted...]
-      <c r="A14" s="91">
+      <c r="G13" s="32"/>
+      <c r="H13" s="67"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
+      <c r="N13" s="12"/>
+      <c r="O13" s="12"/>
+      <c r="P13" s="12"/>
+      <c r="Q13" s="12"/>
+      <c r="R13" s="12"/>
+      <c r="S13" s="67"/>
+      <c r="T13" s="70"/>
+    </row>
+    <row r="14" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="71">
         <v>10</v>
       </c>
-      <c r="B14" s="18"/>
-[...3 lines deleted...]
-      <c r="F14" s="39">
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G14" s="40"/>
-[...15 lines deleted...]
-      <c r="A15" s="91">
+      <c r="G14" s="32"/>
+      <c r="H14" s="67"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
+      <c r="N14" s="12"/>
+      <c r="O14" s="12"/>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="12"/>
+      <c r="R14" s="12"/>
+      <c r="S14" s="67"/>
+      <c r="T14" s="70"/>
+    </row>
+    <row r="15" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="71">
         <v>11</v>
       </c>
-      <c r="B15" s="18"/>
-[...3 lines deleted...]
-      <c r="F15" s="39">
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G15" s="40"/>
-[...15 lines deleted...]
-      <c r="A16" s="91">
+      <c r="G15" s="32"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
+      <c r="N15" s="12"/>
+      <c r="O15" s="12"/>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="12"/>
+      <c r="R15" s="12"/>
+      <c r="S15" s="67"/>
+      <c r="T15" s="70"/>
+    </row>
+    <row r="16" spans="1:3077" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="71">
         <v>12</v>
       </c>
-      <c r="B16" s="18"/>
-[...3 lines deleted...]
-      <c r="F16" s="39">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G16" s="40"/>
-[...15 lines deleted...]
-      <c r="A17" s="91">
+      <c r="G16" s="32"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
+      <c r="N16" s="12"/>
+      <c r="O16" s="12"/>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="12"/>
+      <c r="R16" s="12"/>
+      <c r="S16" s="67"/>
+      <c r="T16" s="70"/>
+    </row>
+    <row r="17" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="71">
         <v>13</v>
       </c>
-      <c r="B17" s="18"/>
-[...3 lines deleted...]
-      <c r="F17" s="39">
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G17" s="40"/>
-[...15 lines deleted...]
-      <c r="A18" s="91">
+      <c r="G17" s="32"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
+      <c r="N17" s="12"/>
+      <c r="O17" s="12"/>
+      <c r="P17" s="12"/>
+      <c r="Q17" s="12"/>
+      <c r="R17" s="12"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="70"/>
+    </row>
+    <row r="18" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="71">
         <v>14</v>
       </c>
-      <c r="B18" s="18"/>
-[...3 lines deleted...]
-      <c r="F18" s="39">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="31"/>
+      <c r="E18" s="31"/>
+      <c r="F18" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G18" s="40"/>
-[...15 lines deleted...]
-      <c r="A19" s="91">
+      <c r="G18" s="32"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
+      <c r="N18" s="12"/>
+      <c r="O18" s="12"/>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="12"/>
+      <c r="R18" s="12"/>
+      <c r="S18" s="67"/>
+      <c r="T18" s="70"/>
+    </row>
+    <row r="19" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71">
         <v>15</v>
       </c>
-      <c r="B19" s="18"/>
-[...3 lines deleted...]
-      <c r="F19" s="39">
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="31"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G19" s="40"/>
-[...15 lines deleted...]
-      <c r="A20" s="91">
+      <c r="G19" s="32"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
+      <c r="N19" s="12"/>
+      <c r="O19" s="12"/>
+      <c r="P19" s="12"/>
+      <c r="Q19" s="12"/>
+      <c r="R19" s="12"/>
+      <c r="S19" s="67"/>
+      <c r="T19" s="70"/>
+    </row>
+    <row r="20" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="71">
         <v>16</v>
       </c>
-      <c r="B20" s="18"/>
-[...3 lines deleted...]
-      <c r="F20" s="39">
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G20" s="40"/>
-[...15 lines deleted...]
-      <c r="A21" s="91">
+      <c r="G20" s="32"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
+      <c r="N20" s="12"/>
+      <c r="O20" s="12"/>
+      <c r="P20" s="12"/>
+      <c r="Q20" s="12"/>
+      <c r="R20" s="12"/>
+      <c r="S20" s="67"/>
+      <c r="T20" s="70"/>
+    </row>
+    <row r="21" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="71">
         <v>17</v>
       </c>
-      <c r="B21" s="18"/>
-[...3 lines deleted...]
-      <c r="F21" s="39">
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="31"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G21" s="40"/>
-[...15 lines deleted...]
-      <c r="A22" s="91">
+      <c r="G21" s="32"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
+      <c r="N21" s="12"/>
+      <c r="O21" s="12"/>
+      <c r="P21" s="12"/>
+      <c r="Q21" s="12"/>
+      <c r="R21" s="12"/>
+      <c r="S21" s="67"/>
+      <c r="T21" s="70"/>
+    </row>
+    <row r="22" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="71">
         <v>18</v>
       </c>
-      <c r="B22" s="18"/>
-[...3 lines deleted...]
-      <c r="F22" s="39">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G22" s="40"/>
-[...15 lines deleted...]
-      <c r="A23" s="91">
+      <c r="G22" s="32"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="12"/>
+      <c r="O22" s="12"/>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="12"/>
+      <c r="R22" s="12"/>
+      <c r="S22" s="67"/>
+      <c r="T22" s="70"/>
+    </row>
+    <row r="23" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="71">
         <v>19</v>
       </c>
-      <c r="B23" s="18"/>
-[...3 lines deleted...]
-      <c r="F23" s="39">
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G23" s="40"/>
-[...15 lines deleted...]
-      <c r="A24" s="91">
+      <c r="G23" s="32"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
+      <c r="N23" s="12"/>
+      <c r="O23" s="12"/>
+      <c r="P23" s="12"/>
+      <c r="Q23" s="12"/>
+      <c r="R23" s="12"/>
+      <c r="S23" s="67"/>
+      <c r="T23" s="70"/>
+    </row>
+    <row r="24" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="71">
         <v>20</v>
       </c>
-      <c r="B24" s="18"/>
-[...3 lines deleted...]
-      <c r="F24" s="39">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G24" s="40"/>
-[...15 lines deleted...]
-      <c r="A25" s="91">
+      <c r="G24" s="32"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="12"/>
+      <c r="K24" s="12"/>
+      <c r="L24" s="12"/>
+      <c r="M24" s="12"/>
+      <c r="N24" s="12"/>
+      <c r="O24" s="12"/>
+      <c r="P24" s="12"/>
+      <c r="Q24" s="12"/>
+      <c r="R24" s="12"/>
+      <c r="S24" s="67"/>
+      <c r="T24" s="70"/>
+    </row>
+    <row r="25" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="71">
         <v>21</v>
       </c>
-      <c r="B25" s="18"/>
-[...3 lines deleted...]
-      <c r="F25" s="39">
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="31"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G25" s="40"/>
-[...15 lines deleted...]
-      <c r="A26" s="91">
+      <c r="G25" s="32"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="12"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="12"/>
+      <c r="R25" s="12"/>
+      <c r="S25" s="67"/>
+      <c r="T25" s="70"/>
+    </row>
+    <row r="26" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="71">
         <v>22</v>
       </c>
-      <c r="B26" s="18"/>
-[...3 lines deleted...]
-      <c r="F26" s="39">
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G26" s="40"/>
-[...15 lines deleted...]
-      <c r="A27" s="91">
+      <c r="G26" s="32"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
+      <c r="N26" s="12"/>
+      <c r="O26" s="12"/>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="12"/>
+      <c r="R26" s="12"/>
+      <c r="S26" s="67"/>
+      <c r="T26" s="70"/>
+    </row>
+    <row r="27" spans="1:37" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="71">
         <v>23</v>
       </c>
-      <c r="B27" s="18"/>
-[...3 lines deleted...]
-      <c r="F27" s="39">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G27" s="40"/>
-[...12 lines deleted...]
-      <c r="T27" s="90"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
+      <c r="N27" s="12"/>
+      <c r="O27" s="12"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="12"/>
+      <c r="R27" s="12"/>
+      <c r="S27" s="67"/>
+      <c r="T27" s="70"/>
     </row>
     <row r="28" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A28" s="91">
+      <c r="A28" s="71">
         <v>24</v>
       </c>
-      <c r="B28" s="18"/>
-[...3 lines deleted...]
-      <c r="F28" s="39">
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="31"/>
+      <c r="F28" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G28" s="40"/>
-[...14 lines deleted...]
-      <c r="AK28" s="20"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
+      <c r="N28" s="12"/>
+      <c r="O28" s="12"/>
+      <c r="P28" s="12"/>
+      <c r="Q28" s="12"/>
+      <c r="R28" s="12"/>
+      <c r="S28" s="67"/>
+      <c r="T28" s="70"/>
+      <c r="AJ28" s="3"/>
+      <c r="AK28" s="3"/>
     </row>
     <row r="29" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A29" s="91">
+      <c r="A29" s="71">
         <v>25</v>
       </c>
-      <c r="B29" s="18"/>
-[...3 lines deleted...]
-      <c r="F29" s="39">
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="31"/>
+      <c r="E29" s="31"/>
+      <c r="F29" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G29" s="40"/>
-[...14 lines deleted...]
-      <c r="AK29" s="20"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
+      <c r="N29" s="12"/>
+      <c r="O29" s="12"/>
+      <c r="P29" s="12"/>
+      <c r="Q29" s="12"/>
+      <c r="R29" s="12"/>
+      <c r="S29" s="67"/>
+      <c r="T29" s="70"/>
+      <c r="AJ29" s="3"/>
+      <c r="AK29" s="3"/>
     </row>
     <row r="30" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A30" s="20"/>
-[...15 lines deleted...]
-      <c r="Q30" s="20"/>
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+      <c r="K30" s="3"/>
+      <c r="L30" s="3"/>
+      <c r="M30" s="3"/>
+      <c r="N30" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="3"/>
+      <c r="Q30" s="3"/>
     </row>
     <row r="31" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A31" s="20"/>
-[...15 lines deleted...]
-      <c r="Q31" s="20"/>
+      <c r="A31" s="3"/>
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+      <c r="K31" s="3"/>
+      <c r="L31" s="3"/>
+      <c r="M31" s="3"/>
+      <c r="N31" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="3"/>
+      <c r="Q31" s="3"/>
     </row>
     <row r="32" spans="1:37" x14ac:dyDescent="0.25">
-      <c r="A32" s="20"/>
-[...15 lines deleted...]
-      <c r="Q32" s="20"/>
+      <c r="A32" s="3"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+      <c r="K32" s="3"/>
+      <c r="L32" s="3"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="3"/>
+      <c r="Q32" s="3"/>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A33" s="20"/>
-[...15 lines deleted...]
-      <c r="Q33" s="20"/>
+      <c r="A33" s="3"/>
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+      <c r="K33" s="3"/>
+      <c r="L33" s="3"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="3"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="3"/>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A34" s="20"/>
-[...15 lines deleted...]
-      <c r="Q34" s="20"/>
+      <c r="A34" s="3"/>
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
+      <c r="N34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="P34" s="3"/>
+      <c r="Q34" s="3"/>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A35" s="20"/>
-[...15 lines deleted...]
-      <c r="Q35" s="20"/>
+      <c r="A35" s="3"/>
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="3"/>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A36" s="20"/>
-[...15 lines deleted...]
-      <c r="Q36" s="20"/>
+      <c r="A36" s="3"/>
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A37" s="20"/>
-[...15 lines deleted...]
-      <c r="Q37" s="20"/>
+      <c r="A37" s="3"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+      <c r="O37" s="3"/>
+      <c r="P37" s="3"/>
+      <c r="Q37" s="3"/>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A38" s="20"/>
-[...15 lines deleted...]
-      <c r="Q38" s="20"/>
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+      <c r="O38" s="3"/>
+      <c r="P38" s="3"/>
+      <c r="Q38" s="3"/>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A39" s="20"/>
-[...15 lines deleted...]
-      <c r="Q39" s="20"/>
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+      <c r="O39" s="3"/>
+      <c r="P39" s="3"/>
+      <c r="Q39" s="3"/>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A40" s="20"/>
-[...15 lines deleted...]
-      <c r="Q40" s="20"/>
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A41" s="20"/>
-[...15 lines deleted...]
-      <c r="Q41" s="20"/>
+      <c r="A41" s="3"/>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A42" s="20"/>
-[...15 lines deleted...]
-      <c r="Q42" s="20"/>
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+      <c r="Q42" s="3"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A43" s="20"/>
-[...15 lines deleted...]
-      <c r="Q43" s="20"/>
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+      <c r="O43" s="3"/>
+      <c r="P43" s="3"/>
+      <c r="Q43" s="3"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A44" s="20"/>
-[...15 lines deleted...]
-      <c r="Q44" s="20"/>
+      <c r="A44" s="3"/>
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+      <c r="K44" s="3"/>
+      <c r="L44" s="3"/>
+      <c r="M44" s="3"/>
+      <c r="N44" s="3"/>
+      <c r="O44" s="3"/>
+      <c r="P44" s="3"/>
+      <c r="Q44" s="3"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A45" s="20"/>
-[...15 lines deleted...]
-      <c r="Q45" s="20"/>
+      <c r="A45" s="3"/>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+      <c r="K45" s="3"/>
+      <c r="L45" s="3"/>
+      <c r="M45" s="3"/>
+      <c r="N45" s="3"/>
+      <c r="O45" s="3"/>
+      <c r="P45" s="3"/>
+      <c r="Q45" s="3"/>
     </row>
     <row r="46" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A46" s="20"/>
-[...15 lines deleted...]
-      <c r="Q46" s="20"/>
+      <c r="A46" s="3"/>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+      <c r="K46" s="3"/>
+      <c r="L46" s="3"/>
+      <c r="M46" s="3"/>
+      <c r="N46" s="3"/>
+      <c r="O46" s="3"/>
+      <c r="P46" s="3"/>
+      <c r="Q46" s="3"/>
     </row>
     <row r="47" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A47" s="20"/>
-[...15 lines deleted...]
-      <c r="Q47" s="20"/>
+      <c r="A47" s="3"/>
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3"/>
+      <c r="K47" s="3"/>
+      <c r="L47" s="3"/>
+      <c r="M47" s="3"/>
+      <c r="N47" s="3"/>
+      <c r="O47" s="3"/>
+      <c r="P47" s="3"/>
+      <c r="Q47" s="3"/>
     </row>
     <row r="48" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A48" s="20"/>
-[...15 lines deleted...]
-      <c r="Q48" s="20"/>
+      <c r="A48" s="3"/>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+      <c r="K48" s="3"/>
+      <c r="L48" s="3"/>
+      <c r="M48" s="3"/>
+      <c r="N48" s="3"/>
+      <c r="O48" s="3"/>
+      <c r="P48" s="3"/>
+      <c r="Q48" s="3"/>
     </row>
     <row r="49" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A49" s="20"/>
-[...15 lines deleted...]
-      <c r="Q49" s="20"/>
+      <c r="A49" s="3"/>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3"/>
+      <c r="K49" s="3"/>
+      <c r="L49" s="3"/>
+      <c r="M49" s="3"/>
+      <c r="N49" s="3"/>
+      <c r="O49" s="3"/>
+      <c r="P49" s="3"/>
+      <c r="Q49" s="3"/>
     </row>
     <row r="50" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A50" s="20"/>
-[...15 lines deleted...]
-      <c r="Q50" s="20"/>
+      <c r="A50" s="3"/>
+      <c r="B50" s="3"/>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3"/>
+      <c r="K50" s="3"/>
+      <c r="L50" s="3"/>
+      <c r="M50" s="3"/>
+      <c r="N50" s="3"/>
+      <c r="O50" s="3"/>
+      <c r="P50" s="3"/>
+      <c r="Q50" s="3"/>
     </row>
     <row r="51" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A51" s="20"/>
-[...15 lines deleted...]
-      <c r="Q51" s="20"/>
+      <c r="A51" s="3"/>
+      <c r="B51" s="3"/>
+      <c r="C51" s="3"/>
+      <c r="D51" s="3"/>
+      <c r="E51" s="3"/>
+      <c r="F51" s="3"/>
+      <c r="G51" s="3"/>
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3"/>
+      <c r="K51" s="3"/>
+      <c r="L51" s="3"/>
+      <c r="M51" s="3"/>
+      <c r="N51" s="3"/>
+      <c r="O51" s="3"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="3"/>
     </row>
     <row r="52" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A52" s="20"/>
-[...15 lines deleted...]
-      <c r="Q52" s="20"/>
+      <c r="A52" s="3"/>
+      <c r="B52" s="3"/>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3"/>
+      <c r="E52" s="3"/>
+      <c r="F52" s="3"/>
+      <c r="G52" s="3"/>
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+      <c r="K52" s="3"/>
+      <c r="L52" s="3"/>
+      <c r="M52" s="3"/>
+      <c r="N52" s="3"/>
+      <c r="O52" s="3"/>
+      <c r="P52" s="3"/>
+      <c r="Q52" s="3"/>
     </row>
     <row r="53" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A53" s="20"/>
-[...15 lines deleted...]
-      <c r="Q53" s="20"/>
+      <c r="A53" s="3"/>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+      <c r="K53" s="3"/>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
+      <c r="N53" s="3"/>
+      <c r="O53" s="3"/>
+      <c r="P53" s="3"/>
+      <c r="Q53" s="3"/>
     </row>
     <row r="54" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A54" s="20"/>
-[...15 lines deleted...]
-      <c r="Q54" s="20"/>
+      <c r="A54" s="3"/>
+      <c r="B54" s="3"/>
+      <c r="C54" s="3"/>
+      <c r="D54" s="3"/>
+      <c r="E54" s="3"/>
+      <c r="F54" s="3"/>
+      <c r="G54" s="3"/>
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3"/>
+      <c r="K54" s="3"/>
+      <c r="L54" s="3"/>
+      <c r="M54" s="3"/>
+      <c r="N54" s="3"/>
+      <c r="O54" s="3"/>
+      <c r="P54" s="3"/>
+      <c r="Q54" s="3"/>
     </row>
     <row r="55" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A55" s="20"/>
-[...15 lines deleted...]
-      <c r="Q55" s="20"/>
+      <c r="A55" s="3"/>
+      <c r="B55" s="3"/>
+      <c r="C55" s="3"/>
+      <c r="D55" s="3"/>
+      <c r="E55" s="3"/>
+      <c r="F55" s="3"/>
+      <c r="G55" s="3"/>
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
+      <c r="J55" s="3"/>
+      <c r="K55" s="3"/>
+      <c r="L55" s="3"/>
+      <c r="M55" s="3"/>
+      <c r="N55" s="3"/>
+      <c r="O55" s="3"/>
+      <c r="P55" s="3"/>
+      <c r="Q55" s="3"/>
     </row>
     <row r="56" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A56" s="20"/>
-[...15 lines deleted...]
-      <c r="Q56" s="20"/>
+      <c r="A56" s="3"/>
+      <c r="B56" s="3"/>
+      <c r="C56" s="3"/>
+      <c r="D56" s="3"/>
+      <c r="E56" s="3"/>
+      <c r="F56" s="3"/>
+      <c r="G56" s="3"/>
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
+      <c r="J56" s="3"/>
+      <c r="K56" s="3"/>
+      <c r="L56" s="3"/>
+      <c r="M56" s="3"/>
+      <c r="N56" s="3"/>
+      <c r="O56" s="3"/>
+      <c r="P56" s="3"/>
+      <c r="Q56" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I2:O2"/>
     <mergeCell ref="P2:Q2"/>
   </mergeCells>
   <conditionalFormatting sqref="F5:F29">
     <cfRule type="cellIs" dxfId="7" priority="1" operator="lessThan">
       <formula>8</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="6" priority="2" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="9">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000001000000}">
           <x14:formula1>
             <xm:f>Validering!$H$4:$H$6</xm:f>
           </x14:formula1>
           <xm:sqref>C5:C29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000002000000}">
           <x14:formula1>
             <xm:f>Validering!$C$4:$C$6</xm:f>
           </x14:formula1>
           <xm:sqref>I5:M29 O5:O29 Q5:Q29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000004000000}">
           <x14:formula1>
             <xm:f>Validering!$I$4:$I$9</xm:f>
           </x14:formula1>
           <xm:sqref>H5:H29</xm:sqref>
         </x14:dataValidation>
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000006000000}">
-[...4 lines deleted...]
-        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000007000000}">
           <x14:formula1>
             <xm:f>Validering!$L$4:$L$6</xm:f>
           </x14:formula1>
           <xm:sqref>S5:S29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Der kan skrives andre lande i feltet end de, som fremgår af listen. Angiv landenavn på dansk, som er skrevet helt ud (fx Østrig)." xr:uid="{92AAC573-4435-41F1-9E3F-82CEA460C302}">
           <x14:formula1>
             <xm:f>Validering!$B$4:$B$28</xm:f>
           </x14:formula1>
           <xm:sqref>G5:G29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000003000000}">
           <x14:formula1>
             <xm:f>Validering!$G$4:$G$11</xm:f>
           </x14:formula1>
           <xm:sqref>B5:B29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{F85731AD-CE53-4E73-88AF-6F33258BB09C}">
           <x14:formula1>
             <xm:f>Validering!$E$4:$E$7</xm:f>
           </x14:formula1>
           <xm:sqref>N5:N29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{067D3FE9-7222-460C-900A-7938EB81C86F}">
           <x14:formula1>
             <xm:f>Validering!$J$4:$J$8</xm:f>
           </x14:formula1>
           <xm:sqref>P5:P29</xm:sqref>
         </x14:dataValidation>
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0300-000006000000}">
+          <x14:formula1>
+            <xm:f>Validering!$K$4:$K$5</xm:f>
+          </x14:formula1>
+          <xm:sqref>R5:R29</xm:sqref>
+        </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Ark4"/>
   <dimension ref="A1:AT46"/>
   <sheetViews>
     <sheetView topLeftCell="I1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="S11" sqref="S11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="14" width="15.7109375" customWidth="1"/>
     <col min="15" max="15" width="17.140625" customWidth="1"/>
     <col min="16" max="16" width="15.7109375" customWidth="1"/>
-    <col min="17" max="17" width="15.7109375" style="27" customWidth="1"/>
-    <col min="18" max="46" width="9.140625" style="27"/>
+    <col min="17" max="17" width="15.7109375" style="3" customWidth="1"/>
+    <col min="18" max="46" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46" s="27" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>242</v>
+    <row r="1" spans="1:46" s="3" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="19" t="s">
+        <v>241</v>
       </c>
     </row>
     <row r="2" spans="1:46" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="27"/>
-[...16 lines deleted...]
-      <c r="P2" s="235"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="198" t="s">
+        <v>238</v>
+      </c>
+      <c r="K2" s="199"/>
+      <c r="L2" s="199"/>
+      <c r="M2" s="199"/>
+      <c r="N2" s="199"/>
+      <c r="O2" s="199"/>
+      <c r="P2" s="200"/>
     </row>
     <row r="3" spans="1:46" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="29" t="s">
         <v>90</v>
       </c>
-      <c r="B3" s="196" t="s">
+      <c r="B3" s="161" t="s">
         <v>91</v>
       </c>
-      <c r="C3" s="196" t="s">
+      <c r="C3" s="161" t="s">
         <v>92</v>
       </c>
-      <c r="D3" s="196" t="s">
+      <c r="D3" s="161" t="s">
         <v>93</v>
       </c>
-      <c r="E3" s="196" t="s">
+      <c r="E3" s="161" t="s">
         <v>94</v>
       </c>
-      <c r="F3" s="36" t="s">
+      <c r="F3" s="28" t="s">
         <v>214</v>
       </c>
-      <c r="G3" s="196" t="s">
+      <c r="G3" s="161" t="s">
         <v>95</v>
       </c>
-      <c r="H3" s="37" t="s">
+      <c r="H3" s="29" t="s">
         <v>96</v>
       </c>
-      <c r="I3" s="198" t="s">
+      <c r="I3" s="163" t="s">
         <v>97</v>
       </c>
-      <c r="J3" s="199" t="s">
+      <c r="J3" s="164" t="s">
         <v>98</v>
       </c>
-      <c r="K3" s="196" t="s">
+      <c r="K3" s="161" t="s">
         <v>99</v>
       </c>
-      <c r="L3" s="196" t="s">
+      <c r="L3" s="161" t="s">
         <v>100</v>
       </c>
-      <c r="M3" s="196" t="s">
+      <c r="M3" s="161" t="s">
         <v>101</v>
       </c>
-      <c r="N3" s="196" t="s">
+      <c r="N3" s="161" t="s">
         <v>102</v>
       </c>
-      <c r="O3" s="196" t="s">
+      <c r="O3" s="161" t="s">
         <v>103</v>
       </c>
-      <c r="P3" s="200" t="s">
+      <c r="P3" s="165" t="s">
         <v>148</v>
       </c>
-      <c r="Q3" s="111" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="Q3" s="86" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="4" spans="1:46" s="5" customFormat="1" ht="126.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="B4" s="197" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="197" t="s">
+      <c r="B4" s="162" t="s">
+        <v>282</v>
+      </c>
+      <c r="C4" s="162" t="s">
+        <v>236</v>
+      </c>
+      <c r="D4" s="162" t="s">
         <v>216</v>
       </c>
-      <c r="E4" s="197" t="s">
+      <c r="E4" s="162" t="s">
         <v>220</v>
       </c>
-      <c r="F4" s="19" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="19" t="s">
+      <c r="F4" s="13" t="s">
         <v>271</v>
       </c>
-      <c r="I4" s="197" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="201" t="s">
+      <c r="G4" s="162" t="s">
+        <v>273</v>
+      </c>
+      <c r="H4" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="I4" s="162" t="s">
+        <v>250</v>
+      </c>
+      <c r="J4" s="166" t="s">
         <v>228</v>
       </c>
-      <c r="K4" s="202" t="s">
+      <c r="K4" s="167" t="s">
         <v>229</v>
       </c>
-      <c r="L4" s="202" t="s">
+      <c r="L4" s="167" t="s">
         <v>230</v>
       </c>
-      <c r="M4" s="202" t="s">
+      <c r="M4" s="167" t="s">
         <v>231</v>
       </c>
-      <c r="N4" s="202" t="s">
+      <c r="N4" s="167" t="s">
         <v>232</v>
       </c>
-      <c r="O4" s="203" t="s">
-[...2 lines deleted...]
-      <c r="P4" s="204" t="s">
+      <c r="O4" s="168" t="s">
+        <v>281</v>
+      </c>
+      <c r="P4" s="169" t="s">
         <v>21</v>
       </c>
-      <c r="Q4" s="19" t="s">
-[...30 lines deleted...]
-      <c r="AT4" s="62"/>
+      <c r="Q4" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="43"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="43"/>
+      <c r="AL4" s="43"/>
+      <c r="AM4" s="43"/>
+      <c r="AN4" s="43"/>
+      <c r="AO4" s="43"/>
+      <c r="AP4" s="43"/>
+      <c r="AQ4" s="43"/>
+      <c r="AR4" s="43"/>
+      <c r="AS4" s="43"/>
+      <c r="AT4" s="43"/>
     </row>
     <row r="5" spans="1:46" x14ac:dyDescent="0.25">
-      <c r="A5" s="91">
+      <c r="A5" s="71">
         <v>1</v>
       </c>
-      <c r="B5" s="3"/>
-[...3 lines deleted...]
-      <c r="F5" s="39">
+      <c r="B5" s="2"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="31">
         <f>E5/(D5+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G5" s="90"/>
-[...9 lines deleted...]
-      <c r="Q5" s="79"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="15"/>
     </row>
     <row r="6" spans="1:46" x14ac:dyDescent="0.25">
-      <c r="A6" s="91">
+      <c r="A6" s="71">
         <v>2</v>
       </c>
-      <c r="B6" s="3"/>
-[...3 lines deleted...]
-      <c r="F6" s="39">
+      <c r="B6" s="2"/>
+      <c r="C6" s="6"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="31">
         <f t="shared" ref="F6:F9" si="0">E6/(D6+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G6" s="90"/>
-[...9 lines deleted...]
-      <c r="Q6" s="79"/>
+      <c r="G6" s="70"/>
+      <c r="H6" s="70"/>
+      <c r="I6" s="1"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="15"/>
     </row>
     <row r="7" spans="1:46" x14ac:dyDescent="0.25">
-      <c r="A7" s="91">
+      <c r="A7" s="71">
         <v>3</v>
       </c>
-      <c r="B7" s="3"/>
-[...3 lines deleted...]
-      <c r="F7" s="39">
+      <c r="B7" s="2"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G7" s="90"/>
-[...9 lines deleted...]
-      <c r="Q7" s="79"/>
+      <c r="G7" s="70"/>
+      <c r="H7" s="70"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="15"/>
     </row>
     <row r="8" spans="1:46" x14ac:dyDescent="0.25">
-      <c r="A8" s="91">
+      <c r="A8" s="71">
         <v>4</v>
       </c>
-      <c r="B8" s="3"/>
-[...3 lines deleted...]
-      <c r="F8" s="39">
+      <c r="B8" s="2"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G8" s="90"/>
-[...9 lines deleted...]
-      <c r="Q8" s="79"/>
+      <c r="G8" s="70"/>
+      <c r="H8" s="70"/>
+      <c r="I8" s="1"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="15"/>
     </row>
     <row r="9" spans="1:46" x14ac:dyDescent="0.25">
-      <c r="A9" s="91">
+      <c r="A9" s="71">
         <v>5</v>
       </c>
-      <c r="B9" s="3"/>
-[...3 lines deleted...]
-      <c r="F9" s="39">
+      <c r="B9" s="2"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G9" s="90"/>
-[...12 lines deleted...]
-      <c r="A10" s="91">
+      <c r="G9" s="70"/>
+      <c r="H9" s="70"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="15"/>
+    </row>
+    <row r="10" spans="1:46" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="71">
         <v>6</v>
       </c>
-      <c r="B10" s="3"/>
-[...3 lines deleted...]
-      <c r="F10" s="39">
+      <c r="B10" s="2"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="36"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="31">
         <f t="shared" ref="F10:F28" si="1">E10/(D10+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="90"/>
-[...12 lines deleted...]
-      <c r="A11" s="91">
+      <c r="G10" s="70"/>
+      <c r="H10" s="70"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="15"/>
+    </row>
+    <row r="11" spans="1:46" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="71">
         <v>7</v>
       </c>
-      <c r="B11" s="3"/>
-[...3 lines deleted...]
-      <c r="F11" s="39">
+      <c r="B11" s="2"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G11" s="90"/>
-[...12 lines deleted...]
-      <c r="A12" s="91">
+      <c r="G11" s="70"/>
+      <c r="H11" s="70"/>
+      <c r="I11" s="1"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="15"/>
+    </row>
+    <row r="12" spans="1:46" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="71">
         <v>8</v>
       </c>
-      <c r="B12" s="3"/>
-[...3 lines deleted...]
-      <c r="F12" s="39">
+      <c r="B12" s="2"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G12" s="90"/>
-[...12 lines deleted...]
-      <c r="A13" s="91">
+      <c r="G12" s="70"/>
+      <c r="H12" s="70"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="15"/>
+    </row>
+    <row r="13" spans="1:46" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="71">
         <v>9</v>
       </c>
-      <c r="B13" s="3"/>
-[...3 lines deleted...]
-      <c r="F13" s="39">
+      <c r="B13" s="2"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G13" s="90"/>
-[...12 lines deleted...]
-      <c r="A14" s="91">
+      <c r="G13" s="70"/>
+      <c r="H13" s="70"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="15"/>
+    </row>
+    <row r="14" spans="1:46" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="71">
         <v>10</v>
       </c>
-      <c r="B14" s="3"/>
-[...3 lines deleted...]
-      <c r="F14" s="39">
+      <c r="B14" s="2"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G14" s="90"/>
-[...12 lines deleted...]
-      <c r="A15" s="91">
+      <c r="G14" s="70"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="15"/>
+    </row>
+    <row r="15" spans="1:46" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="71">
         <v>11</v>
       </c>
-      <c r="B15" s="3"/>
-[...3 lines deleted...]
-      <c r="F15" s="39">
+      <c r="B15" s="2"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G15" s="90"/>
-[...12 lines deleted...]
-      <c r="A16" s="91">
+      <c r="G15" s="70"/>
+      <c r="H15" s="70"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="15"/>
+    </row>
+    <row r="16" spans="1:46" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="71">
         <v>12</v>
       </c>
-      <c r="B16" s="3"/>
-[...3 lines deleted...]
-      <c r="F16" s="39">
+      <c r="B16" s="2"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G16" s="90"/>
-[...12 lines deleted...]
-      <c r="A17" s="91">
+      <c r="G16" s="70"/>
+      <c r="H16" s="70"/>
+      <c r="I16" s="1"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="15"/>
+    </row>
+    <row r="17" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="71">
         <v>13</v>
       </c>
-      <c r="B17" s="3"/>
-[...3 lines deleted...]
-      <c r="F17" s="39">
+      <c r="B17" s="2"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="36"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G17" s="90"/>
-[...12 lines deleted...]
-      <c r="A18" s="91">
+      <c r="G17" s="70"/>
+      <c r="H17" s="70"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="15"/>
+    </row>
+    <row r="18" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="71">
         <v>14</v>
       </c>
-      <c r="B18" s="3"/>
-[...3 lines deleted...]
-      <c r="F18" s="39">
+      <c r="B18" s="2"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="36"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G18" s="90"/>
-[...12 lines deleted...]
-      <c r="A19" s="91">
+      <c r="G18" s="70"/>
+      <c r="H18" s="70"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="15"/>
+    </row>
+    <row r="19" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71">
         <v>15</v>
       </c>
-      <c r="B19" s="3"/>
-[...3 lines deleted...]
-      <c r="F19" s="39">
+      <c r="B19" s="2"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="36"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G19" s="90"/>
-[...12 lines deleted...]
-      <c r="A20" s="91">
+      <c r="G19" s="70"/>
+      <c r="H19" s="70"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+      <c r="P19" s="2"/>
+      <c r="Q19" s="15"/>
+    </row>
+    <row r="20" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="71">
         <v>16</v>
       </c>
-      <c r="B20" s="3"/>
-[...3 lines deleted...]
-      <c r="F20" s="39">
+      <c r="B20" s="2"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G20" s="90"/>
-[...12 lines deleted...]
-      <c r="A21" s="91">
+      <c r="G20" s="70"/>
+      <c r="H20" s="70"/>
+      <c r="I20" s="1"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="Q20" s="15"/>
+    </row>
+    <row r="21" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="71">
         <v>17</v>
       </c>
-      <c r="B21" s="3"/>
-[...3 lines deleted...]
-      <c r="F21" s="39">
+      <c r="B21" s="2"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G21" s="90"/>
-[...12 lines deleted...]
-      <c r="A22" s="91">
+      <c r="G21" s="70"/>
+      <c r="H21" s="70"/>
+      <c r="I21" s="1"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="15"/>
+    </row>
+    <row r="22" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="71">
         <v>18</v>
       </c>
-      <c r="B22" s="3"/>
-[...3 lines deleted...]
-      <c r="F22" s="39">
+      <c r="B22" s="2"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G22" s="90"/>
-[...12 lines deleted...]
-      <c r="A23" s="91">
+      <c r="G22" s="70"/>
+      <c r="H22" s="70"/>
+      <c r="I22" s="1"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="15"/>
+    </row>
+    <row r="23" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="71">
         <v>19</v>
       </c>
-      <c r="B23" s="3"/>
-[...3 lines deleted...]
-      <c r="F23" s="39">
+      <c r="B23" s="2"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G23" s="90"/>
-[...12 lines deleted...]
-      <c r="A24" s="91">
+      <c r="G23" s="70"/>
+      <c r="H23" s="70"/>
+      <c r="I23" s="1"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="15"/>
+    </row>
+    <row r="24" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="71">
         <v>20</v>
       </c>
-      <c r="B24" s="3"/>
-[...3 lines deleted...]
-      <c r="F24" s="39">
+      <c r="B24" s="2"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G24" s="90"/>
-[...12 lines deleted...]
-      <c r="A25" s="91">
+      <c r="G24" s="70"/>
+      <c r="H24" s="70"/>
+      <c r="I24" s="1"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="15"/>
+    </row>
+    <row r="25" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="71">
         <v>21</v>
       </c>
-      <c r="B25" s="3"/>
-[...3 lines deleted...]
-      <c r="F25" s="39">
+      <c r="B25" s="2"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="36"/>
+      <c r="F25" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G25" s="90"/>
-[...12 lines deleted...]
-      <c r="A26" s="91">
+      <c r="G25" s="70"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="1"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="15"/>
+    </row>
+    <row r="26" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="71">
         <v>22</v>
       </c>
-      <c r="B26" s="3"/>
-[...3 lines deleted...]
-      <c r="F26" s="39">
+      <c r="B26" s="2"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="36"/>
+      <c r="F26" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G26" s="90"/>
-[...12 lines deleted...]
-      <c r="A27" s="91">
+      <c r="G26" s="70"/>
+      <c r="H26" s="70"/>
+      <c r="I26" s="1"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="15"/>
+    </row>
+    <row r="27" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="71">
         <v>23</v>
       </c>
-      <c r="B27" s="3"/>
-[...3 lines deleted...]
-      <c r="F27" s="39">
+      <c r="B27" s="2"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G27" s="90"/>
-[...12 lines deleted...]
-      <c r="A28" s="91">
+      <c r="G27" s="70"/>
+      <c r="H27" s="70"/>
+      <c r="I27" s="1"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="15"/>
+    </row>
+    <row r="28" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="71">
         <v>24</v>
       </c>
-      <c r="B28" s="3"/>
-[...3 lines deleted...]
-      <c r="F28" s="39">
+      <c r="B28" s="2"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G28" s="90"/>
-[...12 lines deleted...]
-      <c r="A29" s="91">
+      <c r="G28" s="70"/>
+      <c r="H28" s="70"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="Q28" s="15"/>
+    </row>
+    <row r="29" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="71">
         <v>25</v>
       </c>
-      <c r="B29" s="3"/>
-[...3 lines deleted...]
-      <c r="F29" s="39">
+      <c r="B29" s="2"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="31">
         <f t="shared" ref="F29" si="2">E29/(D29+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="90"/>
-[...27 lines deleted...]
-    <row r="46" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="G29" s="70"/>
+      <c r="H29" s="70"/>
+      <c r="I29" s="1"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="15"/>
+    </row>
+    <row r="30" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:17" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="J2:P2"/>
   </mergeCells>
   <conditionalFormatting sqref="F5:F29">
     <cfRule type="cellIs" dxfId="5" priority="1" operator="lessThan">
       <formula>8</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="4" priority="2" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0400-000001000000}">
           <x14:formula1>
             <xm:f>Validering!$C$4:$C$6</xm:f>
           </x14:formula1>
           <xm:sqref>J5:N29 P5:P29</xm:sqref>
@@ -27781,680 +27275,680 @@
           <xm:sqref>B5:B29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{E65BDF1F-8A89-489D-9984-021B6275DA4E}">
           <x14:formula1>
             <xm:f>Validering!$E$4:$E$7</xm:f>
           </x14:formula1>
           <xm:sqref>O5:O29</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Ark8"/>
   <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="K4" sqref="K4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.7109375" style="16" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="26" max="16384" width="8.7109375" style="16"/>
+    <col min="1" max="1" width="17.7109375" style="10" customWidth="1"/>
+    <col min="2" max="10" width="15.7109375" style="10" customWidth="1"/>
+    <col min="11" max="13" width="15.7109375" style="35" customWidth="1"/>
+    <col min="14" max="25" width="8.7109375" style="35"/>
+    <col min="26" max="16384" width="8.7109375" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="43" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="2" spans="1:25" s="43" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="1" spans="1:25" s="35" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25" s="35" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="29" t="s">
         <v>114</v>
       </c>
-      <c r="B3" s="206" t="s">
+      <c r="B3" s="171" t="s">
         <v>115</v>
       </c>
-      <c r="C3" s="206" t="s">
+      <c r="C3" s="171" t="s">
         <v>116</v>
       </c>
-      <c r="D3" s="206" t="s">
+      <c r="D3" s="171" t="s">
         <v>117</v>
       </c>
-      <c r="E3" s="206" t="s">
+      <c r="E3" s="171" t="s">
         <v>118</v>
       </c>
-      <c r="F3" s="36" t="s">
+      <c r="F3" s="28" t="s">
         <v>213</v>
       </c>
-      <c r="G3" s="206" t="s">
+      <c r="G3" s="171" t="s">
         <v>119</v>
       </c>
-      <c r="H3" s="206" t="s">
+      <c r="H3" s="171" t="s">
         <v>120</v>
       </c>
-      <c r="I3" s="206" t="s">
+      <c r="I3" s="171" t="s">
         <v>121</v>
       </c>
-      <c r="J3" s="206" t="s">
+      <c r="J3" s="171" t="s">
         <v>122</v>
       </c>
-      <c r="K3" s="37" t="s">
+      <c r="K3" s="29" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="4" spans="1:25" s="17" customFormat="1" ht="105" x14ac:dyDescent="0.25">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:25" s="11" customFormat="1" ht="105" x14ac:dyDescent="0.25">
+      <c r="A4" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="B4" s="205" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="205" t="s">
+      <c r="B4" s="170" t="s">
+        <v>282</v>
+      </c>
+      <c r="C4" s="170" t="s">
+        <v>236</v>
+      </c>
+      <c r="D4" s="170" t="s">
         <v>216</v>
       </c>
-      <c r="E4" s="205" t="s">
+      <c r="E4" s="170" t="s">
         <v>87</v>
       </c>
-      <c r="F4" s="19" t="s">
+      <c r="F4" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="G4" s="170" t="s">
         <v>272</v>
       </c>
-      <c r="G4" s="205" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="205" t="s">
+      <c r="H4" s="170" t="s">
+        <v>276</v>
+      </c>
+      <c r="I4" s="170" t="s">
         <v>223</v>
       </c>
-      <c r="J4" s="205" t="s">
+      <c r="J4" s="170" t="s">
         <v>123</v>
       </c>
-      <c r="K4" s="19" t="s">
-[...15 lines deleted...]
-      <c r="Y4" s="69"/>
+      <c r="K4" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="52"/>
+      <c r="O4" s="52"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52"/>
+      <c r="S4" s="52"/>
+      <c r="T4" s="52"/>
+      <c r="U4" s="52"/>
+      <c r="V4" s="52"/>
+      <c r="W4" s="52"/>
+      <c r="X4" s="52"/>
+      <c r="Y4" s="52"/>
     </row>
     <row r="5" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A5" s="91">
+      <c r="A5" s="71">
         <v>1</v>
       </c>
-      <c r="B5" s="32"/>
-[...5 lines deleted...]
-      <c r="F5" s="39">
+      <c r="B5" s="24"/>
+      <c r="C5" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="31">
         <f>E5/(D5+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G5" s="40"/>
-[...3 lines deleted...]
-      <c r="K5" s="79"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="15"/>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A6" s="91">
+      <c r="A6" s="71">
         <v>2</v>
       </c>
-      <c r="B6" s="32"/>
-[...5 lines deleted...]
-      <c r="F6" s="39">
+      <c r="B6" s="24"/>
+      <c r="C6" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="31">
         <f t="shared" ref="F6:F9" si="0">E6/(D6+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G6" s="40"/>
-[...3 lines deleted...]
-      <c r="K6" s="79"/>
+      <c r="G6" s="32"/>
+      <c r="H6" s="32"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="23"/>
+      <c r="K6" s="15"/>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A7" s="91">
+      <c r="A7" s="71">
         <v>3</v>
       </c>
-      <c r="B7" s="32"/>
-[...5 lines deleted...]
-      <c r="F7" s="39">
+      <c r="B7" s="24"/>
+      <c r="C7" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D7" s="37"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G7" s="40"/>
-[...3 lines deleted...]
-      <c r="K7" s="79"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A8" s="91">
+      <c r="A8" s="71">
         <v>4</v>
       </c>
-      <c r="B8" s="32"/>
-[...5 lines deleted...]
-      <c r="F8" s="39">
+      <c r="B8" s="24"/>
+      <c r="C8" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G8" s="40"/>
-[...3 lines deleted...]
-      <c r="K8" s="79"/>
+      <c r="G8" s="32"/>
+      <c r="H8" s="32"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="23"/>
+      <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A9" s="91">
+      <c r="A9" s="71">
         <v>5</v>
       </c>
-      <c r="B9" s="32"/>
-[...5 lines deleted...]
-      <c r="F9" s="39">
+      <c r="B9" s="24"/>
+      <c r="C9" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D9" s="37"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G9" s="40"/>
-[...6 lines deleted...]
-      <c r="A10" s="91">
+      <c r="G9" s="32"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="23"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="71">
         <v>6</v>
       </c>
-      <c r="B10" s="32"/>
-[...5 lines deleted...]
-      <c r="F10" s="39">
+      <c r="B10" s="24"/>
+      <c r="C10" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="31">
         <f t="shared" ref="F10:F28" si="1">E10/(D10+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="40"/>
-[...6 lines deleted...]
-      <c r="A11" s="91">
+      <c r="G10" s="32"/>
+      <c r="H10" s="32"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="71">
         <v>7</v>
       </c>
-      <c r="B11" s="32"/>
-[...5 lines deleted...]
-      <c r="F11" s="39">
+      <c r="B11" s="24"/>
+      <c r="C11" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D11" s="37"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G11" s="40"/>
-[...6 lines deleted...]
-      <c r="A12" s="91">
+      <c r="G11" s="32"/>
+      <c r="H11" s="32"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:25" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="71">
         <v>8</v>
       </c>
-      <c r="B12" s="32"/>
-[...5 lines deleted...]
-      <c r="F12" s="39">
+      <c r="B12" s="24"/>
+      <c r="C12" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G12" s="40"/>
-[...6 lines deleted...]
-      <c r="A13" s="91">
+      <c r="G12" s="32"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="71">
         <v>9</v>
       </c>
-      <c r="B13" s="32"/>
-[...5 lines deleted...]
-      <c r="F13" s="39">
+      <c r="B13" s="24"/>
+      <c r="C13" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D13" s="37"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G13" s="40"/>
-[...6 lines deleted...]
-      <c r="A14" s="91">
+      <c r="G13" s="32"/>
+      <c r="H13" s="32"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="23"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="71">
         <v>10</v>
       </c>
-      <c r="B14" s="32"/>
-[...5 lines deleted...]
-      <c r="F14" s="39">
+      <c r="B14" s="24"/>
+      <c r="C14" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D14" s="37"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G14" s="40"/>
-[...6 lines deleted...]
-      <c r="A15" s="91">
+      <c r="G14" s="32"/>
+      <c r="H14" s="32"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="23"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="71">
         <v>11</v>
       </c>
-      <c r="B15" s="32"/>
-[...5 lines deleted...]
-      <c r="F15" s="39">
+      <c r="B15" s="24"/>
+      <c r="C15" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D15" s="37"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G15" s="40"/>
-[...6 lines deleted...]
-      <c r="A16" s="91">
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="23"/>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:25" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="71">
         <v>12</v>
       </c>
-      <c r="B16" s="32"/>
-[...5 lines deleted...]
-      <c r="F16" s="39">
+      <c r="B16" s="24"/>
+      <c r="C16" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D16" s="37"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G16" s="40"/>
-[...6 lines deleted...]
-      <c r="A17" s="91">
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="15"/>
+    </row>
+    <row r="17" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="71">
         <v>13</v>
       </c>
-      <c r="B17" s="32"/>
-[...5 lines deleted...]
-      <c r="F17" s="39">
+      <c r="B17" s="24"/>
+      <c r="C17" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D17" s="37"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G17" s="40"/>
-[...6 lines deleted...]
-      <c r="A18" s="91">
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="15"/>
+    </row>
+    <row r="18" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="71">
         <v>14</v>
       </c>
-      <c r="B18" s="32"/>
-[...5 lines deleted...]
-      <c r="F18" s="39">
+      <c r="B18" s="24"/>
+      <c r="C18" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G18" s="40"/>
-[...6 lines deleted...]
-      <c r="A19" s="91">
+      <c r="G18" s="32"/>
+      <c r="H18" s="32"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="15"/>
+    </row>
+    <row r="19" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71">
         <v>15</v>
       </c>
-      <c r="B19" s="32"/>
-[...5 lines deleted...]
-      <c r="F19" s="39">
+      <c r="B19" s="24"/>
+      <c r="C19" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D19" s="37"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G19" s="40"/>
-[...6 lines deleted...]
-      <c r="A20" s="91">
+      <c r="G19" s="32"/>
+      <c r="H19" s="32"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="15"/>
+    </row>
+    <row r="20" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="71">
         <v>16</v>
       </c>
-      <c r="B20" s="32"/>
-[...5 lines deleted...]
-      <c r="F20" s="39">
+      <c r="B20" s="24"/>
+      <c r="C20" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D20" s="37"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G20" s="40"/>
-[...6 lines deleted...]
-      <c r="A21" s="91">
+      <c r="G20" s="32"/>
+      <c r="H20" s="32"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="15"/>
+    </row>
+    <row r="21" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="71">
         <v>17</v>
       </c>
-      <c r="B21" s="32"/>
-[...5 lines deleted...]
-      <c r="F21" s="39">
+      <c r="B21" s="24"/>
+      <c r="C21" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D21" s="37"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G21" s="40"/>
-[...6 lines deleted...]
-      <c r="A22" s="91">
+      <c r="G21" s="32"/>
+      <c r="H21" s="32"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="15"/>
+    </row>
+    <row r="22" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="71">
         <v>18</v>
       </c>
-      <c r="B22" s="32"/>
-[...5 lines deleted...]
-      <c r="F22" s="39">
+      <c r="B22" s="24"/>
+      <c r="C22" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D22" s="37"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G22" s="40"/>
-[...6 lines deleted...]
-      <c r="A23" s="91">
+      <c r="G22" s="32"/>
+      <c r="H22" s="32"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="15"/>
+    </row>
+    <row r="23" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="71">
         <v>19</v>
       </c>
-      <c r="B23" s="32"/>
-[...5 lines deleted...]
-      <c r="F23" s="39">
+      <c r="B23" s="24"/>
+      <c r="C23" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D23" s="37"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G23" s="40"/>
-[...6 lines deleted...]
-      <c r="A24" s="91">
+      <c r="G23" s="32"/>
+      <c r="H23" s="32"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="15"/>
+    </row>
+    <row r="24" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="71">
         <v>20</v>
       </c>
-      <c r="B24" s="32"/>
-[...5 lines deleted...]
-      <c r="F24" s="39">
+      <c r="B24" s="24"/>
+      <c r="C24" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D24" s="37"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G24" s="40"/>
-[...6 lines deleted...]
-      <c r="A25" s="91">
+      <c r="G24" s="32"/>
+      <c r="H24" s="32"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="15"/>
+    </row>
+    <row r="25" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="71">
         <v>21</v>
       </c>
-      <c r="B25" s="32"/>
-[...5 lines deleted...]
-      <c r="F25" s="39">
+      <c r="B25" s="24"/>
+      <c r="C25" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G25" s="40"/>
-[...6 lines deleted...]
-      <c r="A26" s="91">
+      <c r="G25" s="32"/>
+      <c r="H25" s="32"/>
+      <c r="I25" s="24"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="15"/>
+    </row>
+    <row r="26" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="71">
         <v>22</v>
       </c>
-      <c r="B26" s="32"/>
-[...5 lines deleted...]
-      <c r="F26" s="39">
+      <c r="B26" s="24"/>
+      <c r="C26" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D26" s="37"/>
+      <c r="E26" s="37"/>
+      <c r="F26" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G26" s="40"/>
-[...6 lines deleted...]
-      <c r="A27" s="91">
+      <c r="G26" s="32"/>
+      <c r="H26" s="32"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="15"/>
+    </row>
+    <row r="27" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="71">
         <v>23</v>
       </c>
-      <c r="B27" s="32"/>
-[...5 lines deleted...]
-      <c r="F27" s="39">
+      <c r="B27" s="24"/>
+      <c r="C27" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D27" s="37"/>
+      <c r="E27" s="37"/>
+      <c r="F27" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G27" s="40"/>
-[...6 lines deleted...]
-      <c r="A28" s="91">
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="15"/>
+    </row>
+    <row r="28" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="71">
         <v>24</v>
       </c>
-      <c r="B28" s="32"/>
-[...5 lines deleted...]
-      <c r="F28" s="39">
+      <c r="B28" s="24"/>
+      <c r="C28" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D28" s="37"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G28" s="40"/>
-[...6 lines deleted...]
-      <c r="A29" s="91">
+      <c r="G28" s="32"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="15"/>
+    </row>
+    <row r="29" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="71">
         <v>25</v>
       </c>
-      <c r="B29" s="32"/>
-[...5 lines deleted...]
-      <c r="F29" s="39">
+      <c r="B29" s="24"/>
+      <c r="C29" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D29" s="37"/>
+      <c r="E29" s="37"/>
+      <c r="F29" s="31">
         <f t="shared" ref="F29" si="2">E29/(D29+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G29" s="40"/>
-[...37 lines deleted...]
-    <row r="62" s="43" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="32"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="15"/>
+    </row>
+    <row r="30" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:11" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="35" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <conditionalFormatting sqref="F5:F29">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="lessThan">
       <formula>8</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="2" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="5">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000000000000}">
           <x14:formula1>
             <xm:f>Validering!$G$28:$G$35</xm:f>
           </x14:formula1>
           <xm:sqref>B5:B29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000003000000}">
           <x14:formula1>
@@ -28479,5947 +27973,5716 @@
             <xm:f>Validering!$I$28</xm:f>
           </x14:formula1>
           <xm:sqref>H5:H29</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AR456"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="L9" sqref="L9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17.7109375" customWidth="1"/>
     <col min="2" max="7" width="15.7109375" customWidth="1"/>
     <col min="8" max="8" width="18.85546875" customWidth="1"/>
     <col min="9" max="9" width="20.7109375" customWidth="1"/>
     <col min="10" max="10" width="33.28515625" customWidth="1"/>
-    <col min="11" max="11" width="15.7109375" style="27" customWidth="1"/>
-    <col min="12" max="44" width="9.140625" style="27"/>
+    <col min="11" max="11" width="15.7109375" style="3" customWidth="1"/>
+    <col min="12" max="44" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44" s="27" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:11" s="3" customFormat="1" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="19" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="2" spans="1:44" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="A3" s="37" t="s">
+    <row r="2" spans="1:11" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="47"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="201" t="s">
+        <v>339</v>
+      </c>
+      <c r="J2" s="202"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="29" t="s">
         <v>104</v>
       </c>
-      <c r="B3" s="208" t="s">
+      <c r="B3" s="173" t="s">
         <v>105</v>
       </c>
-      <c r="C3" s="208" t="s">
+      <c r="C3" s="173" t="s">
         <v>106</v>
       </c>
-      <c r="D3" s="208" t="s">
+      <c r="D3" s="173" t="s">
         <v>107</v>
       </c>
-      <c r="E3" s="208" t="s">
+      <c r="E3" s="173" t="s">
         <v>108</v>
       </c>
-      <c r="F3" s="36" t="s">
+      <c r="F3" s="28" t="s">
         <v>212</v>
       </c>
-      <c r="G3" s="208" t="s">
+      <c r="G3" s="173" t="s">
         <v>109</v>
       </c>
-      <c r="H3" s="208" t="s">
+      <c r="H3" s="173" t="s">
         <v>110</v>
       </c>
-      <c r="I3" s="210" t="s">
+      <c r="I3" s="175" t="s">
         <v>111</v>
       </c>
-      <c r="J3" s="211" t="s">
+      <c r="J3" s="176" t="s">
         <v>112</v>
       </c>
-      <c r="K3" s="81" t="s">
+      <c r="K3" s="62" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="4" spans="1:44" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="19" t="s">
+    <row r="4" spans="1:11" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="B4" s="207" t="s">
+      <c r="B4" s="172" t="s">
         <v>233</v>
       </c>
-      <c r="C4" s="209" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="209" t="s">
+      <c r="C4" s="174" t="s">
+        <v>236</v>
+      </c>
+      <c r="D4" s="174" t="s">
         <v>216</v>
       </c>
-      <c r="E4" s="209" t="s">
+      <c r="E4" s="174" t="s">
         <v>87</v>
       </c>
-      <c r="F4" s="19" t="s">
+      <c r="F4" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="G4" s="174" t="s">
         <v>272</v>
       </c>
-      <c r="G4" s="209" t="s">
-[...5 lines deleted...]
-      <c r="I4" s="213" t="s">
+      <c r="H4" s="177" t="s">
         <v>278</v>
       </c>
-      <c r="J4" s="214" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="91">
+      <c r="I4" s="178" t="s">
+        <v>277</v>
+      </c>
+      <c r="J4" s="179" t="s">
+        <v>247</v>
+      </c>
+      <c r="K4" s="13" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="71">
         <v>1</v>
       </c>
-      <c r="B5" s="3"/>
-[...3 lines deleted...]
-      <c r="F5" s="39">
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="31">
         <f>E5/(D5+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G5" s="64"/>
-[...39 lines deleted...]
-      <c r="A6" s="91">
+      <c r="G5" s="48"/>
+      <c r="H5" s="22"/>
+      <c r="I5" s="18"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="15"/>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="71">
         <v>2</v>
       </c>
-      <c r="B6" s="3"/>
-[...3 lines deleted...]
-      <c r="F6" s="39">
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="31">
         <f t="shared" ref="F6:F9" si="0">E6/(D6+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G6" s="40"/>
-[...39 lines deleted...]
-      <c r="A7" s="91">
+      <c r="G6" s="32"/>
+      <c r="H6" s="1"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="71">
         <v>3</v>
       </c>
-      <c r="B7" s="3"/>
-[...3 lines deleted...]
-      <c r="F7" s="39">
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G7" s="40"/>
-[...39 lines deleted...]
-      <c r="A8" s="91">
+      <c r="G7" s="32"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="2"/>
+      <c r="J7" s="2"/>
+      <c r="K7" s="15"/>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="71">
         <v>4</v>
       </c>
-      <c r="B8" s="3"/>
-[...3 lines deleted...]
-      <c r="F8" s="39">
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G8" s="40"/>
-[...39 lines deleted...]
-      <c r="A9" s="91">
+      <c r="G8" s="32"/>
+      <c r="H8" s="1"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="15"/>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="71">
         <v>5</v>
       </c>
-      <c r="B9" s="3"/>
-[...3 lines deleted...]
-      <c r="F9" s="39">
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="G9" s="40"/>
-[...39 lines deleted...]
-      <c r="A10" s="91">
+      <c r="G9" s="32"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="2"/>
+      <c r="K9" s="15"/>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="71">
         <v>6</v>
       </c>
-      <c r="B10" s="3"/>
-[...3 lines deleted...]
-      <c r="F10" s="39">
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="31">
         <f t="shared" ref="F10:F20" si="1">E10/(D10+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G10" s="40"/>
-[...39 lines deleted...]
-      <c r="A11" s="91">
+      <c r="G10" s="32"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="2"/>
+      <c r="J10" s="2"/>
+      <c r="K10" s="15"/>
+    </row>
+    <row r="11" spans="1:11" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="71">
         <v>7</v>
       </c>
-      <c r="B11" s="3"/>
-[...3 lines deleted...]
-      <c r="F11" s="39">
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G11" s="40"/>
-[...17 lines deleted...]
-      <c r="A12" s="91">
+      <c r="G11" s="32"/>
+      <c r="H11" s="1"/>
+      <c r="I11" s="2"/>
+      <c r="J11" s="2"/>
+      <c r="K11" s="15"/>
+    </row>
+    <row r="12" spans="1:11" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="71">
         <v>8</v>
       </c>
-      <c r="B12" s="3"/>
-[...3 lines deleted...]
-      <c r="F12" s="39">
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G12" s="40"/>
-[...17 lines deleted...]
-      <c r="A13" s="91">
+      <c r="G12" s="32"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="2"/>
+      <c r="J12" s="2"/>
+      <c r="K12" s="15"/>
+    </row>
+    <row r="13" spans="1:11" s="3" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="71">
         <v>9</v>
       </c>
-      <c r="B13" s="3"/>
-[...3 lines deleted...]
-      <c r="F13" s="39">
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G13" s="40"/>
-[...17 lines deleted...]
-      <c r="A14" s="91">
+      <c r="G13" s="32"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="15"/>
+    </row>
+    <row r="14" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="71">
         <v>10</v>
       </c>
-      <c r="B14" s="3"/>
-[...3 lines deleted...]
-      <c r="F14" s="39">
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G14" s="40"/>
-[...6 lines deleted...]
-      <c r="A15" s="91">
+      <c r="G14" s="32"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="15"/>
+    </row>
+    <row r="15" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="71">
         <v>11</v>
       </c>
-      <c r="B15" s="3"/>
-[...3 lines deleted...]
-      <c r="F15" s="39">
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G15" s="40"/>
-[...6 lines deleted...]
-      <c r="A16" s="91">
+      <c r="G15" s="32"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="15"/>
+    </row>
+    <row r="16" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="71">
         <v>12</v>
       </c>
-      <c r="B16" s="3"/>
-[...3 lines deleted...]
-      <c r="F16" s="39">
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G16" s="40"/>
-[...6 lines deleted...]
-      <c r="A17" s="91">
+      <c r="G16" s="32"/>
+      <c r="H16" s="1"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="15"/>
+    </row>
+    <row r="17" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="71">
         <v>13</v>
       </c>
-      <c r="B17" s="3"/>
-[...3 lines deleted...]
-      <c r="F17" s="39">
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G17" s="40"/>
-[...6 lines deleted...]
-      <c r="A18" s="91">
+      <c r="G17" s="32"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="15"/>
+    </row>
+    <row r="18" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="71">
         <v>14</v>
       </c>
-      <c r="B18" s="3"/>
-[...3 lines deleted...]
-      <c r="F18" s="39">
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G18" s="40"/>
-[...6 lines deleted...]
-      <c r="A19" s="91">
+      <c r="G18" s="32"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="15"/>
+    </row>
+    <row r="19" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71">
         <v>15</v>
       </c>
-      <c r="B19" s="3"/>
-[...3 lines deleted...]
-      <c r="F19" s="39">
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G19" s="40"/>
-[...6 lines deleted...]
-      <c r="A20" s="91">
+      <c r="G19" s="32"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="15"/>
+    </row>
+    <row r="20" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="71">
         <v>16</v>
       </c>
-      <c r="B20" s="3"/>
-[...3 lines deleted...]
-      <c r="F20" s="39">
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="G20" s="40"/>
-[...6 lines deleted...]
-      <c r="A21" s="91">
+      <c r="G20" s="32"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="15"/>
+    </row>
+    <row r="21" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="71">
         <v>17</v>
       </c>
-      <c r="B21" s="3"/>
-[...3 lines deleted...]
-      <c r="F21" s="39">
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="31">
         <f t="shared" ref="F21:F29" si="2">E21/(D21+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="G21" s="40"/>
-[...6 lines deleted...]
-      <c r="A22" s="91">
+      <c r="G21" s="32"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="15"/>
+    </row>
+    <row r="22" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="71">
         <v>18</v>
       </c>
-      <c r="B22" s="3"/>
-[...3 lines deleted...]
-      <c r="F22" s="39">
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="27"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G22" s="40"/>
-[...6 lines deleted...]
-      <c r="A23" s="91">
+      <c r="G22" s="32"/>
+      <c r="H22" s="1"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="15"/>
+    </row>
+    <row r="23" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="71">
         <v>19</v>
       </c>
-      <c r="B23" s="3"/>
-[...3 lines deleted...]
-      <c r="F23" s="39">
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="27"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G23" s="40"/>
-[...6 lines deleted...]
-      <c r="A24" s="91">
+      <c r="G23" s="32"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="15"/>
+    </row>
+    <row r="24" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="71">
         <v>20</v>
       </c>
-      <c r="B24" s="3"/>
-[...3 lines deleted...]
-      <c r="F24" s="39">
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G24" s="40"/>
-[...6 lines deleted...]
-      <c r="A25" s="91">
+      <c r="G24" s="32"/>
+      <c r="H24" s="1"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="15"/>
+    </row>
+    <row r="25" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="71">
         <v>21</v>
       </c>
-      <c r="B25" s="3"/>
-[...3 lines deleted...]
-      <c r="F25" s="39">
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G25" s="40"/>
-[...6 lines deleted...]
-      <c r="A26" s="91">
+      <c r="G25" s="32"/>
+      <c r="H25" s="1"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="15"/>
+    </row>
+    <row r="26" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="71">
         <v>22</v>
       </c>
-      <c r="B26" s="3"/>
-[...3 lines deleted...]
-      <c r="F26" s="39">
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G26" s="40"/>
-[...6 lines deleted...]
-      <c r="A27" s="91">
+      <c r="G26" s="32"/>
+      <c r="H26" s="1"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="15"/>
+    </row>
+    <row r="27" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="71">
         <v>23</v>
       </c>
-      <c r="B27" s="3"/>
-[...3 lines deleted...]
-      <c r="F27" s="39">
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G27" s="40"/>
-[...6 lines deleted...]
-      <c r="A28" s="91">
+      <c r="G27" s="32"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="15"/>
+    </row>
+    <row r="28" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="71">
         <v>24</v>
       </c>
-      <c r="B28" s="3"/>
-[...3 lines deleted...]
-      <c r="F28" s="39">
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G28" s="40"/>
-[...3 lines deleted...]
-      <c r="K28" s="79"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A29" s="91">
+      <c r="A29" s="71">
         <v>25</v>
       </c>
-      <c r="B29" s="3"/>
-[...3 lines deleted...]
-      <c r="F29" s="39">
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="31">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="G29" s="40"/>
-[...3 lines deleted...]
-      <c r="K29" s="79"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="1"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A30" s="66"/>
-[...8 lines deleted...]
-      <c r="J30" s="66"/>
+      <c r="A30" s="48"/>
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="48"/>
+      <c r="F30" s="48"/>
+      <c r="G30" s="48"/>
+      <c r="H30" s="48"/>
+      <c r="I30" s="48"/>
+      <c r="J30" s="48"/>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A31" s="66"/>
-[...8 lines deleted...]
-      <c r="J31" s="66"/>
+      <c r="A31" s="48"/>
+      <c r="B31" s="48"/>
+      <c r="C31" s="48"/>
+      <c r="D31" s="48"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="48"/>
+      <c r="G31" s="48"/>
+      <c r="H31" s="48"/>
+      <c r="I31" s="48"/>
+      <c r="J31" s="48"/>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A32" s="66"/>
-[...8 lines deleted...]
-      <c r="J32" s="66"/>
+      <c r="A32" s="48"/>
+      <c r="B32" s="48"/>
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="48"/>
+      <c r="F32" s="48"/>
+      <c r="G32" s="48"/>
+      <c r="H32" s="48"/>
+      <c r="I32" s="48"/>
+      <c r="J32" s="48"/>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A33" s="66"/>
-[...8 lines deleted...]
-      <c r="J33" s="66"/>
+      <c r="A33" s="48"/>
+      <c r="B33" s="48"/>
+      <c r="C33" s="48"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="48"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="48"/>
+      <c r="I33" s="48"/>
+      <c r="J33" s="48"/>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A34" s="66"/>
-[...8 lines deleted...]
-      <c r="J34" s="66"/>
+      <c r="A34" s="48"/>
+      <c r="B34" s="48"/>
+      <c r="C34" s="48"/>
+      <c r="D34" s="48"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="48"/>
+      <c r="G34" s="48"/>
+      <c r="H34" s="48"/>
+      <c r="I34" s="48"/>
+      <c r="J34" s="48"/>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A35" s="66"/>
-[...8 lines deleted...]
-      <c r="J35" s="66"/>
+      <c r="A35" s="48"/>
+      <c r="B35" s="48"/>
+      <c r="C35" s="48"/>
+      <c r="D35" s="48"/>
+      <c r="E35" s="48"/>
+      <c r="F35" s="48"/>
+      <c r="G35" s="48"/>
+      <c r="H35" s="48"/>
+      <c r="I35" s="48"/>
+      <c r="J35" s="48"/>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A36" s="66"/>
-[...8 lines deleted...]
-      <c r="J36" s="66"/>
+      <c r="A36" s="48"/>
+      <c r="B36" s="48"/>
+      <c r="C36" s="48"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="48"/>
+      <c r="G36" s="48"/>
+      <c r="H36" s="48"/>
+      <c r="I36" s="48"/>
+      <c r="J36" s="48"/>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A37" s="66"/>
-[...8 lines deleted...]
-      <c r="J37" s="66"/>
+      <c r="A37" s="48"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A38" s="66"/>
-[...8 lines deleted...]
-      <c r="J38" s="66"/>
+      <c r="A38" s="48"/>
+      <c r="B38" s="48"/>
+      <c r="C38" s="48"/>
+      <c r="D38" s="48"/>
+      <c r="E38" s="48"/>
+      <c r="F38" s="48"/>
+      <c r="G38" s="48"/>
+      <c r="H38" s="48"/>
+      <c r="I38" s="48"/>
+      <c r="J38" s="48"/>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A39" s="66"/>
-[...8 lines deleted...]
-      <c r="J39" s="66"/>
+      <c r="A39" s="48"/>
+      <c r="B39" s="48"/>
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="48"/>
+      <c r="H39" s="48"/>
+      <c r="I39" s="48"/>
+      <c r="J39" s="48"/>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A40" s="66"/>
-[...8 lines deleted...]
-      <c r="J40" s="66"/>
+      <c r="A40" s="48"/>
+      <c r="B40" s="48"/>
+      <c r="C40" s="48"/>
+      <c r="D40" s="48"/>
+      <c r="E40" s="48"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="48"/>
+      <c r="H40" s="48"/>
+      <c r="I40" s="48"/>
+      <c r="J40" s="48"/>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A41" s="66"/>
-[...8 lines deleted...]
-      <c r="J41" s="66"/>
+      <c r="A41" s="48"/>
+      <c r="B41" s="48"/>
+      <c r="C41" s="48"/>
+      <c r="D41" s="48"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="48"/>
+      <c r="H41" s="48"/>
+      <c r="I41" s="48"/>
+      <c r="J41" s="48"/>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A42" s="66"/>
-[...8 lines deleted...]
-      <c r="J42" s="66"/>
+      <c r="A42" s="48"/>
+      <c r="B42" s="48"/>
+      <c r="C42" s="48"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="48"/>
+      <c r="G42" s="48"/>
+      <c r="H42" s="48"/>
+      <c r="I42" s="48"/>
+      <c r="J42" s="48"/>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A43" s="66"/>
-[...8 lines deleted...]
-      <c r="J43" s="66"/>
+      <c r="A43" s="48"/>
+      <c r="B43" s="48"/>
+      <c r="C43" s="48"/>
+      <c r="D43" s="48"/>
+      <c r="E43" s="48"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="48"/>
+      <c r="H43" s="48"/>
+      <c r="I43" s="48"/>
+      <c r="J43" s="48"/>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A44" s="66"/>
-[...8 lines deleted...]
-      <c r="J44" s="66"/>
+      <c r="A44" s="48"/>
+      <c r="B44" s="48"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="48"/>
+      <c r="G44" s="48"/>
+      <c r="H44" s="48"/>
+      <c r="I44" s="48"/>
+      <c r="J44" s="48"/>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A45" s="66"/>
-[...8 lines deleted...]
-      <c r="J45" s="66"/>
+      <c r="A45" s="48"/>
+      <c r="B45" s="48"/>
+      <c r="C45" s="48"/>
+      <c r="D45" s="48"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="48"/>
+      <c r="G45" s="48"/>
+      <c r="H45" s="48"/>
+      <c r="I45" s="48"/>
+      <c r="J45" s="48"/>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A46" s="66"/>
-[...8 lines deleted...]
-      <c r="J46" s="66"/>
+      <c r="A46" s="48"/>
+      <c r="B46" s="48"/>
+      <c r="C46" s="48"/>
+      <c r="D46" s="48"/>
+      <c r="E46" s="48"/>
+      <c r="F46" s="48"/>
+      <c r="G46" s="48"/>
+      <c r="H46" s="48"/>
+      <c r="I46" s="48"/>
+      <c r="J46" s="48"/>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A47" s="66"/>
-[...8 lines deleted...]
-      <c r="J47" s="66"/>
+      <c r="A47" s="48"/>
+      <c r="B47" s="48"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="48"/>
+      <c r="E47" s="48"/>
+      <c r="F47" s="48"/>
+      <c r="G47" s="48"/>
+      <c r="H47" s="48"/>
+      <c r="I47" s="48"/>
+      <c r="J47" s="48"/>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A48" s="66"/>
-[...8 lines deleted...]
-      <c r="J48" s="66"/>
+      <c r="A48" s="48"/>
+      <c r="B48" s="48"/>
+      <c r="C48" s="48"/>
+      <c r="D48" s="48"/>
+      <c r="E48" s="48"/>
+      <c r="F48" s="48"/>
+      <c r="G48" s="48"/>
+      <c r="H48" s="48"/>
+      <c r="I48" s="48"/>
+      <c r="J48" s="48"/>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A49" s="66"/>
-[...8 lines deleted...]
-      <c r="J49" s="66"/>
+      <c r="A49" s="48"/>
+      <c r="B49" s="48"/>
+      <c r="C49" s="48"/>
+      <c r="D49" s="48"/>
+      <c r="E49" s="48"/>
+      <c r="F49" s="48"/>
+      <c r="G49" s="48"/>
+      <c r="H49" s="48"/>
+      <c r="I49" s="48"/>
+      <c r="J49" s="48"/>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A50" s="66"/>
-[...8 lines deleted...]
-      <c r="J50" s="66"/>
+      <c r="A50" s="48"/>
+      <c r="B50" s="48"/>
+      <c r="C50" s="48"/>
+      <c r="D50" s="48"/>
+      <c r="E50" s="48"/>
+      <c r="F50" s="48"/>
+      <c r="G50" s="48"/>
+      <c r="H50" s="48"/>
+      <c r="I50" s="48"/>
+      <c r="J50" s="48"/>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A51" s="66"/>
-[...8 lines deleted...]
-      <c r="J51" s="66"/>
+      <c r="A51" s="48"/>
+      <c r="B51" s="48"/>
+      <c r="C51" s="48"/>
+      <c r="D51" s="48"/>
+      <c r="E51" s="48"/>
+      <c r="F51" s="48"/>
+      <c r="G51" s="48"/>
+      <c r="H51" s="48"/>
+      <c r="I51" s="48"/>
+      <c r="J51" s="48"/>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A52" s="66"/>
-[...8 lines deleted...]
-      <c r="J52" s="66"/>
+      <c r="A52" s="48"/>
+      <c r="B52" s="48"/>
+      <c r="C52" s="48"/>
+      <c r="D52" s="48"/>
+      <c r="E52" s="48"/>
+      <c r="F52" s="48"/>
+      <c r="G52" s="48"/>
+      <c r="H52" s="48"/>
+      <c r="I52" s="48"/>
+      <c r="J52" s="48"/>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A53" s="66"/>
-[...8 lines deleted...]
-      <c r="J53" s="66"/>
+      <c r="A53" s="48"/>
+      <c r="B53" s="48"/>
+      <c r="C53" s="48"/>
+      <c r="D53" s="48"/>
+      <c r="E53" s="48"/>
+      <c r="F53" s="48"/>
+      <c r="G53" s="48"/>
+      <c r="H53" s="48"/>
+      <c r="I53" s="48"/>
+      <c r="J53" s="48"/>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A54" s="66"/>
-[...8 lines deleted...]
-      <c r="J54" s="66"/>
+      <c r="A54" s="48"/>
+      <c r="B54" s="48"/>
+      <c r="C54" s="48"/>
+      <c r="D54" s="48"/>
+      <c r="E54" s="48"/>
+      <c r="F54" s="48"/>
+      <c r="G54" s="48"/>
+      <c r="H54" s="48"/>
+      <c r="I54" s="48"/>
+      <c r="J54" s="48"/>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A55" s="66"/>
-[...8 lines deleted...]
-      <c r="J55" s="66"/>
+      <c r="A55" s="48"/>
+      <c r="B55" s="48"/>
+      <c r="C55" s="48"/>
+      <c r="D55" s="48"/>
+      <c r="E55" s="48"/>
+      <c r="F55" s="48"/>
+      <c r="G55" s="48"/>
+      <c r="H55" s="48"/>
+      <c r="I55" s="48"/>
+      <c r="J55" s="48"/>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A56" s="66"/>
-[...8 lines deleted...]
-      <c r="J56" s="66"/>
+      <c r="A56" s="48"/>
+      <c r="B56" s="48"/>
+      <c r="C56" s="48"/>
+      <c r="D56" s="48"/>
+      <c r="E56" s="48"/>
+      <c r="F56" s="48"/>
+      <c r="G56" s="48"/>
+      <c r="H56" s="48"/>
+      <c r="I56" s="48"/>
+      <c r="J56" s="48"/>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A57" s="66"/>
-[...8 lines deleted...]
-      <c r="J57" s="66"/>
+      <c r="A57" s="48"/>
+      <c r="B57" s="48"/>
+      <c r="C57" s="48"/>
+      <c r="D57" s="48"/>
+      <c r="E57" s="48"/>
+      <c r="F57" s="48"/>
+      <c r="G57" s="48"/>
+      <c r="H57" s="48"/>
+      <c r="I57" s="48"/>
+      <c r="J57" s="48"/>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A58" s="66"/>
-[...8 lines deleted...]
-      <c r="J58" s="66"/>
+      <c r="A58" s="48"/>
+      <c r="B58" s="48"/>
+      <c r="C58" s="48"/>
+      <c r="D58" s="48"/>
+      <c r="E58" s="48"/>
+      <c r="F58" s="48"/>
+      <c r="G58" s="48"/>
+      <c r="H58" s="48"/>
+      <c r="I58" s="48"/>
+      <c r="J58" s="48"/>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A59" s="66"/>
-[...8 lines deleted...]
-      <c r="J59" s="66"/>
+      <c r="A59" s="48"/>
+      <c r="B59" s="48"/>
+      <c r="C59" s="48"/>
+      <c r="D59" s="48"/>
+      <c r="E59" s="48"/>
+      <c r="F59" s="48"/>
+      <c r="G59" s="48"/>
+      <c r="H59" s="48"/>
+      <c r="I59" s="48"/>
+      <c r="J59" s="48"/>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A60" s="66"/>
-[...8 lines deleted...]
-      <c r="J60" s="66"/>
+      <c r="A60" s="48"/>
+      <c r="B60" s="48"/>
+      <c r="C60" s="48"/>
+      <c r="D60" s="48"/>
+      <c r="E60" s="48"/>
+      <c r="F60" s="48"/>
+      <c r="G60" s="48"/>
+      <c r="H60" s="48"/>
+      <c r="I60" s="48"/>
+      <c r="J60" s="48"/>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A61" s="66"/>
-[...8 lines deleted...]
-      <c r="J61" s="66"/>
+      <c r="A61" s="48"/>
+      <c r="B61" s="48"/>
+      <c r="C61" s="48"/>
+      <c r="D61" s="48"/>
+      <c r="E61" s="48"/>
+      <c r="F61" s="48"/>
+      <c r="G61" s="48"/>
+      <c r="H61" s="48"/>
+      <c r="I61" s="48"/>
+      <c r="J61" s="48"/>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A62" s="66"/>
-[...8 lines deleted...]
-      <c r="J62" s="66"/>
+      <c r="A62" s="48"/>
+      <c r="B62" s="48"/>
+      <c r="C62" s="48"/>
+      <c r="D62" s="48"/>
+      <c r="E62" s="48"/>
+      <c r="F62" s="48"/>
+      <c r="G62" s="48"/>
+      <c r="H62" s="48"/>
+      <c r="I62" s="48"/>
+      <c r="J62" s="48"/>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A63" s="66"/>
-[...8 lines deleted...]
-      <c r="J63" s="66"/>
+      <c r="A63" s="48"/>
+      <c r="B63" s="48"/>
+      <c r="C63" s="48"/>
+      <c r="D63" s="48"/>
+      <c r="E63" s="48"/>
+      <c r="F63" s="48"/>
+      <c r="G63" s="48"/>
+      <c r="H63" s="48"/>
+      <c r="I63" s="48"/>
+      <c r="J63" s="48"/>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A64" s="66"/>
-[...8 lines deleted...]
-      <c r="J64" s="66"/>
+      <c r="A64" s="48"/>
+      <c r="B64" s="48"/>
+      <c r="C64" s="48"/>
+      <c r="D64" s="48"/>
+      <c r="E64" s="48"/>
+      <c r="F64" s="48"/>
+      <c r="G64" s="48"/>
+      <c r="H64" s="48"/>
+      <c r="I64" s="48"/>
+      <c r="J64" s="48"/>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A65" s="66"/>
-[...8 lines deleted...]
-      <c r="J65" s="66"/>
+      <c r="A65" s="48"/>
+      <c r="B65" s="48"/>
+      <c r="C65" s="48"/>
+      <c r="D65" s="48"/>
+      <c r="E65" s="48"/>
+      <c r="F65" s="48"/>
+      <c r="G65" s="48"/>
+      <c r="H65" s="48"/>
+      <c r="I65" s="48"/>
+      <c r="J65" s="48"/>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A66" s="66"/>
-[...8 lines deleted...]
-      <c r="J66" s="66"/>
+      <c r="A66" s="48"/>
+      <c r="B66" s="48"/>
+      <c r="C66" s="48"/>
+      <c r="D66" s="48"/>
+      <c r="E66" s="48"/>
+      <c r="F66" s="48"/>
+      <c r="G66" s="48"/>
+      <c r="H66" s="48"/>
+      <c r="I66" s="48"/>
+      <c r="J66" s="48"/>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A67" s="66"/>
-[...8 lines deleted...]
-      <c r="J67" s="66"/>
+      <c r="A67" s="48"/>
+      <c r="B67" s="48"/>
+      <c r="C67" s="48"/>
+      <c r="D67" s="48"/>
+      <c r="E67" s="48"/>
+      <c r="F67" s="48"/>
+      <c r="G67" s="48"/>
+      <c r="H67" s="48"/>
+      <c r="I67" s="48"/>
+      <c r="J67" s="48"/>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A68" s="66"/>
-[...8 lines deleted...]
-      <c r="J68" s="66"/>
+      <c r="A68" s="48"/>
+      <c r="B68" s="48"/>
+      <c r="C68" s="48"/>
+      <c r="D68" s="48"/>
+      <c r="E68" s="48"/>
+      <c r="F68" s="48"/>
+      <c r="G68" s="48"/>
+      <c r="H68" s="48"/>
+      <c r="I68" s="48"/>
+      <c r="J68" s="48"/>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A69" s="66"/>
-[...8 lines deleted...]
-      <c r="J69" s="66"/>
+      <c r="A69" s="48"/>
+      <c r="B69" s="48"/>
+      <c r="C69" s="48"/>
+      <c r="D69" s="48"/>
+      <c r="E69" s="48"/>
+      <c r="F69" s="48"/>
+      <c r="G69" s="48"/>
+      <c r="H69" s="48"/>
+      <c r="I69" s="48"/>
+      <c r="J69" s="48"/>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A70" s="66"/>
-[...8 lines deleted...]
-      <c r="J70" s="66"/>
+      <c r="A70" s="48"/>
+      <c r="B70" s="48"/>
+      <c r="C70" s="48"/>
+      <c r="D70" s="48"/>
+      <c r="E70" s="48"/>
+      <c r="F70" s="48"/>
+      <c r="G70" s="48"/>
+      <c r="H70" s="48"/>
+      <c r="I70" s="48"/>
+      <c r="J70" s="48"/>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A71" s="66"/>
-[...8 lines deleted...]
-      <c r="J71" s="66"/>
+      <c r="A71" s="48"/>
+      <c r="B71" s="48"/>
+      <c r="C71" s="48"/>
+      <c r="D71" s="48"/>
+      <c r="E71" s="48"/>
+      <c r="F71" s="48"/>
+      <c r="G71" s="48"/>
+      <c r="H71" s="48"/>
+      <c r="I71" s="48"/>
+      <c r="J71" s="48"/>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A72" s="66"/>
-[...8 lines deleted...]
-      <c r="J72" s="66"/>
+      <c r="A72" s="48"/>
+      <c r="B72" s="48"/>
+      <c r="C72" s="48"/>
+      <c r="D72" s="48"/>
+      <c r="E72" s="48"/>
+      <c r="F72" s="48"/>
+      <c r="G72" s="48"/>
+      <c r="H72" s="48"/>
+      <c r="I72" s="48"/>
+      <c r="J72" s="48"/>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A73" s="66"/>
-[...8 lines deleted...]
-      <c r="J73" s="66"/>
+      <c r="A73" s="48"/>
+      <c r="B73" s="48"/>
+      <c r="C73" s="48"/>
+      <c r="D73" s="48"/>
+      <c r="E73" s="48"/>
+      <c r="F73" s="48"/>
+      <c r="G73" s="48"/>
+      <c r="H73" s="48"/>
+      <c r="I73" s="48"/>
+      <c r="J73" s="48"/>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A74" s="66"/>
-[...8 lines deleted...]
-      <c r="J74" s="66"/>
+      <c r="A74" s="48"/>
+      <c r="B74" s="48"/>
+      <c r="C74" s="48"/>
+      <c r="D74" s="48"/>
+      <c r="E74" s="48"/>
+      <c r="F74" s="48"/>
+      <c r="G74" s="48"/>
+      <c r="H74" s="48"/>
+      <c r="I74" s="48"/>
+      <c r="J74" s="48"/>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A75" s="66"/>
-[...8 lines deleted...]
-      <c r="J75" s="66"/>
+      <c r="A75" s="48"/>
+      <c r="B75" s="48"/>
+      <c r="C75" s="48"/>
+      <c r="D75" s="48"/>
+      <c r="E75" s="48"/>
+      <c r="F75" s="48"/>
+      <c r="G75" s="48"/>
+      <c r="H75" s="48"/>
+      <c r="I75" s="48"/>
+      <c r="J75" s="48"/>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A76" s="66"/>
-[...8 lines deleted...]
-      <c r="J76" s="66"/>
+      <c r="A76" s="48"/>
+      <c r="B76" s="48"/>
+      <c r="C76" s="48"/>
+      <c r="D76" s="48"/>
+      <c r="E76" s="48"/>
+      <c r="F76" s="48"/>
+      <c r="G76" s="48"/>
+      <c r="H76" s="48"/>
+      <c r="I76" s="48"/>
+      <c r="J76" s="48"/>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A77" s="66"/>
-[...8 lines deleted...]
-      <c r="J77" s="66"/>
+      <c r="A77" s="48"/>
+      <c r="B77" s="48"/>
+      <c r="C77" s="48"/>
+      <c r="D77" s="48"/>
+      <c r="E77" s="48"/>
+      <c r="F77" s="48"/>
+      <c r="G77" s="48"/>
+      <c r="H77" s="48"/>
+      <c r="I77" s="48"/>
+      <c r="J77" s="48"/>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A78" s="66"/>
-[...8 lines deleted...]
-      <c r="J78" s="66"/>
+      <c r="A78" s="48"/>
+      <c r="B78" s="48"/>
+      <c r="C78" s="48"/>
+      <c r="D78" s="48"/>
+      <c r="E78" s="48"/>
+      <c r="F78" s="48"/>
+      <c r="G78" s="48"/>
+      <c r="H78" s="48"/>
+      <c r="I78" s="48"/>
+      <c r="J78" s="48"/>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A79" s="66"/>
-[...8 lines deleted...]
-      <c r="J79" s="66"/>
+      <c r="A79" s="48"/>
+      <c r="B79" s="48"/>
+      <c r="C79" s="48"/>
+      <c r="D79" s="48"/>
+      <c r="E79" s="48"/>
+      <c r="F79" s="48"/>
+      <c r="G79" s="48"/>
+      <c r="H79" s="48"/>
+      <c r="I79" s="48"/>
+      <c r="J79" s="48"/>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A80" s="66"/>
-[...8 lines deleted...]
-      <c r="J80" s="66"/>
+      <c r="A80" s="48"/>
+      <c r="B80" s="48"/>
+      <c r="C80" s="48"/>
+      <c r="D80" s="48"/>
+      <c r="E80" s="48"/>
+      <c r="F80" s="48"/>
+      <c r="G80" s="48"/>
+      <c r="H80" s="48"/>
+      <c r="I80" s="48"/>
+      <c r="J80" s="48"/>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A81" s="66"/>
-[...8 lines deleted...]
-      <c r="J81" s="66"/>
+      <c r="A81" s="48"/>
+      <c r="B81" s="48"/>
+      <c r="C81" s="48"/>
+      <c r="D81" s="48"/>
+      <c r="E81" s="48"/>
+      <c r="F81" s="48"/>
+      <c r="G81" s="48"/>
+      <c r="H81" s="48"/>
+      <c r="I81" s="48"/>
+      <c r="J81" s="48"/>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A82" s="66"/>
-[...8 lines deleted...]
-      <c r="J82" s="66"/>
+      <c r="A82" s="48"/>
+      <c r="B82" s="48"/>
+      <c r="C82" s="48"/>
+      <c r="D82" s="48"/>
+      <c r="E82" s="48"/>
+      <c r="F82" s="48"/>
+      <c r="G82" s="48"/>
+      <c r="H82" s="48"/>
+      <c r="I82" s="48"/>
+      <c r="J82" s="48"/>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A83" s="66"/>
-[...8 lines deleted...]
-      <c r="J83" s="66"/>
+      <c r="A83" s="48"/>
+      <c r="B83" s="48"/>
+      <c r="C83" s="48"/>
+      <c r="D83" s="48"/>
+      <c r="E83" s="48"/>
+      <c r="F83" s="48"/>
+      <c r="G83" s="48"/>
+      <c r="H83" s="48"/>
+      <c r="I83" s="48"/>
+      <c r="J83" s="48"/>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A84" s="66"/>
-[...8 lines deleted...]
-      <c r="J84" s="66"/>
+      <c r="A84" s="48"/>
+      <c r="B84" s="48"/>
+      <c r="C84" s="48"/>
+      <c r="D84" s="48"/>
+      <c r="E84" s="48"/>
+      <c r="F84" s="48"/>
+      <c r="G84" s="48"/>
+      <c r="H84" s="48"/>
+      <c r="I84" s="48"/>
+      <c r="J84" s="48"/>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A85" s="66"/>
-[...8 lines deleted...]
-      <c r="J85" s="66"/>
+      <c r="A85" s="48"/>
+      <c r="B85" s="48"/>
+      <c r="C85" s="48"/>
+      <c r="D85" s="48"/>
+      <c r="E85" s="48"/>
+      <c r="F85" s="48"/>
+      <c r="G85" s="48"/>
+      <c r="H85" s="48"/>
+      <c r="I85" s="48"/>
+      <c r="J85" s="48"/>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A86" s="66"/>
-[...8 lines deleted...]
-      <c r="J86" s="66"/>
+      <c r="A86" s="48"/>
+      <c r="B86" s="48"/>
+      <c r="C86" s="48"/>
+      <c r="D86" s="48"/>
+      <c r="E86" s="48"/>
+      <c r="F86" s="48"/>
+      <c r="G86" s="48"/>
+      <c r="H86" s="48"/>
+      <c r="I86" s="48"/>
+      <c r="J86" s="48"/>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A87" s="66"/>
-[...8 lines deleted...]
-      <c r="J87" s="66"/>
+      <c r="A87" s="48"/>
+      <c r="B87" s="48"/>
+      <c r="C87" s="48"/>
+      <c r="D87" s="48"/>
+      <c r="E87" s="48"/>
+      <c r="F87" s="48"/>
+      <c r="G87" s="48"/>
+      <c r="H87" s="48"/>
+      <c r="I87" s="48"/>
+      <c r="J87" s="48"/>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A88" s="66"/>
-[...8 lines deleted...]
-      <c r="J88" s="66"/>
+      <c r="A88" s="48"/>
+      <c r="B88" s="48"/>
+      <c r="C88" s="48"/>
+      <c r="D88" s="48"/>
+      <c r="E88" s="48"/>
+      <c r="F88" s="48"/>
+      <c r="G88" s="48"/>
+      <c r="H88" s="48"/>
+      <c r="I88" s="48"/>
+      <c r="J88" s="48"/>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A89" s="66"/>
-[...8 lines deleted...]
-      <c r="J89" s="66"/>
+      <c r="A89" s="48"/>
+      <c r="B89" s="48"/>
+      <c r="C89" s="48"/>
+      <c r="D89" s="48"/>
+      <c r="E89" s="48"/>
+      <c r="F89" s="48"/>
+      <c r="G89" s="48"/>
+      <c r="H89" s="48"/>
+      <c r="I89" s="48"/>
+      <c r="J89" s="48"/>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A90" s="66"/>
-[...8 lines deleted...]
-      <c r="J90" s="66"/>
+      <c r="A90" s="48"/>
+      <c r="B90" s="48"/>
+      <c r="C90" s="48"/>
+      <c r="D90" s="48"/>
+      <c r="E90" s="48"/>
+      <c r="F90" s="48"/>
+      <c r="G90" s="48"/>
+      <c r="H90" s="48"/>
+      <c r="I90" s="48"/>
+      <c r="J90" s="48"/>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A91" s="66"/>
-[...8 lines deleted...]
-      <c r="J91" s="66"/>
+      <c r="A91" s="48"/>
+      <c r="B91" s="48"/>
+      <c r="C91" s="48"/>
+      <c r="D91" s="48"/>
+      <c r="E91" s="48"/>
+      <c r="F91" s="48"/>
+      <c r="G91" s="48"/>
+      <c r="H91" s="48"/>
+      <c r="I91" s="48"/>
+      <c r="J91" s="48"/>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A92" s="66"/>
-[...8 lines deleted...]
-      <c r="J92" s="66"/>
+      <c r="A92" s="48"/>
+      <c r="B92" s="48"/>
+      <c r="C92" s="48"/>
+      <c r="D92" s="48"/>
+      <c r="E92" s="48"/>
+      <c r="F92" s="48"/>
+      <c r="G92" s="48"/>
+      <c r="H92" s="48"/>
+      <c r="I92" s="48"/>
+      <c r="J92" s="48"/>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A93" s="66"/>
-[...8 lines deleted...]
-      <c r="J93" s="66"/>
+      <c r="A93" s="48"/>
+      <c r="B93" s="48"/>
+      <c r="C93" s="48"/>
+      <c r="D93" s="48"/>
+      <c r="E93" s="48"/>
+      <c r="F93" s="48"/>
+      <c r="G93" s="48"/>
+      <c r="H93" s="48"/>
+      <c r="I93" s="48"/>
+      <c r="J93" s="48"/>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A94" s="66"/>
-[...8 lines deleted...]
-      <c r="J94" s="66"/>
+      <c r="A94" s="48"/>
+      <c r="B94" s="48"/>
+      <c r="C94" s="48"/>
+      <c r="D94" s="48"/>
+      <c r="E94" s="48"/>
+      <c r="F94" s="48"/>
+      <c r="G94" s="48"/>
+      <c r="H94" s="48"/>
+      <c r="I94" s="48"/>
+      <c r="J94" s="48"/>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A95" s="66"/>
-[...8 lines deleted...]
-      <c r="J95" s="66"/>
+      <c r="A95" s="48"/>
+      <c r="B95" s="48"/>
+      <c r="C95" s="48"/>
+      <c r="D95" s="48"/>
+      <c r="E95" s="48"/>
+      <c r="F95" s="48"/>
+      <c r="G95" s="48"/>
+      <c r="H95" s="48"/>
+      <c r="I95" s="48"/>
+      <c r="J95" s="48"/>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A96" s="66"/>
-[...8 lines deleted...]
-      <c r="J96" s="66"/>
+      <c r="A96" s="48"/>
+      <c r="B96" s="48"/>
+      <c r="C96" s="48"/>
+      <c r="D96" s="48"/>
+      <c r="E96" s="48"/>
+      <c r="F96" s="48"/>
+      <c r="G96" s="48"/>
+      <c r="H96" s="48"/>
+      <c r="I96" s="48"/>
+      <c r="J96" s="48"/>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A97" s="66"/>
-[...8 lines deleted...]
-      <c r="J97" s="66"/>
+      <c r="A97" s="48"/>
+      <c r="B97" s="48"/>
+      <c r="C97" s="48"/>
+      <c r="D97" s="48"/>
+      <c r="E97" s="48"/>
+      <c r="F97" s="48"/>
+      <c r="G97" s="48"/>
+      <c r="H97" s="48"/>
+      <c r="I97" s="48"/>
+      <c r="J97" s="48"/>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A98" s="66"/>
-[...8 lines deleted...]
-      <c r="J98" s="66"/>
+      <c r="A98" s="48"/>
+      <c r="B98" s="48"/>
+      <c r="C98" s="48"/>
+      <c r="D98" s="48"/>
+      <c r="E98" s="48"/>
+      <c r="F98" s="48"/>
+      <c r="G98" s="48"/>
+      <c r="H98" s="48"/>
+      <c r="I98" s="48"/>
+      <c r="J98" s="48"/>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A99" s="66"/>
-[...8 lines deleted...]
-      <c r="J99" s="66"/>
+      <c r="A99" s="48"/>
+      <c r="B99" s="48"/>
+      <c r="C99" s="48"/>
+      <c r="D99" s="48"/>
+      <c r="E99" s="48"/>
+      <c r="F99" s="48"/>
+      <c r="G99" s="48"/>
+      <c r="H99" s="48"/>
+      <c r="I99" s="48"/>
+      <c r="J99" s="48"/>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A100" s="66"/>
-[...8 lines deleted...]
-      <c r="J100" s="66"/>
+      <c r="A100" s="48"/>
+      <c r="B100" s="48"/>
+      <c r="C100" s="48"/>
+      <c r="D100" s="48"/>
+      <c r="E100" s="48"/>
+      <c r="F100" s="48"/>
+      <c r="G100" s="48"/>
+      <c r="H100" s="48"/>
+      <c r="I100" s="48"/>
+      <c r="J100" s="48"/>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A101" s="66"/>
-[...8 lines deleted...]
-      <c r="J101" s="66"/>
+      <c r="A101" s="48"/>
+      <c r="B101" s="48"/>
+      <c r="C101" s="48"/>
+      <c r="D101" s="48"/>
+      <c r="E101" s="48"/>
+      <c r="F101" s="48"/>
+      <c r="G101" s="48"/>
+      <c r="H101" s="48"/>
+      <c r="I101" s="48"/>
+      <c r="J101" s="48"/>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A102" s="66"/>
-[...8 lines deleted...]
-      <c r="J102" s="66"/>
+      <c r="A102" s="48"/>
+      <c r="B102" s="48"/>
+      <c r="C102" s="48"/>
+      <c r="D102" s="48"/>
+      <c r="E102" s="48"/>
+      <c r="F102" s="48"/>
+      <c r="G102" s="48"/>
+      <c r="H102" s="48"/>
+      <c r="I102" s="48"/>
+      <c r="J102" s="48"/>
     </row>
     <row r="103" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A103" s="66"/>
-[...8 lines deleted...]
-      <c r="J103" s="66"/>
+      <c r="A103" s="48"/>
+      <c r="B103" s="48"/>
+      <c r="C103" s="48"/>
+      <c r="D103" s="48"/>
+      <c r="E103" s="48"/>
+      <c r="F103" s="48"/>
+      <c r="G103" s="48"/>
+      <c r="H103" s="48"/>
+      <c r="I103" s="48"/>
+      <c r="J103" s="48"/>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A104" s="66"/>
-[...8 lines deleted...]
-      <c r="J104" s="66"/>
+      <c r="A104" s="48"/>
+      <c r="B104" s="48"/>
+      <c r="C104" s="48"/>
+      <c r="D104" s="48"/>
+      <c r="E104" s="48"/>
+      <c r="F104" s="48"/>
+      <c r="G104" s="48"/>
+      <c r="H104" s="48"/>
+      <c r="I104" s="48"/>
+      <c r="J104" s="48"/>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A105" s="66"/>
-[...8 lines deleted...]
-      <c r="J105" s="66"/>
+      <c r="A105" s="48"/>
+      <c r="B105" s="48"/>
+      <c r="C105" s="48"/>
+      <c r="D105" s="48"/>
+      <c r="E105" s="48"/>
+      <c r="F105" s="48"/>
+      <c r="G105" s="48"/>
+      <c r="H105" s="48"/>
+      <c r="I105" s="48"/>
+      <c r="J105" s="48"/>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A106" s="66"/>
-[...8 lines deleted...]
-      <c r="J106" s="66"/>
+      <c r="A106" s="48"/>
+      <c r="B106" s="48"/>
+      <c r="C106" s="48"/>
+      <c r="D106" s="48"/>
+      <c r="E106" s="48"/>
+      <c r="F106" s="48"/>
+      <c r="G106" s="48"/>
+      <c r="H106" s="48"/>
+      <c r="I106" s="48"/>
+      <c r="J106" s="48"/>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A107" s="66"/>
-[...8 lines deleted...]
-      <c r="J107" s="66"/>
+      <c r="A107" s="48"/>
+      <c r="B107" s="48"/>
+      <c r="C107" s="48"/>
+      <c r="D107" s="48"/>
+      <c r="E107" s="48"/>
+      <c r="F107" s="48"/>
+      <c r="G107" s="48"/>
+      <c r="H107" s="48"/>
+      <c r="I107" s="48"/>
+      <c r="J107" s="48"/>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A108" s="66"/>
-[...8 lines deleted...]
-      <c r="J108" s="66"/>
+      <c r="A108" s="48"/>
+      <c r="B108" s="48"/>
+      <c r="C108" s="48"/>
+      <c r="D108" s="48"/>
+      <c r="E108" s="48"/>
+      <c r="F108" s="48"/>
+      <c r="G108" s="48"/>
+      <c r="H108" s="48"/>
+      <c r="I108" s="48"/>
+      <c r="J108" s="48"/>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A109" s="66"/>
-[...8 lines deleted...]
-      <c r="J109" s="66"/>
+      <c r="A109" s="48"/>
+      <c r="B109" s="48"/>
+      <c r="C109" s="48"/>
+      <c r="D109" s="48"/>
+      <c r="E109" s="48"/>
+      <c r="F109" s="48"/>
+      <c r="G109" s="48"/>
+      <c r="H109" s="48"/>
+      <c r="I109" s="48"/>
+      <c r="J109" s="48"/>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A110" s="66"/>
-[...8 lines deleted...]
-      <c r="J110" s="66"/>
+      <c r="A110" s="48"/>
+      <c r="B110" s="48"/>
+      <c r="C110" s="48"/>
+      <c r="D110" s="48"/>
+      <c r="E110" s="48"/>
+      <c r="F110" s="48"/>
+      <c r="G110" s="48"/>
+      <c r="H110" s="48"/>
+      <c r="I110" s="48"/>
+      <c r="J110" s="48"/>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A111" s="66"/>
-[...8 lines deleted...]
-      <c r="J111" s="66"/>
+      <c r="A111" s="48"/>
+      <c r="B111" s="48"/>
+      <c r="C111" s="48"/>
+      <c r="D111" s="48"/>
+      <c r="E111" s="48"/>
+      <c r="F111" s="48"/>
+      <c r="G111" s="48"/>
+      <c r="H111" s="48"/>
+      <c r="I111" s="48"/>
+      <c r="J111" s="48"/>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A112" s="66"/>
-[...8 lines deleted...]
-      <c r="J112" s="66"/>
+      <c r="A112" s="48"/>
+      <c r="B112" s="48"/>
+      <c r="C112" s="48"/>
+      <c r="D112" s="48"/>
+      <c r="E112" s="48"/>
+      <c r="F112" s="48"/>
+      <c r="G112" s="48"/>
+      <c r="H112" s="48"/>
+      <c r="I112" s="48"/>
+      <c r="J112" s="48"/>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A113" s="66"/>
-[...8 lines deleted...]
-      <c r="J113" s="66"/>
+      <c r="A113" s="48"/>
+      <c r="B113" s="48"/>
+      <c r="C113" s="48"/>
+      <c r="D113" s="48"/>
+      <c r="E113" s="48"/>
+      <c r="F113" s="48"/>
+      <c r="G113" s="48"/>
+      <c r="H113" s="48"/>
+      <c r="I113" s="48"/>
+      <c r="J113" s="48"/>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A114" s="66"/>
-[...8 lines deleted...]
-      <c r="J114" s="66"/>
+      <c r="A114" s="48"/>
+      <c r="B114" s="48"/>
+      <c r="C114" s="48"/>
+      <c r="D114" s="48"/>
+      <c r="E114" s="48"/>
+      <c r="F114" s="48"/>
+      <c r="G114" s="48"/>
+      <c r="H114" s="48"/>
+      <c r="I114" s="48"/>
+      <c r="J114" s="48"/>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A115" s="66"/>
-[...8 lines deleted...]
-      <c r="J115" s="66"/>
+      <c r="A115" s="48"/>
+      <c r="B115" s="48"/>
+      <c r="C115" s="48"/>
+      <c r="D115" s="48"/>
+      <c r="E115" s="48"/>
+      <c r="F115" s="48"/>
+      <c r="G115" s="48"/>
+      <c r="H115" s="48"/>
+      <c r="I115" s="48"/>
+      <c r="J115" s="48"/>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A116" s="66"/>
-[...8 lines deleted...]
-      <c r="J116" s="66"/>
+      <c r="A116" s="48"/>
+      <c r="B116" s="48"/>
+      <c r="C116" s="48"/>
+      <c r="D116" s="48"/>
+      <c r="E116" s="48"/>
+      <c r="F116" s="48"/>
+      <c r="G116" s="48"/>
+      <c r="H116" s="48"/>
+      <c r="I116" s="48"/>
+      <c r="J116" s="48"/>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A117" s="66"/>
-[...8 lines deleted...]
-      <c r="J117" s="66"/>
+      <c r="A117" s="48"/>
+      <c r="B117" s="48"/>
+      <c r="C117" s="48"/>
+      <c r="D117" s="48"/>
+      <c r="E117" s="48"/>
+      <c r="F117" s="48"/>
+      <c r="G117" s="48"/>
+      <c r="H117" s="48"/>
+      <c r="I117" s="48"/>
+      <c r="J117" s="48"/>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A118" s="66"/>
-[...8 lines deleted...]
-      <c r="J118" s="66"/>
+      <c r="A118" s="48"/>
+      <c r="B118" s="48"/>
+      <c r="C118" s="48"/>
+      <c r="D118" s="48"/>
+      <c r="E118" s="48"/>
+      <c r="F118" s="48"/>
+      <c r="G118" s="48"/>
+      <c r="H118" s="48"/>
+      <c r="I118" s="48"/>
+      <c r="J118" s="48"/>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A119" s="66"/>
-[...8 lines deleted...]
-      <c r="J119" s="66"/>
+      <c r="A119" s="48"/>
+      <c r="B119" s="48"/>
+      <c r="C119" s="48"/>
+      <c r="D119" s="48"/>
+      <c r="E119" s="48"/>
+      <c r="F119" s="48"/>
+      <c r="G119" s="48"/>
+      <c r="H119" s="48"/>
+      <c r="I119" s="48"/>
+      <c r="J119" s="48"/>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A120" s="66"/>
-[...8 lines deleted...]
-      <c r="J120" s="66"/>
+      <c r="A120" s="48"/>
+      <c r="B120" s="48"/>
+      <c r="C120" s="48"/>
+      <c r="D120" s="48"/>
+      <c r="E120" s="48"/>
+      <c r="F120" s="48"/>
+      <c r="G120" s="48"/>
+      <c r="H120" s="48"/>
+      <c r="I120" s="48"/>
+      <c r="J120" s="48"/>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A121" s="66"/>
-[...8 lines deleted...]
-      <c r="J121" s="66"/>
+      <c r="A121" s="48"/>
+      <c r="B121" s="48"/>
+      <c r="C121" s="48"/>
+      <c r="D121" s="48"/>
+      <c r="E121" s="48"/>
+      <c r="F121" s="48"/>
+      <c r="G121" s="48"/>
+      <c r="H121" s="48"/>
+      <c r="I121" s="48"/>
+      <c r="J121" s="48"/>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A122" s="66"/>
-[...8 lines deleted...]
-      <c r="J122" s="66"/>
+      <c r="A122" s="48"/>
+      <c r="B122" s="48"/>
+      <c r="C122" s="48"/>
+      <c r="D122" s="48"/>
+      <c r="E122" s="48"/>
+      <c r="F122" s="48"/>
+      <c r="G122" s="48"/>
+      <c r="H122" s="48"/>
+      <c r="I122" s="48"/>
+      <c r="J122" s="48"/>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A123" s="66"/>
-[...8 lines deleted...]
-      <c r="J123" s="66"/>
+      <c r="A123" s="48"/>
+      <c r="B123" s="48"/>
+      <c r="C123" s="48"/>
+      <c r="D123" s="48"/>
+      <c r="E123" s="48"/>
+      <c r="F123" s="48"/>
+      <c r="G123" s="48"/>
+      <c r="H123" s="48"/>
+      <c r="I123" s="48"/>
+      <c r="J123" s="48"/>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A124" s="66"/>
-[...8 lines deleted...]
-      <c r="J124" s="66"/>
+      <c r="A124" s="48"/>
+      <c r="B124" s="48"/>
+      <c r="C124" s="48"/>
+      <c r="D124" s="48"/>
+      <c r="E124" s="48"/>
+      <c r="F124" s="48"/>
+      <c r="G124" s="48"/>
+      <c r="H124" s="48"/>
+      <c r="I124" s="48"/>
+      <c r="J124" s="48"/>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A125" s="66"/>
-[...8 lines deleted...]
-      <c r="J125" s="66"/>
+      <c r="A125" s="48"/>
+      <c r="B125" s="48"/>
+      <c r="C125" s="48"/>
+      <c r="D125" s="48"/>
+      <c r="E125" s="48"/>
+      <c r="F125" s="48"/>
+      <c r="G125" s="48"/>
+      <c r="H125" s="48"/>
+      <c r="I125" s="48"/>
+      <c r="J125" s="48"/>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A126" s="66"/>
-[...8 lines deleted...]
-      <c r="J126" s="66"/>
+      <c r="A126" s="48"/>
+      <c r="B126" s="48"/>
+      <c r="C126" s="48"/>
+      <c r="D126" s="48"/>
+      <c r="E126" s="48"/>
+      <c r="F126" s="48"/>
+      <c r="G126" s="48"/>
+      <c r="H126" s="48"/>
+      <c r="I126" s="48"/>
+      <c r="J126" s="48"/>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A127" s="66"/>
-[...8 lines deleted...]
-      <c r="J127" s="66"/>
+      <c r="A127" s="48"/>
+      <c r="B127" s="48"/>
+      <c r="C127" s="48"/>
+      <c r="D127" s="48"/>
+      <c r="E127" s="48"/>
+      <c r="F127" s="48"/>
+      <c r="G127" s="48"/>
+      <c r="H127" s="48"/>
+      <c r="I127" s="48"/>
+      <c r="J127" s="48"/>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A128" s="66"/>
-[...8 lines deleted...]
-      <c r="J128" s="66"/>
+      <c r="A128" s="48"/>
+      <c r="B128" s="48"/>
+      <c r="C128" s="48"/>
+      <c r="D128" s="48"/>
+      <c r="E128" s="48"/>
+      <c r="F128" s="48"/>
+      <c r="G128" s="48"/>
+      <c r="H128" s="48"/>
+      <c r="I128" s="48"/>
+      <c r="J128" s="48"/>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A129" s="66"/>
-[...8 lines deleted...]
-      <c r="J129" s="66"/>
+      <c r="A129" s="48"/>
+      <c r="B129" s="48"/>
+      <c r="C129" s="48"/>
+      <c r="D129" s="48"/>
+      <c r="E129" s="48"/>
+      <c r="F129" s="48"/>
+      <c r="G129" s="48"/>
+      <c r="H129" s="48"/>
+      <c r="I129" s="48"/>
+      <c r="J129" s="48"/>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A130" s="66"/>
-[...8 lines deleted...]
-      <c r="J130" s="66"/>
+      <c r="A130" s="48"/>
+      <c r="B130" s="48"/>
+      <c r="C130" s="48"/>
+      <c r="D130" s="48"/>
+      <c r="E130" s="48"/>
+      <c r="F130" s="48"/>
+      <c r="G130" s="48"/>
+      <c r="H130" s="48"/>
+      <c r="I130" s="48"/>
+      <c r="J130" s="48"/>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A131" s="66"/>
-[...8 lines deleted...]
-      <c r="J131" s="66"/>
+      <c r="A131" s="48"/>
+      <c r="B131" s="48"/>
+      <c r="C131" s="48"/>
+      <c r="D131" s="48"/>
+      <c r="E131" s="48"/>
+      <c r="F131" s="48"/>
+      <c r="G131" s="48"/>
+      <c r="H131" s="48"/>
+      <c r="I131" s="48"/>
+      <c r="J131" s="48"/>
     </row>
     <row r="132" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A132" s="66"/>
-[...8 lines deleted...]
-      <c r="J132" s="66"/>
+      <c r="A132" s="48"/>
+      <c r="B132" s="48"/>
+      <c r="C132" s="48"/>
+      <c r="D132" s="48"/>
+      <c r="E132" s="48"/>
+      <c r="F132" s="48"/>
+      <c r="G132" s="48"/>
+      <c r="H132" s="48"/>
+      <c r="I132" s="48"/>
+      <c r="J132" s="48"/>
     </row>
     <row r="133" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A133" s="66"/>
-[...8 lines deleted...]
-      <c r="J133" s="66"/>
+      <c r="A133" s="48"/>
+      <c r="B133" s="48"/>
+      <c r="C133" s="48"/>
+      <c r="D133" s="48"/>
+      <c r="E133" s="48"/>
+      <c r="F133" s="48"/>
+      <c r="G133" s="48"/>
+      <c r="H133" s="48"/>
+      <c r="I133" s="48"/>
+      <c r="J133" s="48"/>
     </row>
     <row r="134" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A134" s="66"/>
-[...8 lines deleted...]
-      <c r="J134" s="66"/>
+      <c r="A134" s="48"/>
+      <c r="B134" s="48"/>
+      <c r="C134" s="48"/>
+      <c r="D134" s="48"/>
+      <c r="E134" s="48"/>
+      <c r="F134" s="48"/>
+      <c r="G134" s="48"/>
+      <c r="H134" s="48"/>
+      <c r="I134" s="48"/>
+      <c r="J134" s="48"/>
     </row>
     <row r="135" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A135" s="66"/>
-[...8 lines deleted...]
-      <c r="J135" s="66"/>
+      <c r="A135" s="48"/>
+      <c r="B135" s="48"/>
+      <c r="C135" s="48"/>
+      <c r="D135" s="48"/>
+      <c r="E135" s="48"/>
+      <c r="F135" s="48"/>
+      <c r="G135" s="48"/>
+      <c r="H135" s="48"/>
+      <c r="I135" s="48"/>
+      <c r="J135" s="48"/>
     </row>
     <row r="136" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A136" s="66"/>
-[...8 lines deleted...]
-      <c r="J136" s="66"/>
+      <c r="A136" s="48"/>
+      <c r="B136" s="48"/>
+      <c r="C136" s="48"/>
+      <c r="D136" s="48"/>
+      <c r="E136" s="48"/>
+      <c r="F136" s="48"/>
+      <c r="G136" s="48"/>
+      <c r="H136" s="48"/>
+      <c r="I136" s="48"/>
+      <c r="J136" s="48"/>
     </row>
     <row r="137" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A137" s="66"/>
-[...8 lines deleted...]
-      <c r="J137" s="66"/>
+      <c r="A137" s="48"/>
+      <c r="B137" s="48"/>
+      <c r="C137" s="48"/>
+      <c r="D137" s="48"/>
+      <c r="E137" s="48"/>
+      <c r="F137" s="48"/>
+      <c r="G137" s="48"/>
+      <c r="H137" s="48"/>
+      <c r="I137" s="48"/>
+      <c r="J137" s="48"/>
     </row>
     <row r="138" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A138" s="66"/>
-[...8 lines deleted...]
-      <c r="J138" s="66"/>
+      <c r="A138" s="48"/>
+      <c r="B138" s="48"/>
+      <c r="C138" s="48"/>
+      <c r="D138" s="48"/>
+      <c r="E138" s="48"/>
+      <c r="F138" s="48"/>
+      <c r="G138" s="48"/>
+      <c r="H138" s="48"/>
+      <c r="I138" s="48"/>
+      <c r="J138" s="48"/>
     </row>
     <row r="139" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A139" s="66"/>
-[...8 lines deleted...]
-      <c r="J139" s="66"/>
+      <c r="A139" s="48"/>
+      <c r="B139" s="48"/>
+      <c r="C139" s="48"/>
+      <c r="D139" s="48"/>
+      <c r="E139" s="48"/>
+      <c r="F139" s="48"/>
+      <c r="G139" s="48"/>
+      <c r="H139" s="48"/>
+      <c r="I139" s="48"/>
+      <c r="J139" s="48"/>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A140" s="66"/>
-[...8 lines deleted...]
-      <c r="J140" s="66"/>
+      <c r="A140" s="48"/>
+      <c r="B140" s="48"/>
+      <c r="C140" s="48"/>
+      <c r="D140" s="48"/>
+      <c r="E140" s="48"/>
+      <c r="F140" s="48"/>
+      <c r="G140" s="48"/>
+      <c r="H140" s="48"/>
+      <c r="I140" s="48"/>
+      <c r="J140" s="48"/>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A141" s="66"/>
-[...8 lines deleted...]
-      <c r="J141" s="66"/>
+      <c r="A141" s="48"/>
+      <c r="B141" s="48"/>
+      <c r="C141" s="48"/>
+      <c r="D141" s="48"/>
+      <c r="E141" s="48"/>
+      <c r="F141" s="48"/>
+      <c r="G141" s="48"/>
+      <c r="H141" s="48"/>
+      <c r="I141" s="48"/>
+      <c r="J141" s="48"/>
     </row>
     <row r="142" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A142" s="66"/>
-[...8 lines deleted...]
-      <c r="J142" s="66"/>
+      <c r="A142" s="48"/>
+      <c r="B142" s="48"/>
+      <c r="C142" s="48"/>
+      <c r="D142" s="48"/>
+      <c r="E142" s="48"/>
+      <c r="F142" s="48"/>
+      <c r="G142" s="48"/>
+      <c r="H142" s="48"/>
+      <c r="I142" s="48"/>
+      <c r="J142" s="48"/>
     </row>
     <row r="143" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A143" s="66"/>
-[...8 lines deleted...]
-      <c r="J143" s="66"/>
+      <c r="A143" s="48"/>
+      <c r="B143" s="48"/>
+      <c r="C143" s="48"/>
+      <c r="D143" s="48"/>
+      <c r="E143" s="48"/>
+      <c r="F143" s="48"/>
+      <c r="G143" s="48"/>
+      <c r="H143" s="48"/>
+      <c r="I143" s="48"/>
+      <c r="J143" s="48"/>
     </row>
     <row r="144" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A144" s="66"/>
-[...8 lines deleted...]
-      <c r="J144" s="66"/>
+      <c r="A144" s="48"/>
+      <c r="B144" s="48"/>
+      <c r="C144" s="48"/>
+      <c r="D144" s="48"/>
+      <c r="E144" s="48"/>
+      <c r="F144" s="48"/>
+      <c r="G144" s="48"/>
+      <c r="H144" s="48"/>
+      <c r="I144" s="48"/>
+      <c r="J144" s="48"/>
     </row>
     <row r="145" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A145" s="66"/>
-[...8 lines deleted...]
-      <c r="J145" s="66"/>
+      <c r="A145" s="48"/>
+      <c r="B145" s="48"/>
+      <c r="C145" s="48"/>
+      <c r="D145" s="48"/>
+      <c r="E145" s="48"/>
+      <c r="F145" s="48"/>
+      <c r="G145" s="48"/>
+      <c r="H145" s="48"/>
+      <c r="I145" s="48"/>
+      <c r="J145" s="48"/>
     </row>
     <row r="146" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A146" s="66"/>
-[...8 lines deleted...]
-      <c r="J146" s="66"/>
+      <c r="A146" s="48"/>
+      <c r="B146" s="48"/>
+      <c r="C146" s="48"/>
+      <c r="D146" s="48"/>
+      <c r="E146" s="48"/>
+      <c r="F146" s="48"/>
+      <c r="G146" s="48"/>
+      <c r="H146" s="48"/>
+      <c r="I146" s="48"/>
+      <c r="J146" s="48"/>
     </row>
     <row r="147" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A147" s="66"/>
-[...8 lines deleted...]
-      <c r="J147" s="66"/>
+      <c r="A147" s="48"/>
+      <c r="B147" s="48"/>
+      <c r="C147" s="48"/>
+      <c r="D147" s="48"/>
+      <c r="E147" s="48"/>
+      <c r="F147" s="48"/>
+      <c r="G147" s="48"/>
+      <c r="H147" s="48"/>
+      <c r="I147" s="48"/>
+      <c r="J147" s="48"/>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A148" s="66"/>
-[...8 lines deleted...]
-      <c r="J148" s="66"/>
+      <c r="A148" s="48"/>
+      <c r="B148" s="48"/>
+      <c r="C148" s="48"/>
+      <c r="D148" s="48"/>
+      <c r="E148" s="48"/>
+      <c r="F148" s="48"/>
+      <c r="G148" s="48"/>
+      <c r="H148" s="48"/>
+      <c r="I148" s="48"/>
+      <c r="J148" s="48"/>
     </row>
     <row r="149" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A149" s="66"/>
-[...8 lines deleted...]
-      <c r="J149" s="66"/>
+      <c r="A149" s="48"/>
+      <c r="B149" s="48"/>
+      <c r="C149" s="48"/>
+      <c r="D149" s="48"/>
+      <c r="E149" s="48"/>
+      <c r="F149" s="48"/>
+      <c r="G149" s="48"/>
+      <c r="H149" s="48"/>
+      <c r="I149" s="48"/>
+      <c r="J149" s="48"/>
     </row>
     <row r="150" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A150" s="66"/>
-[...8 lines deleted...]
-      <c r="J150" s="66"/>
+      <c r="A150" s="48"/>
+      <c r="B150" s="48"/>
+      <c r="C150" s="48"/>
+      <c r="D150" s="48"/>
+      <c r="E150" s="48"/>
+      <c r="F150" s="48"/>
+      <c r="G150" s="48"/>
+      <c r="H150" s="48"/>
+      <c r="I150" s="48"/>
+      <c r="J150" s="48"/>
     </row>
     <row r="151" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A151" s="66"/>
-[...8 lines deleted...]
-      <c r="J151" s="66"/>
+      <c r="A151" s="48"/>
+      <c r="B151" s="48"/>
+      <c r="C151" s="48"/>
+      <c r="D151" s="48"/>
+      <c r="E151" s="48"/>
+      <c r="F151" s="48"/>
+      <c r="G151" s="48"/>
+      <c r="H151" s="48"/>
+      <c r="I151" s="48"/>
+      <c r="J151" s="48"/>
     </row>
     <row r="152" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A152" s="66"/>
-[...8 lines deleted...]
-      <c r="J152" s="66"/>
+      <c r="A152" s="48"/>
+      <c r="B152" s="48"/>
+      <c r="C152" s="48"/>
+      <c r="D152" s="48"/>
+      <c r="E152" s="48"/>
+      <c r="F152" s="48"/>
+      <c r="G152" s="48"/>
+      <c r="H152" s="48"/>
+      <c r="I152" s="48"/>
+      <c r="J152" s="48"/>
     </row>
     <row r="153" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A153" s="66"/>
-[...8 lines deleted...]
-      <c r="J153" s="66"/>
+      <c r="A153" s="48"/>
+      <c r="B153" s="48"/>
+      <c r="C153" s="48"/>
+      <c r="D153" s="48"/>
+      <c r="E153" s="48"/>
+      <c r="F153" s="48"/>
+      <c r="G153" s="48"/>
+      <c r="H153" s="48"/>
+      <c r="I153" s="48"/>
+      <c r="J153" s="48"/>
     </row>
     <row r="154" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A154" s="66"/>
-[...8 lines deleted...]
-      <c r="J154" s="66"/>
+      <c r="A154" s="48"/>
+      <c r="B154" s="48"/>
+      <c r="C154" s="48"/>
+      <c r="D154" s="48"/>
+      <c r="E154" s="48"/>
+      <c r="F154" s="48"/>
+      <c r="G154" s="48"/>
+      <c r="H154" s="48"/>
+      <c r="I154" s="48"/>
+      <c r="J154" s="48"/>
     </row>
     <row r="155" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A155" s="66"/>
-[...8 lines deleted...]
-      <c r="J155" s="66"/>
+      <c r="A155" s="48"/>
+      <c r="B155" s="48"/>
+      <c r="C155" s="48"/>
+      <c r="D155" s="48"/>
+      <c r="E155" s="48"/>
+      <c r="F155" s="48"/>
+      <c r="G155" s="48"/>
+      <c r="H155" s="48"/>
+      <c r="I155" s="48"/>
+      <c r="J155" s="48"/>
     </row>
     <row r="156" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A156" s="66"/>
-[...8 lines deleted...]
-      <c r="J156" s="66"/>
+      <c r="A156" s="48"/>
+      <c r="B156" s="48"/>
+      <c r="C156" s="48"/>
+      <c r="D156" s="48"/>
+      <c r="E156" s="48"/>
+      <c r="F156" s="48"/>
+      <c r="G156" s="48"/>
+      <c r="H156" s="48"/>
+      <c r="I156" s="48"/>
+      <c r="J156" s="48"/>
     </row>
     <row r="157" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A157" s="66"/>
-[...8 lines deleted...]
-      <c r="J157" s="66"/>
+      <c r="A157" s="48"/>
+      <c r="B157" s="48"/>
+      <c r="C157" s="48"/>
+      <c r="D157" s="48"/>
+      <c r="E157" s="48"/>
+      <c r="F157" s="48"/>
+      <c r="G157" s="48"/>
+      <c r="H157" s="48"/>
+      <c r="I157" s="48"/>
+      <c r="J157" s="48"/>
     </row>
     <row r="158" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A158" s="66"/>
-[...8 lines deleted...]
-      <c r="J158" s="66"/>
+      <c r="A158" s="48"/>
+      <c r="B158" s="48"/>
+      <c r="C158" s="48"/>
+      <c r="D158" s="48"/>
+      <c r="E158" s="48"/>
+      <c r="F158" s="48"/>
+      <c r="G158" s="48"/>
+      <c r="H158" s="48"/>
+      <c r="I158" s="48"/>
+      <c r="J158" s="48"/>
     </row>
     <row r="159" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A159" s="66"/>
-[...8 lines deleted...]
-      <c r="J159" s="66"/>
+      <c r="A159" s="48"/>
+      <c r="B159" s="48"/>
+      <c r="C159" s="48"/>
+      <c r="D159" s="48"/>
+      <c r="E159" s="48"/>
+      <c r="F159" s="48"/>
+      <c r="G159" s="48"/>
+      <c r="H159" s="48"/>
+      <c r="I159" s="48"/>
+      <c r="J159" s="48"/>
     </row>
     <row r="160" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A160" s="66"/>
-[...8 lines deleted...]
-      <c r="J160" s="66"/>
+      <c r="A160" s="48"/>
+      <c r="B160" s="48"/>
+      <c r="C160" s="48"/>
+      <c r="D160" s="48"/>
+      <c r="E160" s="48"/>
+      <c r="F160" s="48"/>
+      <c r="G160" s="48"/>
+      <c r="H160" s="48"/>
+      <c r="I160" s="48"/>
+      <c r="J160" s="48"/>
     </row>
     <row r="161" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A161" s="66"/>
-[...8 lines deleted...]
-      <c r="J161" s="66"/>
+      <c r="A161" s="48"/>
+      <c r="B161" s="48"/>
+      <c r="C161" s="48"/>
+      <c r="D161" s="48"/>
+      <c r="E161" s="48"/>
+      <c r="F161" s="48"/>
+      <c r="G161" s="48"/>
+      <c r="H161" s="48"/>
+      <c r="I161" s="48"/>
+      <c r="J161" s="48"/>
     </row>
     <row r="162" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A162" s="66"/>
-[...8 lines deleted...]
-      <c r="J162" s="66"/>
+      <c r="A162" s="48"/>
+      <c r="B162" s="48"/>
+      <c r="C162" s="48"/>
+      <c r="D162" s="48"/>
+      <c r="E162" s="48"/>
+      <c r="F162" s="48"/>
+      <c r="G162" s="48"/>
+      <c r="H162" s="48"/>
+      <c r="I162" s="48"/>
+      <c r="J162" s="48"/>
     </row>
     <row r="163" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A163" s="66"/>
-[...8 lines deleted...]
-      <c r="J163" s="66"/>
+      <c r="A163" s="48"/>
+      <c r="B163" s="48"/>
+      <c r="C163" s="48"/>
+      <c r="D163" s="48"/>
+      <c r="E163" s="48"/>
+      <c r="F163" s="48"/>
+      <c r="G163" s="48"/>
+      <c r="H163" s="48"/>
+      <c r="I163" s="48"/>
+      <c r="J163" s="48"/>
     </row>
     <row r="164" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A164" s="66"/>
-[...8 lines deleted...]
-      <c r="J164" s="66"/>
+      <c r="A164" s="48"/>
+      <c r="B164" s="48"/>
+      <c r="C164" s="48"/>
+      <c r="D164" s="48"/>
+      <c r="E164" s="48"/>
+      <c r="F164" s="48"/>
+      <c r="G164" s="48"/>
+      <c r="H164" s="48"/>
+      <c r="I164" s="48"/>
+      <c r="J164" s="48"/>
     </row>
     <row r="165" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A165" s="66"/>
-[...8 lines deleted...]
-      <c r="J165" s="66"/>
+      <c r="A165" s="48"/>
+      <c r="B165" s="48"/>
+      <c r="C165" s="48"/>
+      <c r="D165" s="48"/>
+      <c r="E165" s="48"/>
+      <c r="F165" s="48"/>
+      <c r="G165" s="48"/>
+      <c r="H165" s="48"/>
+      <c r="I165" s="48"/>
+      <c r="J165" s="48"/>
     </row>
     <row r="166" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A166" s="66"/>
-[...8 lines deleted...]
-      <c r="J166" s="66"/>
+      <c r="A166" s="48"/>
+      <c r="B166" s="48"/>
+      <c r="C166" s="48"/>
+      <c r="D166" s="48"/>
+      <c r="E166" s="48"/>
+      <c r="F166" s="48"/>
+      <c r="G166" s="48"/>
+      <c r="H166" s="48"/>
+      <c r="I166" s="48"/>
+      <c r="J166" s="48"/>
     </row>
     <row r="167" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A167" s="66"/>
-[...8 lines deleted...]
-      <c r="J167" s="66"/>
+      <c r="A167" s="48"/>
+      <c r="B167" s="48"/>
+      <c r="C167" s="48"/>
+      <c r="D167" s="48"/>
+      <c r="E167" s="48"/>
+      <c r="F167" s="48"/>
+      <c r="G167" s="48"/>
+      <c r="H167" s="48"/>
+      <c r="I167" s="48"/>
+      <c r="J167" s="48"/>
     </row>
     <row r="168" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A168" s="66"/>
-[...8 lines deleted...]
-      <c r="J168" s="66"/>
+      <c r="A168" s="48"/>
+      <c r="B168" s="48"/>
+      <c r="C168" s="48"/>
+      <c r="D168" s="48"/>
+      <c r="E168" s="48"/>
+      <c r="F168" s="48"/>
+      <c r="G168" s="48"/>
+      <c r="H168" s="48"/>
+      <c r="I168" s="48"/>
+      <c r="J168" s="48"/>
     </row>
     <row r="169" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A169" s="66"/>
-[...8 lines deleted...]
-      <c r="J169" s="66"/>
+      <c r="A169" s="48"/>
+      <c r="B169" s="48"/>
+      <c r="C169" s="48"/>
+      <c r="D169" s="48"/>
+      <c r="E169" s="48"/>
+      <c r="F169" s="48"/>
+      <c r="G169" s="48"/>
+      <c r="H169" s="48"/>
+      <c r="I169" s="48"/>
+      <c r="J169" s="48"/>
     </row>
     <row r="170" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A170" s="66"/>
-[...8 lines deleted...]
-      <c r="J170" s="66"/>
+      <c r="A170" s="48"/>
+      <c r="B170" s="48"/>
+      <c r="C170" s="48"/>
+      <c r="D170" s="48"/>
+      <c r="E170" s="48"/>
+      <c r="F170" s="48"/>
+      <c r="G170" s="48"/>
+      <c r="H170" s="48"/>
+      <c r="I170" s="48"/>
+      <c r="J170" s="48"/>
     </row>
     <row r="171" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A171" s="66"/>
-[...8 lines deleted...]
-      <c r="J171" s="66"/>
+      <c r="A171" s="48"/>
+      <c r="B171" s="48"/>
+      <c r="C171" s="48"/>
+      <c r="D171" s="48"/>
+      <c r="E171" s="48"/>
+      <c r="F171" s="48"/>
+      <c r="G171" s="48"/>
+      <c r="H171" s="48"/>
+      <c r="I171" s="48"/>
+      <c r="J171" s="48"/>
     </row>
     <row r="172" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A172" s="66"/>
-[...8 lines deleted...]
-      <c r="J172" s="66"/>
+      <c r="A172" s="48"/>
+      <c r="B172" s="48"/>
+      <c r="C172" s="48"/>
+      <c r="D172" s="48"/>
+      <c r="E172" s="48"/>
+      <c r="F172" s="48"/>
+      <c r="G172" s="48"/>
+      <c r="H172" s="48"/>
+      <c r="I172" s="48"/>
+      <c r="J172" s="48"/>
     </row>
     <row r="173" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A173" s="66"/>
-[...8 lines deleted...]
-      <c r="J173" s="66"/>
+      <c r="A173" s="48"/>
+      <c r="B173" s="48"/>
+      <c r="C173" s="48"/>
+      <c r="D173" s="48"/>
+      <c r="E173" s="48"/>
+      <c r="F173" s="48"/>
+      <c r="G173" s="48"/>
+      <c r="H173" s="48"/>
+      <c r="I173" s="48"/>
+      <c r="J173" s="48"/>
     </row>
     <row r="174" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A174" s="66"/>
-[...8 lines deleted...]
-      <c r="J174" s="66"/>
+      <c r="A174" s="48"/>
+      <c r="B174" s="48"/>
+      <c r="C174" s="48"/>
+      <c r="D174" s="48"/>
+      <c r="E174" s="48"/>
+      <c r="F174" s="48"/>
+      <c r="G174" s="48"/>
+      <c r="H174" s="48"/>
+      <c r="I174" s="48"/>
+      <c r="J174" s="48"/>
     </row>
     <row r="175" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A175" s="66"/>
-[...8 lines deleted...]
-      <c r="J175" s="66"/>
+      <c r="A175" s="48"/>
+      <c r="B175" s="48"/>
+      <c r="C175" s="48"/>
+      <c r="D175" s="48"/>
+      <c r="E175" s="48"/>
+      <c r="F175" s="48"/>
+      <c r="G175" s="48"/>
+      <c r="H175" s="48"/>
+      <c r="I175" s="48"/>
+      <c r="J175" s="48"/>
     </row>
     <row r="176" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A176" s="66"/>
-[...8 lines deleted...]
-      <c r="J176" s="66"/>
+      <c r="A176" s="48"/>
+      <c r="B176" s="48"/>
+      <c r="C176" s="48"/>
+      <c r="D176" s="48"/>
+      <c r="E176" s="48"/>
+      <c r="F176" s="48"/>
+      <c r="G176" s="48"/>
+      <c r="H176" s="48"/>
+      <c r="I176" s="48"/>
+      <c r="J176" s="48"/>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A177" s="66"/>
-[...8 lines deleted...]
-      <c r="J177" s="66"/>
+      <c r="A177" s="48"/>
+      <c r="B177" s="48"/>
+      <c r="C177" s="48"/>
+      <c r="D177" s="48"/>
+      <c r="E177" s="48"/>
+      <c r="F177" s="48"/>
+      <c r="G177" s="48"/>
+      <c r="H177" s="48"/>
+      <c r="I177" s="48"/>
+      <c r="J177" s="48"/>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A178" s="66"/>
-[...8 lines deleted...]
-      <c r="J178" s="66"/>
+      <c r="A178" s="48"/>
+      <c r="B178" s="48"/>
+      <c r="C178" s="48"/>
+      <c r="D178" s="48"/>
+      <c r="E178" s="48"/>
+      <c r="F178" s="48"/>
+      <c r="G178" s="48"/>
+      <c r="H178" s="48"/>
+      <c r="I178" s="48"/>
+      <c r="J178" s="48"/>
     </row>
     <row r="179" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A179" s="66"/>
-[...8 lines deleted...]
-      <c r="J179" s="66"/>
+      <c r="A179" s="48"/>
+      <c r="B179" s="48"/>
+      <c r="C179" s="48"/>
+      <c r="D179" s="48"/>
+      <c r="E179" s="48"/>
+      <c r="F179" s="48"/>
+      <c r="G179" s="48"/>
+      <c r="H179" s="48"/>
+      <c r="I179" s="48"/>
+      <c r="J179" s="48"/>
     </row>
     <row r="180" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A180" s="66"/>
-[...8 lines deleted...]
-      <c r="J180" s="66"/>
+      <c r="A180" s="48"/>
+      <c r="B180" s="48"/>
+      <c r="C180" s="48"/>
+      <c r="D180" s="48"/>
+      <c r="E180" s="48"/>
+      <c r="F180" s="48"/>
+      <c r="G180" s="48"/>
+      <c r="H180" s="48"/>
+      <c r="I180" s="48"/>
+      <c r="J180" s="48"/>
     </row>
     <row r="181" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A181" s="66"/>
-[...8 lines deleted...]
-      <c r="J181" s="66"/>
+      <c r="A181" s="48"/>
+      <c r="B181" s="48"/>
+      <c r="C181" s="48"/>
+      <c r="D181" s="48"/>
+      <c r="E181" s="48"/>
+      <c r="F181" s="48"/>
+      <c r="G181" s="48"/>
+      <c r="H181" s="48"/>
+      <c r="I181" s="48"/>
+      <c r="J181" s="48"/>
     </row>
     <row r="182" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A182" s="66"/>
-[...8 lines deleted...]
-      <c r="J182" s="66"/>
+      <c r="A182" s="48"/>
+      <c r="B182" s="48"/>
+      <c r="C182" s="48"/>
+      <c r="D182" s="48"/>
+      <c r="E182" s="48"/>
+      <c r="F182" s="48"/>
+      <c r="G182" s="48"/>
+      <c r="H182" s="48"/>
+      <c r="I182" s="48"/>
+      <c r="J182" s="48"/>
     </row>
     <row r="183" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A183" s="66"/>
-[...8 lines deleted...]
-      <c r="J183" s="66"/>
+      <c r="A183" s="48"/>
+      <c r="B183" s="48"/>
+      <c r="C183" s="48"/>
+      <c r="D183" s="48"/>
+      <c r="E183" s="48"/>
+      <c r="F183" s="48"/>
+      <c r="G183" s="48"/>
+      <c r="H183" s="48"/>
+      <c r="I183" s="48"/>
+      <c r="J183" s="48"/>
     </row>
     <row r="184" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A184" s="66"/>
-[...8 lines deleted...]
-      <c r="J184" s="66"/>
+      <c r="A184" s="48"/>
+      <c r="B184" s="48"/>
+      <c r="C184" s="48"/>
+      <c r="D184" s="48"/>
+      <c r="E184" s="48"/>
+      <c r="F184" s="48"/>
+      <c r="G184" s="48"/>
+      <c r="H184" s="48"/>
+      <c r="I184" s="48"/>
+      <c r="J184" s="48"/>
     </row>
     <row r="185" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A185" s="66"/>
-[...8 lines deleted...]
-      <c r="J185" s="66"/>
+      <c r="A185" s="48"/>
+      <c r="B185" s="48"/>
+      <c r="C185" s="48"/>
+      <c r="D185" s="48"/>
+      <c r="E185" s="48"/>
+      <c r="F185" s="48"/>
+      <c r="G185" s="48"/>
+      <c r="H185" s="48"/>
+      <c r="I185" s="48"/>
+      <c r="J185" s="48"/>
     </row>
     <row r="186" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A186" s="66"/>
-[...8 lines deleted...]
-      <c r="J186" s="66"/>
+      <c r="A186" s="48"/>
+      <c r="B186" s="48"/>
+      <c r="C186" s="48"/>
+      <c r="D186" s="48"/>
+      <c r="E186" s="48"/>
+      <c r="F186" s="48"/>
+      <c r="G186" s="48"/>
+      <c r="H186" s="48"/>
+      <c r="I186" s="48"/>
+      <c r="J186" s="48"/>
     </row>
     <row r="187" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A187" s="66"/>
-[...8 lines deleted...]
-      <c r="J187" s="66"/>
+      <c r="A187" s="48"/>
+      <c r="B187" s="48"/>
+      <c r="C187" s="48"/>
+      <c r="D187" s="48"/>
+      <c r="E187" s="48"/>
+      <c r="F187" s="48"/>
+      <c r="G187" s="48"/>
+      <c r="H187" s="48"/>
+      <c r="I187" s="48"/>
+      <c r="J187" s="48"/>
     </row>
     <row r="188" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A188" s="66"/>
-[...8 lines deleted...]
-      <c r="J188" s="66"/>
+      <c r="A188" s="48"/>
+      <c r="B188" s="48"/>
+      <c r="C188" s="48"/>
+      <c r="D188" s="48"/>
+      <c r="E188" s="48"/>
+      <c r="F188" s="48"/>
+      <c r="G188" s="48"/>
+      <c r="H188" s="48"/>
+      <c r="I188" s="48"/>
+      <c r="J188" s="48"/>
     </row>
     <row r="189" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A189" s="66"/>
-[...8 lines deleted...]
-      <c r="J189" s="66"/>
+      <c r="A189" s="48"/>
+      <c r="B189" s="48"/>
+      <c r="C189" s="48"/>
+      <c r="D189" s="48"/>
+      <c r="E189" s="48"/>
+      <c r="F189" s="48"/>
+      <c r="G189" s="48"/>
+      <c r="H189" s="48"/>
+      <c r="I189" s="48"/>
+      <c r="J189" s="48"/>
     </row>
     <row r="190" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A190" s="66"/>
-[...8 lines deleted...]
-      <c r="J190" s="66"/>
+      <c r="A190" s="48"/>
+      <c r="B190" s="48"/>
+      <c r="C190" s="48"/>
+      <c r="D190" s="48"/>
+      <c r="E190" s="48"/>
+      <c r="F190" s="48"/>
+      <c r="G190" s="48"/>
+      <c r="H190" s="48"/>
+      <c r="I190" s="48"/>
+      <c r="J190" s="48"/>
     </row>
     <row r="191" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A191" s="66"/>
-[...8 lines deleted...]
-      <c r="J191" s="66"/>
+      <c r="A191" s="48"/>
+      <c r="B191" s="48"/>
+      <c r="C191" s="48"/>
+      <c r="D191" s="48"/>
+      <c r="E191" s="48"/>
+      <c r="F191" s="48"/>
+      <c r="G191" s="48"/>
+      <c r="H191" s="48"/>
+      <c r="I191" s="48"/>
+      <c r="J191" s="48"/>
     </row>
     <row r="192" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A192" s="66"/>
-[...8 lines deleted...]
-      <c r="J192" s="66"/>
+      <c r="A192" s="48"/>
+      <c r="B192" s="48"/>
+      <c r="C192" s="48"/>
+      <c r="D192" s="48"/>
+      <c r="E192" s="48"/>
+      <c r="F192" s="48"/>
+      <c r="G192" s="48"/>
+      <c r="H192" s="48"/>
+      <c r="I192" s="48"/>
+      <c r="J192" s="48"/>
     </row>
     <row r="193" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A193" s="66"/>
-[...8 lines deleted...]
-      <c r="J193" s="66"/>
+      <c r="A193" s="48"/>
+      <c r="B193" s="48"/>
+      <c r="C193" s="48"/>
+      <c r="D193" s="48"/>
+      <c r="E193" s="48"/>
+      <c r="F193" s="48"/>
+      <c r="G193" s="48"/>
+      <c r="H193" s="48"/>
+      <c r="I193" s="48"/>
+      <c r="J193" s="48"/>
     </row>
     <row r="194" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A194" s="66"/>
-[...8 lines deleted...]
-      <c r="J194" s="66"/>
+      <c r="A194" s="48"/>
+      <c r="B194" s="48"/>
+      <c r="C194" s="48"/>
+      <c r="D194" s="48"/>
+      <c r="E194" s="48"/>
+      <c r="F194" s="48"/>
+      <c r="G194" s="48"/>
+      <c r="H194" s="48"/>
+      <c r="I194" s="48"/>
+      <c r="J194" s="48"/>
     </row>
     <row r="195" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A195" s="66"/>
-[...8 lines deleted...]
-      <c r="J195" s="66"/>
+      <c r="A195" s="48"/>
+      <c r="B195" s="48"/>
+      <c r="C195" s="48"/>
+      <c r="D195" s="48"/>
+      <c r="E195" s="48"/>
+      <c r="F195" s="48"/>
+      <c r="G195" s="48"/>
+      <c r="H195" s="48"/>
+      <c r="I195" s="48"/>
+      <c r="J195" s="48"/>
     </row>
     <row r="196" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A196" s="66"/>
-[...8 lines deleted...]
-      <c r="J196" s="66"/>
+      <c r="A196" s="48"/>
+      <c r="B196" s="48"/>
+      <c r="C196" s="48"/>
+      <c r="D196" s="48"/>
+      <c r="E196" s="48"/>
+      <c r="F196" s="48"/>
+      <c r="G196" s="48"/>
+      <c r="H196" s="48"/>
+      <c r="I196" s="48"/>
+      <c r="J196" s="48"/>
     </row>
     <row r="197" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A197" s="66"/>
-[...8 lines deleted...]
-      <c r="J197" s="66"/>
+      <c r="A197" s="48"/>
+      <c r="B197" s="48"/>
+      <c r="C197" s="48"/>
+      <c r="D197" s="48"/>
+      <c r="E197" s="48"/>
+      <c r="F197" s="48"/>
+      <c r="G197" s="48"/>
+      <c r="H197" s="48"/>
+      <c r="I197" s="48"/>
+      <c r="J197" s="48"/>
     </row>
     <row r="198" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A198" s="66"/>
-[...8 lines deleted...]
-      <c r="J198" s="66"/>
+      <c r="A198" s="48"/>
+      <c r="B198" s="48"/>
+      <c r="C198" s="48"/>
+      <c r="D198" s="48"/>
+      <c r="E198" s="48"/>
+      <c r="F198" s="48"/>
+      <c r="G198" s="48"/>
+      <c r="H198" s="48"/>
+      <c r="I198" s="48"/>
+      <c r="J198" s="48"/>
     </row>
     <row r="199" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A199" s="66"/>
-[...8 lines deleted...]
-      <c r="J199" s="66"/>
+      <c r="A199" s="48"/>
+      <c r="B199" s="48"/>
+      <c r="C199" s="48"/>
+      <c r="D199" s="48"/>
+      <c r="E199" s="48"/>
+      <c r="F199" s="48"/>
+      <c r="G199" s="48"/>
+      <c r="H199" s="48"/>
+      <c r="I199" s="48"/>
+      <c r="J199" s="48"/>
     </row>
     <row r="200" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A200" s="66"/>
-[...8 lines deleted...]
-      <c r="J200" s="66"/>
+      <c r="A200" s="48"/>
+      <c r="B200" s="48"/>
+      <c r="C200" s="48"/>
+      <c r="D200" s="48"/>
+      <c r="E200" s="48"/>
+      <c r="F200" s="48"/>
+      <c r="G200" s="48"/>
+      <c r="H200" s="48"/>
+      <c r="I200" s="48"/>
+      <c r="J200" s="48"/>
     </row>
     <row r="201" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A201" s="66"/>
-[...8 lines deleted...]
-      <c r="J201" s="66"/>
+      <c r="A201" s="48"/>
+      <c r="B201" s="48"/>
+      <c r="C201" s="48"/>
+      <c r="D201" s="48"/>
+      <c r="E201" s="48"/>
+      <c r="F201" s="48"/>
+      <c r="G201" s="48"/>
+      <c r="H201" s="48"/>
+      <c r="I201" s="48"/>
+      <c r="J201" s="48"/>
     </row>
     <row r="202" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A202" s="66"/>
-[...8 lines deleted...]
-      <c r="J202" s="66"/>
+      <c r="A202" s="48"/>
+      <c r="B202" s="48"/>
+      <c r="C202" s="48"/>
+      <c r="D202" s="48"/>
+      <c r="E202" s="48"/>
+      <c r="F202" s="48"/>
+      <c r="G202" s="48"/>
+      <c r="H202" s="48"/>
+      <c r="I202" s="48"/>
+      <c r="J202" s="48"/>
     </row>
     <row r="203" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A203" s="66"/>
-[...8 lines deleted...]
-      <c r="J203" s="66"/>
+      <c r="A203" s="48"/>
+      <c r="B203" s="48"/>
+      <c r="C203" s="48"/>
+      <c r="D203" s="48"/>
+      <c r="E203" s="48"/>
+      <c r="F203" s="48"/>
+      <c r="G203" s="48"/>
+      <c r="H203" s="48"/>
+      <c r="I203" s="48"/>
+      <c r="J203" s="48"/>
     </row>
     <row r="204" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A204" s="66"/>
-[...8 lines deleted...]
-      <c r="J204" s="66"/>
+      <c r="A204" s="48"/>
+      <c r="B204" s="48"/>
+      <c r="C204" s="48"/>
+      <c r="D204" s="48"/>
+      <c r="E204" s="48"/>
+      <c r="F204" s="48"/>
+      <c r="G204" s="48"/>
+      <c r="H204" s="48"/>
+      <c r="I204" s="48"/>
+      <c r="J204" s="48"/>
     </row>
     <row r="205" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A205" s="66"/>
-[...8 lines deleted...]
-      <c r="J205" s="66"/>
+      <c r="A205" s="48"/>
+      <c r="B205" s="48"/>
+      <c r="C205" s="48"/>
+      <c r="D205" s="48"/>
+      <c r="E205" s="48"/>
+      <c r="F205" s="48"/>
+      <c r="G205" s="48"/>
+      <c r="H205" s="48"/>
+      <c r="I205" s="48"/>
+      <c r="J205" s="48"/>
     </row>
     <row r="206" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A206" s="66"/>
-[...8 lines deleted...]
-      <c r="J206" s="66"/>
+      <c r="A206" s="48"/>
+      <c r="B206" s="48"/>
+      <c r="C206" s="48"/>
+      <c r="D206" s="48"/>
+      <c r="E206" s="48"/>
+      <c r="F206" s="48"/>
+      <c r="G206" s="48"/>
+      <c r="H206" s="48"/>
+      <c r="I206" s="48"/>
+      <c r="J206" s="48"/>
     </row>
     <row r="207" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A207" s="66"/>
-[...8 lines deleted...]
-      <c r="J207" s="66"/>
+      <c r="A207" s="48"/>
+      <c r="B207" s="48"/>
+      <c r="C207" s="48"/>
+      <c r="D207" s="48"/>
+      <c r="E207" s="48"/>
+      <c r="F207" s="48"/>
+      <c r="G207" s="48"/>
+      <c r="H207" s="48"/>
+      <c r="I207" s="48"/>
+      <c r="J207" s="48"/>
     </row>
     <row r="208" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A208" s="66"/>
-[...8 lines deleted...]
-      <c r="J208" s="66"/>
+      <c r="A208" s="48"/>
+      <c r="B208" s="48"/>
+      <c r="C208" s="48"/>
+      <c r="D208" s="48"/>
+      <c r="E208" s="48"/>
+      <c r="F208" s="48"/>
+      <c r="G208" s="48"/>
+      <c r="H208" s="48"/>
+      <c r="I208" s="48"/>
+      <c r="J208" s="48"/>
     </row>
     <row r="209" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A209" s="66"/>
-[...8 lines deleted...]
-      <c r="J209" s="66"/>
+      <c r="A209" s="48"/>
+      <c r="B209" s="48"/>
+      <c r="C209" s="48"/>
+      <c r="D209" s="48"/>
+      <c r="E209" s="48"/>
+      <c r="F209" s="48"/>
+      <c r="G209" s="48"/>
+      <c r="H209" s="48"/>
+      <c r="I209" s="48"/>
+      <c r="J209" s="48"/>
     </row>
     <row r="210" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A210" s="66"/>
-[...8 lines deleted...]
-      <c r="J210" s="66"/>
+      <c r="A210" s="48"/>
+      <c r="B210" s="48"/>
+      <c r="C210" s="48"/>
+      <c r="D210" s="48"/>
+      <c r="E210" s="48"/>
+      <c r="F210" s="48"/>
+      <c r="G210" s="48"/>
+      <c r="H210" s="48"/>
+      <c r="I210" s="48"/>
+      <c r="J210" s="48"/>
     </row>
     <row r="211" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A211" s="66"/>
-[...8 lines deleted...]
-      <c r="J211" s="66"/>
+      <c r="A211" s="48"/>
+      <c r="B211" s="48"/>
+      <c r="C211" s="48"/>
+      <c r="D211" s="48"/>
+      <c r="E211" s="48"/>
+      <c r="F211" s="48"/>
+      <c r="G211" s="48"/>
+      <c r="H211" s="48"/>
+      <c r="I211" s="48"/>
+      <c r="J211" s="48"/>
     </row>
     <row r="212" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A212" s="66"/>
-[...8 lines deleted...]
-      <c r="J212" s="66"/>
+      <c r="A212" s="48"/>
+      <c r="B212" s="48"/>
+      <c r="C212" s="48"/>
+      <c r="D212" s="48"/>
+      <c r="E212" s="48"/>
+      <c r="F212" s="48"/>
+      <c r="G212" s="48"/>
+      <c r="H212" s="48"/>
+      <c r="I212" s="48"/>
+      <c r="J212" s="48"/>
     </row>
     <row r="213" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A213" s="66"/>
-[...8 lines deleted...]
-      <c r="J213" s="66"/>
+      <c r="A213" s="48"/>
+      <c r="B213" s="48"/>
+      <c r="C213" s="48"/>
+      <c r="D213" s="48"/>
+      <c r="E213" s="48"/>
+      <c r="F213" s="48"/>
+      <c r="G213" s="48"/>
+      <c r="H213" s="48"/>
+      <c r="I213" s="48"/>
+      <c r="J213" s="48"/>
     </row>
     <row r="214" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A214" s="66"/>
-[...8 lines deleted...]
-      <c r="J214" s="66"/>
+      <c r="A214" s="48"/>
+      <c r="B214" s="48"/>
+      <c r="C214" s="48"/>
+      <c r="D214" s="48"/>
+      <c r="E214" s="48"/>
+      <c r="F214" s="48"/>
+      <c r="G214" s="48"/>
+      <c r="H214" s="48"/>
+      <c r="I214" s="48"/>
+      <c r="J214" s="48"/>
     </row>
     <row r="215" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A215" s="66"/>
-[...8 lines deleted...]
-      <c r="J215" s="66"/>
+      <c r="A215" s="48"/>
+      <c r="B215" s="48"/>
+      <c r="C215" s="48"/>
+      <c r="D215" s="48"/>
+      <c r="E215" s="48"/>
+      <c r="F215" s="48"/>
+      <c r="G215" s="48"/>
+      <c r="H215" s="48"/>
+      <c r="I215" s="48"/>
+      <c r="J215" s="48"/>
     </row>
     <row r="216" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A216" s="66"/>
-[...8 lines deleted...]
-      <c r="J216" s="66"/>
+      <c r="A216" s="48"/>
+      <c r="B216" s="48"/>
+      <c r="C216" s="48"/>
+      <c r="D216" s="48"/>
+      <c r="E216" s="48"/>
+      <c r="F216" s="48"/>
+      <c r="G216" s="48"/>
+      <c r="H216" s="48"/>
+      <c r="I216" s="48"/>
+      <c r="J216" s="48"/>
     </row>
     <row r="217" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A217" s="66"/>
-[...8 lines deleted...]
-      <c r="J217" s="66"/>
+      <c r="A217" s="48"/>
+      <c r="B217" s="48"/>
+      <c r="C217" s="48"/>
+      <c r="D217" s="48"/>
+      <c r="E217" s="48"/>
+      <c r="F217" s="48"/>
+      <c r="G217" s="48"/>
+      <c r="H217" s="48"/>
+      <c r="I217" s="48"/>
+      <c r="J217" s="48"/>
     </row>
     <row r="218" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A218" s="66"/>
-[...8 lines deleted...]
-      <c r="J218" s="66"/>
+      <c r="A218" s="48"/>
+      <c r="B218" s="48"/>
+      <c r="C218" s="48"/>
+      <c r="D218" s="48"/>
+      <c r="E218" s="48"/>
+      <c r="F218" s="48"/>
+      <c r="G218" s="48"/>
+      <c r="H218" s="48"/>
+      <c r="I218" s="48"/>
+      <c r="J218" s="48"/>
     </row>
     <row r="219" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A219" s="66"/>
-[...8 lines deleted...]
-      <c r="J219" s="66"/>
+      <c r="A219" s="48"/>
+      <c r="B219" s="48"/>
+      <c r="C219" s="48"/>
+      <c r="D219" s="48"/>
+      <c r="E219" s="48"/>
+      <c r="F219" s="48"/>
+      <c r="G219" s="48"/>
+      <c r="H219" s="48"/>
+      <c r="I219" s="48"/>
+      <c r="J219" s="48"/>
     </row>
     <row r="220" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A220" s="66"/>
-[...8 lines deleted...]
-      <c r="J220" s="66"/>
+      <c r="A220" s="48"/>
+      <c r="B220" s="48"/>
+      <c r="C220" s="48"/>
+      <c r="D220" s="48"/>
+      <c r="E220" s="48"/>
+      <c r="F220" s="48"/>
+      <c r="G220" s="48"/>
+      <c r="H220" s="48"/>
+      <c r="I220" s="48"/>
+      <c r="J220" s="48"/>
     </row>
     <row r="221" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A221" s="66"/>
-[...8 lines deleted...]
-      <c r="J221" s="66"/>
+      <c r="A221" s="48"/>
+      <c r="B221" s="48"/>
+      <c r="C221" s="48"/>
+      <c r="D221" s="48"/>
+      <c r="E221" s="48"/>
+      <c r="F221" s="48"/>
+      <c r="G221" s="48"/>
+      <c r="H221" s="48"/>
+      <c r="I221" s="48"/>
+      <c r="J221" s="48"/>
     </row>
     <row r="222" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A222" s="66"/>
-[...8 lines deleted...]
-      <c r="J222" s="66"/>
+      <c r="A222" s="48"/>
+      <c r="B222" s="48"/>
+      <c r="C222" s="48"/>
+      <c r="D222" s="48"/>
+      <c r="E222" s="48"/>
+      <c r="F222" s="48"/>
+      <c r="G222" s="48"/>
+      <c r="H222" s="48"/>
+      <c r="I222" s="48"/>
+      <c r="J222" s="48"/>
     </row>
     <row r="223" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A223" s="66"/>
-[...8 lines deleted...]
-      <c r="J223" s="66"/>
+      <c r="A223" s="48"/>
+      <c r="B223" s="48"/>
+      <c r="C223" s="48"/>
+      <c r="D223" s="48"/>
+      <c r="E223" s="48"/>
+      <c r="F223" s="48"/>
+      <c r="G223" s="48"/>
+      <c r="H223" s="48"/>
+      <c r="I223" s="48"/>
+      <c r="J223" s="48"/>
     </row>
     <row r="224" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A224" s="66"/>
-[...8 lines deleted...]
-      <c r="J224" s="66"/>
+      <c r="A224" s="48"/>
+      <c r="B224" s="48"/>
+      <c r="C224" s="48"/>
+      <c r="D224" s="48"/>
+      <c r="E224" s="48"/>
+      <c r="F224" s="48"/>
+      <c r="G224" s="48"/>
+      <c r="H224" s="48"/>
+      <c r="I224" s="48"/>
+      <c r="J224" s="48"/>
     </row>
     <row r="225" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A225" s="66"/>
-[...8 lines deleted...]
-      <c r="J225" s="66"/>
+      <c r="A225" s="48"/>
+      <c r="B225" s="48"/>
+      <c r="C225" s="48"/>
+      <c r="D225" s="48"/>
+      <c r="E225" s="48"/>
+      <c r="F225" s="48"/>
+      <c r="G225" s="48"/>
+      <c r="H225" s="48"/>
+      <c r="I225" s="48"/>
+      <c r="J225" s="48"/>
     </row>
     <row r="226" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A226" s="66"/>
-[...8 lines deleted...]
-      <c r="J226" s="66"/>
+      <c r="A226" s="48"/>
+      <c r="B226" s="48"/>
+      <c r="C226" s="48"/>
+      <c r="D226" s="48"/>
+      <c r="E226" s="48"/>
+      <c r="F226" s="48"/>
+      <c r="G226" s="48"/>
+      <c r="H226" s="48"/>
+      <c r="I226" s="48"/>
+      <c r="J226" s="48"/>
     </row>
     <row r="227" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A227" s="66"/>
-[...8 lines deleted...]
-      <c r="J227" s="66"/>
+      <c r="A227" s="48"/>
+      <c r="B227" s="48"/>
+      <c r="C227" s="48"/>
+      <c r="D227" s="48"/>
+      <c r="E227" s="48"/>
+      <c r="F227" s="48"/>
+      <c r="G227" s="48"/>
+      <c r="H227" s="48"/>
+      <c r="I227" s="48"/>
+      <c r="J227" s="48"/>
     </row>
     <row r="228" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A228" s="66"/>
-[...8 lines deleted...]
-      <c r="J228" s="66"/>
+      <c r="A228" s="48"/>
+      <c r="B228" s="48"/>
+      <c r="C228" s="48"/>
+      <c r="D228" s="48"/>
+      <c r="E228" s="48"/>
+      <c r="F228" s="48"/>
+      <c r="G228" s="48"/>
+      <c r="H228" s="48"/>
+      <c r="I228" s="48"/>
+      <c r="J228" s="48"/>
     </row>
     <row r="229" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A229" s="66"/>
-[...8 lines deleted...]
-      <c r="J229" s="66"/>
+      <c r="A229" s="48"/>
+      <c r="B229" s="48"/>
+      <c r="C229" s="48"/>
+      <c r="D229" s="48"/>
+      <c r="E229" s="48"/>
+      <c r="F229" s="48"/>
+      <c r="G229" s="48"/>
+      <c r="H229" s="48"/>
+      <c r="I229" s="48"/>
+      <c r="J229" s="48"/>
     </row>
     <row r="230" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A230" s="66"/>
-[...8 lines deleted...]
-      <c r="J230" s="66"/>
+      <c r="A230" s="48"/>
+      <c r="B230" s="48"/>
+      <c r="C230" s="48"/>
+      <c r="D230" s="48"/>
+      <c r="E230" s="48"/>
+      <c r="F230" s="48"/>
+      <c r="G230" s="48"/>
+      <c r="H230" s="48"/>
+      <c r="I230" s="48"/>
+      <c r="J230" s="48"/>
     </row>
     <row r="231" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A231" s="66"/>
-[...8 lines deleted...]
-      <c r="J231" s="66"/>
+      <c r="A231" s="48"/>
+      <c r="B231" s="48"/>
+      <c r="C231" s="48"/>
+      <c r="D231" s="48"/>
+      <c r="E231" s="48"/>
+      <c r="F231" s="48"/>
+      <c r="G231" s="48"/>
+      <c r="H231" s="48"/>
+      <c r="I231" s="48"/>
+      <c r="J231" s="48"/>
     </row>
     <row r="232" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A232" s="66"/>
-[...8 lines deleted...]
-      <c r="J232" s="66"/>
+      <c r="A232" s="48"/>
+      <c r="B232" s="48"/>
+      <c r="C232" s="48"/>
+      <c r="D232" s="48"/>
+      <c r="E232" s="48"/>
+      <c r="F232" s="48"/>
+      <c r="G232" s="48"/>
+      <c r="H232" s="48"/>
+      <c r="I232" s="48"/>
+      <c r="J232" s="48"/>
     </row>
     <row r="233" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A233" s="66"/>
-[...8 lines deleted...]
-      <c r="J233" s="66"/>
+      <c r="A233" s="48"/>
+      <c r="B233" s="48"/>
+      <c r="C233" s="48"/>
+      <c r="D233" s="48"/>
+      <c r="E233" s="48"/>
+      <c r="F233" s="48"/>
+      <c r="G233" s="48"/>
+      <c r="H233" s="48"/>
+      <c r="I233" s="48"/>
+      <c r="J233" s="48"/>
     </row>
     <row r="234" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A234" s="66"/>
-[...8 lines deleted...]
-      <c r="J234" s="66"/>
+      <c r="A234" s="48"/>
+      <c r="B234" s="48"/>
+      <c r="C234" s="48"/>
+      <c r="D234" s="48"/>
+      <c r="E234" s="48"/>
+      <c r="F234" s="48"/>
+      <c r="G234" s="48"/>
+      <c r="H234" s="48"/>
+      <c r="I234" s="48"/>
+      <c r="J234" s="48"/>
     </row>
     <row r="235" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A235" s="66"/>
-[...8 lines deleted...]
-      <c r="J235" s="66"/>
+      <c r="A235" s="48"/>
+      <c r="B235" s="48"/>
+      <c r="C235" s="48"/>
+      <c r="D235" s="48"/>
+      <c r="E235" s="48"/>
+      <c r="F235" s="48"/>
+      <c r="G235" s="48"/>
+      <c r="H235" s="48"/>
+      <c r="I235" s="48"/>
+      <c r="J235" s="48"/>
     </row>
     <row r="236" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A236" s="66"/>
-[...8 lines deleted...]
-      <c r="J236" s="66"/>
+      <c r="A236" s="48"/>
+      <c r="B236" s="48"/>
+      <c r="C236" s="48"/>
+      <c r="D236" s="48"/>
+      <c r="E236" s="48"/>
+      <c r="F236" s="48"/>
+      <c r="G236" s="48"/>
+      <c r="H236" s="48"/>
+      <c r="I236" s="48"/>
+      <c r="J236" s="48"/>
     </row>
     <row r="237" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A237" s="66"/>
-[...8 lines deleted...]
-      <c r="J237" s="66"/>
+      <c r="A237" s="48"/>
+      <c r="B237" s="48"/>
+      <c r="C237" s="48"/>
+      <c r="D237" s="48"/>
+      <c r="E237" s="48"/>
+      <c r="F237" s="48"/>
+      <c r="G237" s="48"/>
+      <c r="H237" s="48"/>
+      <c r="I237" s="48"/>
+      <c r="J237" s="48"/>
     </row>
     <row r="238" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A238" s="66"/>
-[...8 lines deleted...]
-      <c r="J238" s="66"/>
+      <c r="A238" s="48"/>
+      <c r="B238" s="48"/>
+      <c r="C238" s="48"/>
+      <c r="D238" s="48"/>
+      <c r="E238" s="48"/>
+      <c r="F238" s="48"/>
+      <c r="G238" s="48"/>
+      <c r="H238" s="48"/>
+      <c r="I238" s="48"/>
+      <c r="J238" s="48"/>
     </row>
     <row r="239" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A239" s="66"/>
-[...8 lines deleted...]
-      <c r="J239" s="66"/>
+      <c r="A239" s="48"/>
+      <c r="B239" s="48"/>
+      <c r="C239" s="48"/>
+      <c r="D239" s="48"/>
+      <c r="E239" s="48"/>
+      <c r="F239" s="48"/>
+      <c r="G239" s="48"/>
+      <c r="H239" s="48"/>
+      <c r="I239" s="48"/>
+      <c r="J239" s="48"/>
     </row>
     <row r="240" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A240" s="66"/>
-[...8 lines deleted...]
-      <c r="J240" s="66"/>
+      <c r="A240" s="48"/>
+      <c r="B240" s="48"/>
+      <c r="C240" s="48"/>
+      <c r="D240" s="48"/>
+      <c r="E240" s="48"/>
+      <c r="F240" s="48"/>
+      <c r="G240" s="48"/>
+      <c r="H240" s="48"/>
+      <c r="I240" s="48"/>
+      <c r="J240" s="48"/>
     </row>
     <row r="241" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A241" s="66"/>
-[...8 lines deleted...]
-      <c r="J241" s="66"/>
+      <c r="A241" s="48"/>
+      <c r="B241" s="48"/>
+      <c r="C241" s="48"/>
+      <c r="D241" s="48"/>
+      <c r="E241" s="48"/>
+      <c r="F241" s="48"/>
+      <c r="G241" s="48"/>
+      <c r="H241" s="48"/>
+      <c r="I241" s="48"/>
+      <c r="J241" s="48"/>
     </row>
     <row r="242" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A242" s="66"/>
-[...8 lines deleted...]
-      <c r="J242" s="66"/>
+      <c r="A242" s="48"/>
+      <c r="B242" s="48"/>
+      <c r="C242" s="48"/>
+      <c r="D242" s="48"/>
+      <c r="E242" s="48"/>
+      <c r="F242" s="48"/>
+      <c r="G242" s="48"/>
+      <c r="H242" s="48"/>
+      <c r="I242" s="48"/>
+      <c r="J242" s="48"/>
     </row>
     <row r="243" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A243" s="66"/>
-[...8 lines deleted...]
-      <c r="J243" s="66"/>
+      <c r="A243" s="48"/>
+      <c r="B243" s="48"/>
+      <c r="C243" s="48"/>
+      <c r="D243" s="48"/>
+      <c r="E243" s="48"/>
+      <c r="F243" s="48"/>
+      <c r="G243" s="48"/>
+      <c r="H243" s="48"/>
+      <c r="I243" s="48"/>
+      <c r="J243" s="48"/>
     </row>
     <row r="244" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A244" s="66"/>
-[...8 lines deleted...]
-      <c r="J244" s="66"/>
+      <c r="A244" s="48"/>
+      <c r="B244" s="48"/>
+      <c r="C244" s="48"/>
+      <c r="D244" s="48"/>
+      <c r="E244" s="48"/>
+      <c r="F244" s="48"/>
+      <c r="G244" s="48"/>
+      <c r="H244" s="48"/>
+      <c r="I244" s="48"/>
+      <c r="J244" s="48"/>
     </row>
     <row r="245" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A245" s="66"/>
-[...8 lines deleted...]
-      <c r="J245" s="66"/>
+      <c r="A245" s="48"/>
+      <c r="B245" s="48"/>
+      <c r="C245" s="48"/>
+      <c r="D245" s="48"/>
+      <c r="E245" s="48"/>
+      <c r="F245" s="48"/>
+      <c r="G245" s="48"/>
+      <c r="H245" s="48"/>
+      <c r="I245" s="48"/>
+      <c r="J245" s="48"/>
     </row>
     <row r="246" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A246" s="66"/>
-[...8 lines deleted...]
-      <c r="J246" s="66"/>
+      <c r="A246" s="48"/>
+      <c r="B246" s="48"/>
+      <c r="C246" s="48"/>
+      <c r="D246" s="48"/>
+      <c r="E246" s="48"/>
+      <c r="F246" s="48"/>
+      <c r="G246" s="48"/>
+      <c r="H246" s="48"/>
+      <c r="I246" s="48"/>
+      <c r="J246" s="48"/>
     </row>
     <row r="247" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A247" s="66"/>
-[...8 lines deleted...]
-      <c r="J247" s="66"/>
+      <c r="A247" s="48"/>
+      <c r="B247" s="48"/>
+      <c r="C247" s="48"/>
+      <c r="D247" s="48"/>
+      <c r="E247" s="48"/>
+      <c r="F247" s="48"/>
+      <c r="G247" s="48"/>
+      <c r="H247" s="48"/>
+      <c r="I247" s="48"/>
+      <c r="J247" s="48"/>
     </row>
     <row r="248" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A248" s="66"/>
-[...8 lines deleted...]
-      <c r="J248" s="66"/>
+      <c r="A248" s="48"/>
+      <c r="B248" s="48"/>
+      <c r="C248" s="48"/>
+      <c r="D248" s="48"/>
+      <c r="E248" s="48"/>
+      <c r="F248" s="48"/>
+      <c r="G248" s="48"/>
+      <c r="H248" s="48"/>
+      <c r="I248" s="48"/>
+      <c r="J248" s="48"/>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A249" s="66"/>
-[...8 lines deleted...]
-      <c r="J249" s="66"/>
+      <c r="A249" s="48"/>
+      <c r="B249" s="48"/>
+      <c r="C249" s="48"/>
+      <c r="D249" s="48"/>
+      <c r="E249" s="48"/>
+      <c r="F249" s="48"/>
+      <c r="G249" s="48"/>
+      <c r="H249" s="48"/>
+      <c r="I249" s="48"/>
+      <c r="J249" s="48"/>
     </row>
     <row r="250" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A250" s="66"/>
-[...8 lines deleted...]
-      <c r="J250" s="66"/>
+      <c r="A250" s="48"/>
+      <c r="B250" s="48"/>
+      <c r="C250" s="48"/>
+      <c r="D250" s="48"/>
+      <c r="E250" s="48"/>
+      <c r="F250" s="48"/>
+      <c r="G250" s="48"/>
+      <c r="H250" s="48"/>
+      <c r="I250" s="48"/>
+      <c r="J250" s="48"/>
     </row>
     <row r="251" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A251" s="66"/>
-[...8 lines deleted...]
-      <c r="J251" s="66"/>
+      <c r="A251" s="48"/>
+      <c r="B251" s="48"/>
+      <c r="C251" s="48"/>
+      <c r="D251" s="48"/>
+      <c r="E251" s="48"/>
+      <c r="F251" s="48"/>
+      <c r="G251" s="48"/>
+      <c r="H251" s="48"/>
+      <c r="I251" s="48"/>
+      <c r="J251" s="48"/>
     </row>
     <row r="252" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A252" s="66"/>
-[...8 lines deleted...]
-      <c r="J252" s="66"/>
+      <c r="A252" s="48"/>
+      <c r="B252" s="48"/>
+      <c r="C252" s="48"/>
+      <c r="D252" s="48"/>
+      <c r="E252" s="48"/>
+      <c r="F252" s="48"/>
+      <c r="G252" s="48"/>
+      <c r="H252" s="48"/>
+      <c r="I252" s="48"/>
+      <c r="J252" s="48"/>
     </row>
     <row r="253" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A253" s="66"/>
-[...8 lines deleted...]
-      <c r="J253" s="66"/>
+      <c r="A253" s="48"/>
+      <c r="B253" s="48"/>
+      <c r="C253" s="48"/>
+      <c r="D253" s="48"/>
+      <c r="E253" s="48"/>
+      <c r="F253" s="48"/>
+      <c r="G253" s="48"/>
+      <c r="H253" s="48"/>
+      <c r="I253" s="48"/>
+      <c r="J253" s="48"/>
     </row>
     <row r="254" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A254" s="66"/>
-[...8 lines deleted...]
-      <c r="J254" s="66"/>
+      <c r="A254" s="48"/>
+      <c r="B254" s="48"/>
+      <c r="C254" s="48"/>
+      <c r="D254" s="48"/>
+      <c r="E254" s="48"/>
+      <c r="F254" s="48"/>
+      <c r="G254" s="48"/>
+      <c r="H254" s="48"/>
+      <c r="I254" s="48"/>
+      <c r="J254" s="48"/>
     </row>
     <row r="255" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A255" s="66"/>
-[...8 lines deleted...]
-      <c r="J255" s="66"/>
+      <c r="A255" s="48"/>
+      <c r="B255" s="48"/>
+      <c r="C255" s="48"/>
+      <c r="D255" s="48"/>
+      <c r="E255" s="48"/>
+      <c r="F255" s="48"/>
+      <c r="G255" s="48"/>
+      <c r="H255" s="48"/>
+      <c r="I255" s="48"/>
+      <c r="J255" s="48"/>
     </row>
     <row r="256" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A256" s="66"/>
-[...8 lines deleted...]
-      <c r="J256" s="66"/>
+      <c r="A256" s="48"/>
+      <c r="B256" s="48"/>
+      <c r="C256" s="48"/>
+      <c r="D256" s="48"/>
+      <c r="E256" s="48"/>
+      <c r="F256" s="48"/>
+      <c r="G256" s="48"/>
+      <c r="H256" s="48"/>
+      <c r="I256" s="48"/>
+      <c r="J256" s="48"/>
     </row>
     <row r="257" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A257" s="66"/>
-[...8 lines deleted...]
-      <c r="J257" s="66"/>
+      <c r="A257" s="48"/>
+      <c r="B257" s="48"/>
+      <c r="C257" s="48"/>
+      <c r="D257" s="48"/>
+      <c r="E257" s="48"/>
+      <c r="F257" s="48"/>
+      <c r="G257" s="48"/>
+      <c r="H257" s="48"/>
+      <c r="I257" s="48"/>
+      <c r="J257" s="48"/>
     </row>
     <row r="258" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A258" s="66"/>
-[...8 lines deleted...]
-      <c r="J258" s="66"/>
+      <c r="A258" s="48"/>
+      <c r="B258" s="48"/>
+      <c r="C258" s="48"/>
+      <c r="D258" s="48"/>
+      <c r="E258" s="48"/>
+      <c r="F258" s="48"/>
+      <c r="G258" s="48"/>
+      <c r="H258" s="48"/>
+      <c r="I258" s="48"/>
+      <c r="J258" s="48"/>
     </row>
     <row r="259" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A259" s="66"/>
-[...8 lines deleted...]
-      <c r="J259" s="66"/>
+      <c r="A259" s="48"/>
+      <c r="B259" s="48"/>
+      <c r="C259" s="48"/>
+      <c r="D259" s="48"/>
+      <c r="E259" s="48"/>
+      <c r="F259" s="48"/>
+      <c r="G259" s="48"/>
+      <c r="H259" s="48"/>
+      <c r="I259" s="48"/>
+      <c r="J259" s="48"/>
     </row>
     <row r="260" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A260" s="66"/>
-[...8 lines deleted...]
-      <c r="J260" s="66"/>
+      <c r="A260" s="48"/>
+      <c r="B260" s="48"/>
+      <c r="C260" s="48"/>
+      <c r="D260" s="48"/>
+      <c r="E260" s="48"/>
+      <c r="F260" s="48"/>
+      <c r="G260" s="48"/>
+      <c r="H260" s="48"/>
+      <c r="I260" s="48"/>
+      <c r="J260" s="48"/>
     </row>
     <row r="261" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A261" s="66"/>
-[...8 lines deleted...]
-      <c r="J261" s="66"/>
+      <c r="A261" s="48"/>
+      <c r="B261" s="48"/>
+      <c r="C261" s="48"/>
+      <c r="D261" s="48"/>
+      <c r="E261" s="48"/>
+      <c r="F261" s="48"/>
+      <c r="G261" s="48"/>
+      <c r="H261" s="48"/>
+      <c r="I261" s="48"/>
+      <c r="J261" s="48"/>
     </row>
     <row r="262" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A262" s="66"/>
-[...8 lines deleted...]
-      <c r="J262" s="66"/>
+      <c r="A262" s="48"/>
+      <c r="B262" s="48"/>
+      <c r="C262" s="48"/>
+      <c r="D262" s="48"/>
+      <c r="E262" s="48"/>
+      <c r="F262" s="48"/>
+      <c r="G262" s="48"/>
+      <c r="H262" s="48"/>
+      <c r="I262" s="48"/>
+      <c r="J262" s="48"/>
     </row>
     <row r="263" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A263" s="66"/>
-[...8 lines deleted...]
-      <c r="J263" s="66"/>
+      <c r="A263" s="48"/>
+      <c r="B263" s="48"/>
+      <c r="C263" s="48"/>
+      <c r="D263" s="48"/>
+      <c r="E263" s="48"/>
+      <c r="F263" s="48"/>
+      <c r="G263" s="48"/>
+      <c r="H263" s="48"/>
+      <c r="I263" s="48"/>
+      <c r="J263" s="48"/>
     </row>
     <row r="264" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A264" s="66"/>
-[...8 lines deleted...]
-      <c r="J264" s="66"/>
+      <c r="A264" s="48"/>
+      <c r="B264" s="48"/>
+      <c r="C264" s="48"/>
+      <c r="D264" s="48"/>
+      <c r="E264" s="48"/>
+      <c r="F264" s="48"/>
+      <c r="G264" s="48"/>
+      <c r="H264" s="48"/>
+      <c r="I264" s="48"/>
+      <c r="J264" s="48"/>
     </row>
     <row r="265" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A265" s="66"/>
-[...8 lines deleted...]
-      <c r="J265" s="66"/>
+      <c r="A265" s="48"/>
+      <c r="B265" s="48"/>
+      <c r="C265" s="48"/>
+      <c r="D265" s="48"/>
+      <c r="E265" s="48"/>
+      <c r="F265" s="48"/>
+      <c r="G265" s="48"/>
+      <c r="H265" s="48"/>
+      <c r="I265" s="48"/>
+      <c r="J265" s="48"/>
     </row>
     <row r="266" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A266" s="66"/>
-[...8 lines deleted...]
-      <c r="J266" s="66"/>
+      <c r="A266" s="48"/>
+      <c r="B266" s="48"/>
+      <c r="C266" s="48"/>
+      <c r="D266" s="48"/>
+      <c r="E266" s="48"/>
+      <c r="F266" s="48"/>
+      <c r="G266" s="48"/>
+      <c r="H266" s="48"/>
+      <c r="I266" s="48"/>
+      <c r="J266" s="48"/>
     </row>
     <row r="267" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A267" s="66"/>
-[...8 lines deleted...]
-      <c r="J267" s="66"/>
+      <c r="A267" s="48"/>
+      <c r="B267" s="48"/>
+      <c r="C267" s="48"/>
+      <c r="D267" s="48"/>
+      <c r="E267" s="48"/>
+      <c r="F267" s="48"/>
+      <c r="G267" s="48"/>
+      <c r="H267" s="48"/>
+      <c r="I267" s="48"/>
+      <c r="J267" s="48"/>
     </row>
     <row r="268" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A268" s="66"/>
-[...8 lines deleted...]
-      <c r="J268" s="66"/>
+      <c r="A268" s="48"/>
+      <c r="B268" s="48"/>
+      <c r="C268" s="48"/>
+      <c r="D268" s="48"/>
+      <c r="E268" s="48"/>
+      <c r="F268" s="48"/>
+      <c r="G268" s="48"/>
+      <c r="H268" s="48"/>
+      <c r="I268" s="48"/>
+      <c r="J268" s="48"/>
     </row>
     <row r="269" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A269" s="66"/>
-[...8 lines deleted...]
-      <c r="J269" s="66"/>
+      <c r="A269" s="48"/>
+      <c r="B269" s="48"/>
+      <c r="C269" s="48"/>
+      <c r="D269" s="48"/>
+      <c r="E269" s="48"/>
+      <c r="F269" s="48"/>
+      <c r="G269" s="48"/>
+      <c r="H269" s="48"/>
+      <c r="I269" s="48"/>
+      <c r="J269" s="48"/>
     </row>
     <row r="270" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A270" s="66"/>
-[...8 lines deleted...]
-      <c r="J270" s="66"/>
+      <c r="A270" s="48"/>
+      <c r="B270" s="48"/>
+      <c r="C270" s="48"/>
+      <c r="D270" s="48"/>
+      <c r="E270" s="48"/>
+      <c r="F270" s="48"/>
+      <c r="G270" s="48"/>
+      <c r="H270" s="48"/>
+      <c r="I270" s="48"/>
+      <c r="J270" s="48"/>
     </row>
     <row r="271" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A271" s="66"/>
-[...8 lines deleted...]
-      <c r="J271" s="66"/>
+      <c r="A271" s="48"/>
+      <c r="B271" s="48"/>
+      <c r="C271" s="48"/>
+      <c r="D271" s="48"/>
+      <c r="E271" s="48"/>
+      <c r="F271" s="48"/>
+      <c r="G271" s="48"/>
+      <c r="H271" s="48"/>
+      <c r="I271" s="48"/>
+      <c r="J271" s="48"/>
     </row>
     <row r="272" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A272" s="66"/>
-[...8 lines deleted...]
-      <c r="J272" s="66"/>
+      <c r="A272" s="48"/>
+      <c r="B272" s="48"/>
+      <c r="C272" s="48"/>
+      <c r="D272" s="48"/>
+      <c r="E272" s="48"/>
+      <c r="F272" s="48"/>
+      <c r="G272" s="48"/>
+      <c r="H272" s="48"/>
+      <c r="I272" s="48"/>
+      <c r="J272" s="48"/>
     </row>
     <row r="273" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A273" s="66"/>
-[...8 lines deleted...]
-      <c r="J273" s="66"/>
+      <c r="A273" s="48"/>
+      <c r="B273" s="48"/>
+      <c r="C273" s="48"/>
+      <c r="D273" s="48"/>
+      <c r="E273" s="48"/>
+      <c r="F273" s="48"/>
+      <c r="G273" s="48"/>
+      <c r="H273" s="48"/>
+      <c r="I273" s="48"/>
+      <c r="J273" s="48"/>
     </row>
     <row r="274" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A274" s="66"/>
-[...8 lines deleted...]
-      <c r="J274" s="66"/>
+      <c r="A274" s="48"/>
+      <c r="B274" s="48"/>
+      <c r="C274" s="48"/>
+      <c r="D274" s="48"/>
+      <c r="E274" s="48"/>
+      <c r="F274" s="48"/>
+      <c r="G274" s="48"/>
+      <c r="H274" s="48"/>
+      <c r="I274" s="48"/>
+      <c r="J274" s="48"/>
     </row>
     <row r="275" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A275" s="66"/>
-[...8 lines deleted...]
-      <c r="J275" s="66"/>
+      <c r="A275" s="48"/>
+      <c r="B275" s="48"/>
+      <c r="C275" s="48"/>
+      <c r="D275" s="48"/>
+      <c r="E275" s="48"/>
+      <c r="F275" s="48"/>
+      <c r="G275" s="48"/>
+      <c r="H275" s="48"/>
+      <c r="I275" s="48"/>
+      <c r="J275" s="48"/>
     </row>
     <row r="276" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A276" s="66"/>
-[...8 lines deleted...]
-      <c r="J276" s="66"/>
+      <c r="A276" s="48"/>
+      <c r="B276" s="48"/>
+      <c r="C276" s="48"/>
+      <c r="D276" s="48"/>
+      <c r="E276" s="48"/>
+      <c r="F276" s="48"/>
+      <c r="G276" s="48"/>
+      <c r="H276" s="48"/>
+      <c r="I276" s="48"/>
+      <c r="J276" s="48"/>
     </row>
     <row r="277" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A277" s="66"/>
-[...8 lines deleted...]
-      <c r="J277" s="66"/>
+      <c r="A277" s="48"/>
+      <c r="B277" s="48"/>
+      <c r="C277" s="48"/>
+      <c r="D277" s="48"/>
+      <c r="E277" s="48"/>
+      <c r="F277" s="48"/>
+      <c r="G277" s="48"/>
+      <c r="H277" s="48"/>
+      <c r="I277" s="48"/>
+      <c r="J277" s="48"/>
     </row>
     <row r="278" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A278" s="66"/>
-[...8 lines deleted...]
-      <c r="J278" s="66"/>
+      <c r="A278" s="48"/>
+      <c r="B278" s="48"/>
+      <c r="C278" s="48"/>
+      <c r="D278" s="48"/>
+      <c r="E278" s="48"/>
+      <c r="F278" s="48"/>
+      <c r="G278" s="48"/>
+      <c r="H278" s="48"/>
+      <c r="I278" s="48"/>
+      <c r="J278" s="48"/>
     </row>
     <row r="279" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A279" s="66"/>
-[...8 lines deleted...]
-      <c r="J279" s="66"/>
+      <c r="A279" s="48"/>
+      <c r="B279" s="48"/>
+      <c r="C279" s="48"/>
+      <c r="D279" s="48"/>
+      <c r="E279" s="48"/>
+      <c r="F279" s="48"/>
+      <c r="G279" s="48"/>
+      <c r="H279" s="48"/>
+      <c r="I279" s="48"/>
+      <c r="J279" s="48"/>
     </row>
     <row r="280" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A280" s="66"/>
-[...8 lines deleted...]
-      <c r="J280" s="66"/>
+      <c r="A280" s="48"/>
+      <c r="B280" s="48"/>
+      <c r="C280" s="48"/>
+      <c r="D280" s="48"/>
+      <c r="E280" s="48"/>
+      <c r="F280" s="48"/>
+      <c r="G280" s="48"/>
+      <c r="H280" s="48"/>
+      <c r="I280" s="48"/>
+      <c r="J280" s="48"/>
     </row>
     <row r="281" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A281" s="66"/>
-[...8 lines deleted...]
-      <c r="J281" s="66"/>
+      <c r="A281" s="48"/>
+      <c r="B281" s="48"/>
+      <c r="C281" s="48"/>
+      <c r="D281" s="48"/>
+      <c r="E281" s="48"/>
+      <c r="F281" s="48"/>
+      <c r="G281" s="48"/>
+      <c r="H281" s="48"/>
+      <c r="I281" s="48"/>
+      <c r="J281" s="48"/>
     </row>
     <row r="282" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A282" s="66"/>
-[...8 lines deleted...]
-      <c r="J282" s="66"/>
+      <c r="A282" s="48"/>
+      <c r="B282" s="48"/>
+      <c r="C282" s="48"/>
+      <c r="D282" s="48"/>
+      <c r="E282" s="48"/>
+      <c r="F282" s="48"/>
+      <c r="G282" s="48"/>
+      <c r="H282" s="48"/>
+      <c r="I282" s="48"/>
+      <c r="J282" s="48"/>
     </row>
     <row r="283" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A283" s="66"/>
-[...8 lines deleted...]
-      <c r="J283" s="66"/>
+      <c r="A283" s="48"/>
+      <c r="B283" s="48"/>
+      <c r="C283" s="48"/>
+      <c r="D283" s="48"/>
+      <c r="E283" s="48"/>
+      <c r="F283" s="48"/>
+      <c r="G283" s="48"/>
+      <c r="H283" s="48"/>
+      <c r="I283" s="48"/>
+      <c r="J283" s="48"/>
     </row>
     <row r="284" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A284" s="66"/>
-[...8 lines deleted...]
-      <c r="J284" s="66"/>
+      <c r="A284" s="48"/>
+      <c r="B284" s="48"/>
+      <c r="C284" s="48"/>
+      <c r="D284" s="48"/>
+      <c r="E284" s="48"/>
+      <c r="F284" s="48"/>
+      <c r="G284" s="48"/>
+      <c r="H284" s="48"/>
+      <c r="I284" s="48"/>
+      <c r="J284" s="48"/>
     </row>
     <row r="285" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A285" s="66"/>
-[...8 lines deleted...]
-      <c r="J285" s="66"/>
+      <c r="A285" s="48"/>
+      <c r="B285" s="48"/>
+      <c r="C285" s="48"/>
+      <c r="D285" s="48"/>
+      <c r="E285" s="48"/>
+      <c r="F285" s="48"/>
+      <c r="G285" s="48"/>
+      <c r="H285" s="48"/>
+      <c r="I285" s="48"/>
+      <c r="J285" s="48"/>
     </row>
     <row r="286" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A286" s="66"/>
-[...8 lines deleted...]
-      <c r="J286" s="66"/>
+      <c r="A286" s="48"/>
+      <c r="B286" s="48"/>
+      <c r="C286" s="48"/>
+      <c r="D286" s="48"/>
+      <c r="E286" s="48"/>
+      <c r="F286" s="48"/>
+      <c r="G286" s="48"/>
+      <c r="H286" s="48"/>
+      <c r="I286" s="48"/>
+      <c r="J286" s="48"/>
     </row>
     <row r="287" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A287" s="66"/>
-[...8 lines deleted...]
-      <c r="J287" s="66"/>
+      <c r="A287" s="48"/>
+      <c r="B287" s="48"/>
+      <c r="C287" s="48"/>
+      <c r="D287" s="48"/>
+      <c r="E287" s="48"/>
+      <c r="F287" s="48"/>
+      <c r="G287" s="48"/>
+      <c r="H287" s="48"/>
+      <c r="I287" s="48"/>
+      <c r="J287" s="48"/>
     </row>
     <row r="288" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A288" s="66"/>
-[...8 lines deleted...]
-      <c r="J288" s="66"/>
+      <c r="A288" s="48"/>
+      <c r="B288" s="48"/>
+      <c r="C288" s="48"/>
+      <c r="D288" s="48"/>
+      <c r="E288" s="48"/>
+      <c r="F288" s="48"/>
+      <c r="G288" s="48"/>
+      <c r="H288" s="48"/>
+      <c r="I288" s="48"/>
+      <c r="J288" s="48"/>
     </row>
     <row r="289" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A289" s="66"/>
-[...8 lines deleted...]
-      <c r="J289" s="66"/>
+      <c r="A289" s="48"/>
+      <c r="B289" s="48"/>
+      <c r="C289" s="48"/>
+      <c r="D289" s="48"/>
+      <c r="E289" s="48"/>
+      <c r="F289" s="48"/>
+      <c r="G289" s="48"/>
+      <c r="H289" s="48"/>
+      <c r="I289" s="48"/>
+      <c r="J289" s="48"/>
     </row>
     <row r="290" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A290" s="66"/>
-[...8 lines deleted...]
-      <c r="J290" s="66"/>
+      <c r="A290" s="48"/>
+      <c r="B290" s="48"/>
+      <c r="C290" s="48"/>
+      <c r="D290" s="48"/>
+      <c r="E290" s="48"/>
+      <c r="F290" s="48"/>
+      <c r="G290" s="48"/>
+      <c r="H290" s="48"/>
+      <c r="I290" s="48"/>
+      <c r="J290" s="48"/>
     </row>
     <row r="291" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A291" s="66"/>
-[...8 lines deleted...]
-      <c r="J291" s="66"/>
+      <c r="A291" s="48"/>
+      <c r="B291" s="48"/>
+      <c r="C291" s="48"/>
+      <c r="D291" s="48"/>
+      <c r="E291" s="48"/>
+      <c r="F291" s="48"/>
+      <c r="G291" s="48"/>
+      <c r="H291" s="48"/>
+      <c r="I291" s="48"/>
+      <c r="J291" s="48"/>
     </row>
     <row r="292" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A292" s="66"/>
-[...8 lines deleted...]
-      <c r="J292" s="66"/>
+      <c r="A292" s="48"/>
+      <c r="B292" s="48"/>
+      <c r="C292" s="48"/>
+      <c r="D292" s="48"/>
+      <c r="E292" s="48"/>
+      <c r="F292" s="48"/>
+      <c r="G292" s="48"/>
+      <c r="H292" s="48"/>
+      <c r="I292" s="48"/>
+      <c r="J292" s="48"/>
     </row>
     <row r="293" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A293" s="66"/>
-[...8 lines deleted...]
-      <c r="J293" s="66"/>
+      <c r="A293" s="48"/>
+      <c r="B293" s="48"/>
+      <c r="C293" s="48"/>
+      <c r="D293" s="48"/>
+      <c r="E293" s="48"/>
+      <c r="F293" s="48"/>
+      <c r="G293" s="48"/>
+      <c r="H293" s="48"/>
+      <c r="I293" s="48"/>
+      <c r="J293" s="48"/>
     </row>
     <row r="294" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A294" s="66"/>
-[...8 lines deleted...]
-      <c r="J294" s="66"/>
+      <c r="A294" s="48"/>
+      <c r="B294" s="48"/>
+      <c r="C294" s="48"/>
+      <c r="D294" s="48"/>
+      <c r="E294" s="48"/>
+      <c r="F294" s="48"/>
+      <c r="G294" s="48"/>
+      <c r="H294" s="48"/>
+      <c r="I294" s="48"/>
+      <c r="J294" s="48"/>
     </row>
     <row r="295" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A295" s="66"/>
-[...8 lines deleted...]
-      <c r="J295" s="66"/>
+      <c r="A295" s="48"/>
+      <c r="B295" s="48"/>
+      <c r="C295" s="48"/>
+      <c r="D295" s="48"/>
+      <c r="E295" s="48"/>
+      <c r="F295" s="48"/>
+      <c r="G295" s="48"/>
+      <c r="H295" s="48"/>
+      <c r="I295" s="48"/>
+      <c r="J295" s="48"/>
     </row>
     <row r="296" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A296" s="66"/>
-[...8 lines deleted...]
-      <c r="J296" s="66"/>
+      <c r="A296" s="48"/>
+      <c r="B296" s="48"/>
+      <c r="C296" s="48"/>
+      <c r="D296" s="48"/>
+      <c r="E296" s="48"/>
+      <c r="F296" s="48"/>
+      <c r="G296" s="48"/>
+      <c r="H296" s="48"/>
+      <c r="I296" s="48"/>
+      <c r="J296" s="48"/>
     </row>
     <row r="297" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A297" s="66"/>
-[...8 lines deleted...]
-      <c r="J297" s="66"/>
+      <c r="A297" s="48"/>
+      <c r="B297" s="48"/>
+      <c r="C297" s="48"/>
+      <c r="D297" s="48"/>
+      <c r="E297" s="48"/>
+      <c r="F297" s="48"/>
+      <c r="G297" s="48"/>
+      <c r="H297" s="48"/>
+      <c r="I297" s="48"/>
+      <c r="J297" s="48"/>
     </row>
     <row r="298" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A298" s="66"/>
-[...8 lines deleted...]
-      <c r="J298" s="66"/>
+      <c r="A298" s="48"/>
+      <c r="B298" s="48"/>
+      <c r="C298" s="48"/>
+      <c r="D298" s="48"/>
+      <c r="E298" s="48"/>
+      <c r="F298" s="48"/>
+      <c r="G298" s="48"/>
+      <c r="H298" s="48"/>
+      <c r="I298" s="48"/>
+      <c r="J298" s="48"/>
     </row>
     <row r="299" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A299" s="66"/>
-[...8 lines deleted...]
-      <c r="J299" s="66"/>
+      <c r="A299" s="48"/>
+      <c r="B299" s="48"/>
+      <c r="C299" s="48"/>
+      <c r="D299" s="48"/>
+      <c r="E299" s="48"/>
+      <c r="F299" s="48"/>
+      <c r="G299" s="48"/>
+      <c r="H299" s="48"/>
+      <c r="I299" s="48"/>
+      <c r="J299" s="48"/>
     </row>
     <row r="300" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A300" s="66"/>
-[...8 lines deleted...]
-      <c r="J300" s="66"/>
+      <c r="A300" s="48"/>
+      <c r="B300" s="48"/>
+      <c r="C300" s="48"/>
+      <c r="D300" s="48"/>
+      <c r="E300" s="48"/>
+      <c r="F300" s="48"/>
+      <c r="G300" s="48"/>
+      <c r="H300" s="48"/>
+      <c r="I300" s="48"/>
+      <c r="J300" s="48"/>
     </row>
     <row r="301" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A301" s="66"/>
-[...8 lines deleted...]
-      <c r="J301" s="66"/>
+      <c r="A301" s="48"/>
+      <c r="B301" s="48"/>
+      <c r="C301" s="48"/>
+      <c r="D301" s="48"/>
+      <c r="E301" s="48"/>
+      <c r="F301" s="48"/>
+      <c r="G301" s="48"/>
+      <c r="H301" s="48"/>
+      <c r="I301" s="48"/>
+      <c r="J301" s="48"/>
     </row>
     <row r="302" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A302" s="66"/>
-[...8 lines deleted...]
-      <c r="J302" s="66"/>
+      <c r="A302" s="48"/>
+      <c r="B302" s="48"/>
+      <c r="C302" s="48"/>
+      <c r="D302" s="48"/>
+      <c r="E302" s="48"/>
+      <c r="F302" s="48"/>
+      <c r="G302" s="48"/>
+      <c r="H302" s="48"/>
+      <c r="I302" s="48"/>
+      <c r="J302" s="48"/>
     </row>
     <row r="303" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A303" s="66"/>
-[...8 lines deleted...]
-      <c r="J303" s="66"/>
+      <c r="A303" s="48"/>
+      <c r="B303" s="48"/>
+      <c r="C303" s="48"/>
+      <c r="D303" s="48"/>
+      <c r="E303" s="48"/>
+      <c r="F303" s="48"/>
+      <c r="G303" s="48"/>
+      <c r="H303" s="48"/>
+      <c r="I303" s="48"/>
+      <c r="J303" s="48"/>
     </row>
     <row r="304" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A304" s="66"/>
-[...8 lines deleted...]
-      <c r="J304" s="66"/>
+      <c r="A304" s="48"/>
+      <c r="B304" s="48"/>
+      <c r="C304" s="48"/>
+      <c r="D304" s="48"/>
+      <c r="E304" s="48"/>
+      <c r="F304" s="48"/>
+      <c r="G304" s="48"/>
+      <c r="H304" s="48"/>
+      <c r="I304" s="48"/>
+      <c r="J304" s="48"/>
     </row>
     <row r="305" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A305" s="66"/>
-[...8 lines deleted...]
-      <c r="J305" s="66"/>
+      <c r="A305" s="48"/>
+      <c r="B305" s="48"/>
+      <c r="C305" s="48"/>
+      <c r="D305" s="48"/>
+      <c r="E305" s="48"/>
+      <c r="F305" s="48"/>
+      <c r="G305" s="48"/>
+      <c r="H305" s="48"/>
+      <c r="I305" s="48"/>
+      <c r="J305" s="48"/>
     </row>
     <row r="306" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A306" s="66"/>
-[...8 lines deleted...]
-      <c r="J306" s="66"/>
+      <c r="A306" s="48"/>
+      <c r="B306" s="48"/>
+      <c r="C306" s="48"/>
+      <c r="D306" s="48"/>
+      <c r="E306" s="48"/>
+      <c r="F306" s="48"/>
+      <c r="G306" s="48"/>
+      <c r="H306" s="48"/>
+      <c r="I306" s="48"/>
+      <c r="J306" s="48"/>
     </row>
     <row r="307" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A307" s="66"/>
-[...8 lines deleted...]
-      <c r="J307" s="66"/>
+      <c r="A307" s="48"/>
+      <c r="B307" s="48"/>
+      <c r="C307" s="48"/>
+      <c r="D307" s="48"/>
+      <c r="E307" s="48"/>
+      <c r="F307" s="48"/>
+      <c r="G307" s="48"/>
+      <c r="H307" s="48"/>
+      <c r="I307" s="48"/>
+      <c r="J307" s="48"/>
     </row>
     <row r="308" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A308" s="66"/>
-[...8 lines deleted...]
-      <c r="J308" s="66"/>
+      <c r="A308" s="48"/>
+      <c r="B308" s="48"/>
+      <c r="C308" s="48"/>
+      <c r="D308" s="48"/>
+      <c r="E308" s="48"/>
+      <c r="F308" s="48"/>
+      <c r="G308" s="48"/>
+      <c r="H308" s="48"/>
+      <c r="I308" s="48"/>
+      <c r="J308" s="48"/>
     </row>
     <row r="309" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A309" s="66"/>
-[...8 lines deleted...]
-      <c r="J309" s="66"/>
+      <c r="A309" s="48"/>
+      <c r="B309" s="48"/>
+      <c r="C309" s="48"/>
+      <c r="D309" s="48"/>
+      <c r="E309" s="48"/>
+      <c r="F309" s="48"/>
+      <c r="G309" s="48"/>
+      <c r="H309" s="48"/>
+      <c r="I309" s="48"/>
+      <c r="J309" s="48"/>
     </row>
     <row r="310" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A310" s="66"/>
-[...8 lines deleted...]
-      <c r="J310" s="66"/>
+      <c r="A310" s="48"/>
+      <c r="B310" s="48"/>
+      <c r="C310" s="48"/>
+      <c r="D310" s="48"/>
+      <c r="E310" s="48"/>
+      <c r="F310" s="48"/>
+      <c r="G310" s="48"/>
+      <c r="H310" s="48"/>
+      <c r="I310" s="48"/>
+      <c r="J310" s="48"/>
     </row>
     <row r="311" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A311" s="66"/>
-[...8 lines deleted...]
-      <c r="J311" s="66"/>
+      <c r="A311" s="48"/>
+      <c r="B311" s="48"/>
+      <c r="C311" s="48"/>
+      <c r="D311" s="48"/>
+      <c r="E311" s="48"/>
+      <c r="F311" s="48"/>
+      <c r="G311" s="48"/>
+      <c r="H311" s="48"/>
+      <c r="I311" s="48"/>
+      <c r="J311" s="48"/>
     </row>
     <row r="312" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A312" s="66"/>
-[...8 lines deleted...]
-      <c r="J312" s="66"/>
+      <c r="A312" s="48"/>
+      <c r="B312" s="48"/>
+      <c r="C312" s="48"/>
+      <c r="D312" s="48"/>
+      <c r="E312" s="48"/>
+      <c r="F312" s="48"/>
+      <c r="G312" s="48"/>
+      <c r="H312" s="48"/>
+      <c r="I312" s="48"/>
+      <c r="J312" s="48"/>
     </row>
     <row r="313" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A313" s="66"/>
-[...8 lines deleted...]
-      <c r="J313" s="66"/>
+      <c r="A313" s="48"/>
+      <c r="B313" s="48"/>
+      <c r="C313" s="48"/>
+      <c r="D313" s="48"/>
+      <c r="E313" s="48"/>
+      <c r="F313" s="48"/>
+      <c r="G313" s="48"/>
+      <c r="H313" s="48"/>
+      <c r="I313" s="48"/>
+      <c r="J313" s="48"/>
     </row>
     <row r="314" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A314" s="66"/>
-[...8 lines deleted...]
-      <c r="J314" s="66"/>
+      <c r="A314" s="48"/>
+      <c r="B314" s="48"/>
+      <c r="C314" s="48"/>
+      <c r="D314" s="48"/>
+      <c r="E314" s="48"/>
+      <c r="F314" s="48"/>
+      <c r="G314" s="48"/>
+      <c r="H314" s="48"/>
+      <c r="I314" s="48"/>
+      <c r="J314" s="48"/>
     </row>
     <row r="315" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A315" s="66"/>
-[...8 lines deleted...]
-      <c r="J315" s="66"/>
+      <c r="A315" s="48"/>
+      <c r="B315" s="48"/>
+      <c r="C315" s="48"/>
+      <c r="D315" s="48"/>
+      <c r="E315" s="48"/>
+      <c r="F315" s="48"/>
+      <c r="G315" s="48"/>
+      <c r="H315" s="48"/>
+      <c r="I315" s="48"/>
+      <c r="J315" s="48"/>
     </row>
     <row r="316" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A316" s="66"/>
-[...8 lines deleted...]
-      <c r="J316" s="66"/>
+      <c r="A316" s="48"/>
+      <c r="B316" s="48"/>
+      <c r="C316" s="48"/>
+      <c r="D316" s="48"/>
+      <c r="E316" s="48"/>
+      <c r="F316" s="48"/>
+      <c r="G316" s="48"/>
+      <c r="H316" s="48"/>
+      <c r="I316" s="48"/>
+      <c r="J316" s="48"/>
     </row>
     <row r="317" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A317" s="66"/>
-[...8 lines deleted...]
-      <c r="J317" s="66"/>
+      <c r="A317" s="48"/>
+      <c r="B317" s="48"/>
+      <c r="C317" s="48"/>
+      <c r="D317" s="48"/>
+      <c r="E317" s="48"/>
+      <c r="F317" s="48"/>
+      <c r="G317" s="48"/>
+      <c r="H317" s="48"/>
+      <c r="I317" s="48"/>
+      <c r="J317" s="48"/>
     </row>
     <row r="318" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A318" s="66"/>
-[...8 lines deleted...]
-      <c r="J318" s="66"/>
+      <c r="A318" s="48"/>
+      <c r="B318" s="48"/>
+      <c r="C318" s="48"/>
+      <c r="D318" s="48"/>
+      <c r="E318" s="48"/>
+      <c r="F318" s="48"/>
+      <c r="G318" s="48"/>
+      <c r="H318" s="48"/>
+      <c r="I318" s="48"/>
+      <c r="J318" s="48"/>
     </row>
     <row r="319" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A319" s="66"/>
-[...8 lines deleted...]
-      <c r="J319" s="66"/>
+      <c r="A319" s="48"/>
+      <c r="B319" s="48"/>
+      <c r="C319" s="48"/>
+      <c r="D319" s="48"/>
+      <c r="E319" s="48"/>
+      <c r="F319" s="48"/>
+      <c r="G319" s="48"/>
+      <c r="H319" s="48"/>
+      <c r="I319" s="48"/>
+      <c r="J319" s="48"/>
     </row>
     <row r="320" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A320" s="66"/>
-[...8 lines deleted...]
-      <c r="J320" s="66"/>
+      <c r="A320" s="48"/>
+      <c r="B320" s="48"/>
+      <c r="C320" s="48"/>
+      <c r="D320" s="48"/>
+      <c r="E320" s="48"/>
+      <c r="F320" s="48"/>
+      <c r="G320" s="48"/>
+      <c r="H320" s="48"/>
+      <c r="I320" s="48"/>
+      <c r="J320" s="48"/>
     </row>
     <row r="321" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A321" s="66"/>
-[...8 lines deleted...]
-      <c r="J321" s="66"/>
+      <c r="A321" s="48"/>
+      <c r="B321" s="48"/>
+      <c r="C321" s="48"/>
+      <c r="D321" s="48"/>
+      <c r="E321" s="48"/>
+      <c r="F321" s="48"/>
+      <c r="G321" s="48"/>
+      <c r="H321" s="48"/>
+      <c r="I321" s="48"/>
+      <c r="J321" s="48"/>
     </row>
     <row r="322" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A322" s="66"/>
-[...8 lines deleted...]
-      <c r="J322" s="66"/>
+      <c r="A322" s="48"/>
+      <c r="B322" s="48"/>
+      <c r="C322" s="48"/>
+      <c r="D322" s="48"/>
+      <c r="E322" s="48"/>
+      <c r="F322" s="48"/>
+      <c r="G322" s="48"/>
+      <c r="H322" s="48"/>
+      <c r="I322" s="48"/>
+      <c r="J322" s="48"/>
     </row>
     <row r="323" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A323" s="66"/>
-[...8 lines deleted...]
-      <c r="J323" s="66"/>
+      <c r="A323" s="48"/>
+      <c r="B323" s="48"/>
+      <c r="C323" s="48"/>
+      <c r="D323" s="48"/>
+      <c r="E323" s="48"/>
+      <c r="F323" s="48"/>
+      <c r="G323" s="48"/>
+      <c r="H323" s="48"/>
+      <c r="I323" s="48"/>
+      <c r="J323" s="48"/>
     </row>
     <row r="324" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A324" s="66"/>
-[...8 lines deleted...]
-      <c r="J324" s="66"/>
+      <c r="A324" s="48"/>
+      <c r="B324" s="48"/>
+      <c r="C324" s="48"/>
+      <c r="D324" s="48"/>
+      <c r="E324" s="48"/>
+      <c r="F324" s="48"/>
+      <c r="G324" s="48"/>
+      <c r="H324" s="48"/>
+      <c r="I324" s="48"/>
+      <c r="J324" s="48"/>
     </row>
     <row r="325" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A325" s="66"/>
-[...8 lines deleted...]
-      <c r="J325" s="66"/>
+      <c r="A325" s="48"/>
+      <c r="B325" s="48"/>
+      <c r="C325" s="48"/>
+      <c r="D325" s="48"/>
+      <c r="E325" s="48"/>
+      <c r="F325" s="48"/>
+      <c r="G325" s="48"/>
+      <c r="H325" s="48"/>
+      <c r="I325" s="48"/>
+      <c r="J325" s="48"/>
     </row>
     <row r="326" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A326" s="66"/>
-[...8 lines deleted...]
-      <c r="J326" s="66"/>
+      <c r="A326" s="48"/>
+      <c r="B326" s="48"/>
+      <c r="C326" s="48"/>
+      <c r="D326" s="48"/>
+      <c r="E326" s="48"/>
+      <c r="F326" s="48"/>
+      <c r="G326" s="48"/>
+      <c r="H326" s="48"/>
+      <c r="I326" s="48"/>
+      <c r="J326" s="48"/>
     </row>
     <row r="327" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A327" s="66"/>
-[...8 lines deleted...]
-      <c r="J327" s="66"/>
+      <c r="A327" s="48"/>
+      <c r="B327" s="48"/>
+      <c r="C327" s="48"/>
+      <c r="D327" s="48"/>
+      <c r="E327" s="48"/>
+      <c r="F327" s="48"/>
+      <c r="G327" s="48"/>
+      <c r="H327" s="48"/>
+      <c r="I327" s="48"/>
+      <c r="J327" s="48"/>
     </row>
     <row r="328" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A328" s="66"/>
-[...8 lines deleted...]
-      <c r="J328" s="66"/>
+      <c r="A328" s="48"/>
+      <c r="B328" s="48"/>
+      <c r="C328" s="48"/>
+      <c r="D328" s="48"/>
+      <c r="E328" s="48"/>
+      <c r="F328" s="48"/>
+      <c r="G328" s="48"/>
+      <c r="H328" s="48"/>
+      <c r="I328" s="48"/>
+      <c r="J328" s="48"/>
     </row>
     <row r="329" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A329" s="66"/>
-[...8 lines deleted...]
-      <c r="J329" s="66"/>
+      <c r="A329" s="48"/>
+      <c r="B329" s="48"/>
+      <c r="C329" s="48"/>
+      <c r="D329" s="48"/>
+      <c r="E329" s="48"/>
+      <c r="F329" s="48"/>
+      <c r="G329" s="48"/>
+      <c r="H329" s="48"/>
+      <c r="I329" s="48"/>
+      <c r="J329" s="48"/>
     </row>
     <row r="330" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A330" s="66"/>
-[...8 lines deleted...]
-      <c r="J330" s="66"/>
+      <c r="A330" s="48"/>
+      <c r="B330" s="48"/>
+      <c r="C330" s="48"/>
+      <c r="D330" s="48"/>
+      <c r="E330" s="48"/>
+      <c r="F330" s="48"/>
+      <c r="G330" s="48"/>
+      <c r="H330" s="48"/>
+      <c r="I330" s="48"/>
+      <c r="J330" s="48"/>
     </row>
     <row r="331" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A331" s="66"/>
-[...8 lines deleted...]
-      <c r="J331" s="66"/>
+      <c r="A331" s="48"/>
+      <c r="B331" s="48"/>
+      <c r="C331" s="48"/>
+      <c r="D331" s="48"/>
+      <c r="E331" s="48"/>
+      <c r="F331" s="48"/>
+      <c r="G331" s="48"/>
+      <c r="H331" s="48"/>
+      <c r="I331" s="48"/>
+      <c r="J331" s="48"/>
     </row>
     <row r="332" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A332" s="66"/>
-[...8 lines deleted...]
-      <c r="J332" s="66"/>
+      <c r="A332" s="48"/>
+      <c r="B332" s="48"/>
+      <c r="C332" s="48"/>
+      <c r="D332" s="48"/>
+      <c r="E332" s="48"/>
+      <c r="F332" s="48"/>
+      <c r="G332" s="48"/>
+      <c r="H332" s="48"/>
+      <c r="I332" s="48"/>
+      <c r="J332" s="48"/>
     </row>
     <row r="333" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A333" s="66"/>
-[...8 lines deleted...]
-      <c r="J333" s="66"/>
+      <c r="A333" s="48"/>
+      <c r="B333" s="48"/>
+      <c r="C333" s="48"/>
+      <c r="D333" s="48"/>
+      <c r="E333" s="48"/>
+      <c r="F333" s="48"/>
+      <c r="G333" s="48"/>
+      <c r="H333" s="48"/>
+      <c r="I333" s="48"/>
+      <c r="J333" s="48"/>
     </row>
     <row r="334" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A334" s="66"/>
-[...8 lines deleted...]
-      <c r="J334" s="66"/>
+      <c r="A334" s="48"/>
+      <c r="B334" s="48"/>
+      <c r="C334" s="48"/>
+      <c r="D334" s="48"/>
+      <c r="E334" s="48"/>
+      <c r="F334" s="48"/>
+      <c r="G334" s="48"/>
+      <c r="H334" s="48"/>
+      <c r="I334" s="48"/>
+      <c r="J334" s="48"/>
     </row>
     <row r="335" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A335" s="66"/>
-[...8 lines deleted...]
-      <c r="J335" s="66"/>
+      <c r="A335" s="48"/>
+      <c r="B335" s="48"/>
+      <c r="C335" s="48"/>
+      <c r="D335" s="48"/>
+      <c r="E335" s="48"/>
+      <c r="F335" s="48"/>
+      <c r="G335" s="48"/>
+      <c r="H335" s="48"/>
+      <c r="I335" s="48"/>
+      <c r="J335" s="48"/>
     </row>
     <row r="336" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A336" s="66"/>
-[...8 lines deleted...]
-      <c r="J336" s="66"/>
+      <c r="A336" s="48"/>
+      <c r="B336" s="48"/>
+      <c r="C336" s="48"/>
+      <c r="D336" s="48"/>
+      <c r="E336" s="48"/>
+      <c r="F336" s="48"/>
+      <c r="G336" s="48"/>
+      <c r="H336" s="48"/>
+      <c r="I336" s="48"/>
+      <c r="J336" s="48"/>
     </row>
     <row r="337" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A337" s="66"/>
-[...8 lines deleted...]
-      <c r="J337" s="66"/>
+      <c r="A337" s="48"/>
+      <c r="B337" s="48"/>
+      <c r="C337" s="48"/>
+      <c r="D337" s="48"/>
+      <c r="E337" s="48"/>
+      <c r="F337" s="48"/>
+      <c r="G337" s="48"/>
+      <c r="H337" s="48"/>
+      <c r="I337" s="48"/>
+      <c r="J337" s="48"/>
     </row>
     <row r="338" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A338" s="66"/>
-[...8 lines deleted...]
-      <c r="J338" s="66"/>
+      <c r="A338" s="48"/>
+      <c r="B338" s="48"/>
+      <c r="C338" s="48"/>
+      <c r="D338" s="48"/>
+      <c r="E338" s="48"/>
+      <c r="F338" s="48"/>
+      <c r="G338" s="48"/>
+      <c r="H338" s="48"/>
+      <c r="I338" s="48"/>
+      <c r="J338" s="48"/>
     </row>
     <row r="339" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A339" s="66"/>
-[...8 lines deleted...]
-      <c r="J339" s="66"/>
+      <c r="A339" s="48"/>
+      <c r="B339" s="48"/>
+      <c r="C339" s="48"/>
+      <c r="D339" s="48"/>
+      <c r="E339" s="48"/>
+      <c r="F339" s="48"/>
+      <c r="G339" s="48"/>
+      <c r="H339" s="48"/>
+      <c r="I339" s="48"/>
+      <c r="J339" s="48"/>
     </row>
     <row r="340" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A340" s="66"/>
-[...8 lines deleted...]
-      <c r="J340" s="66"/>
+      <c r="A340" s="48"/>
+      <c r="B340" s="48"/>
+      <c r="C340" s="48"/>
+      <c r="D340" s="48"/>
+      <c r="E340" s="48"/>
+      <c r="F340" s="48"/>
+      <c r="G340" s="48"/>
+      <c r="H340" s="48"/>
+      <c r="I340" s="48"/>
+      <c r="J340" s="48"/>
     </row>
     <row r="341" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A341" s="66"/>
-[...8 lines deleted...]
-      <c r="J341" s="66"/>
+      <c r="A341" s="48"/>
+      <c r="B341" s="48"/>
+      <c r="C341" s="48"/>
+      <c r="D341" s="48"/>
+      <c r="E341" s="48"/>
+      <c r="F341" s="48"/>
+      <c r="G341" s="48"/>
+      <c r="H341" s="48"/>
+      <c r="I341" s="48"/>
+      <c r="J341" s="48"/>
     </row>
     <row r="342" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A342" s="66"/>
-[...8 lines deleted...]
-      <c r="J342" s="66"/>
+      <c r="A342" s="48"/>
+      <c r="B342" s="48"/>
+      <c r="C342" s="48"/>
+      <c r="D342" s="48"/>
+      <c r="E342" s="48"/>
+      <c r="F342" s="48"/>
+      <c r="G342" s="48"/>
+      <c r="H342" s="48"/>
+      <c r="I342" s="48"/>
+      <c r="J342" s="48"/>
     </row>
     <row r="343" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A343" s="66"/>
-[...8 lines deleted...]
-      <c r="J343" s="66"/>
+      <c r="A343" s="48"/>
+      <c r="B343" s="48"/>
+      <c r="C343" s="48"/>
+      <c r="D343" s="48"/>
+      <c r="E343" s="48"/>
+      <c r="F343" s="48"/>
+      <c r="G343" s="48"/>
+      <c r="H343" s="48"/>
+      <c r="I343" s="48"/>
+      <c r="J343" s="48"/>
     </row>
     <row r="344" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A344" s="66"/>
-[...8 lines deleted...]
-      <c r="J344" s="66"/>
+      <c r="A344" s="48"/>
+      <c r="B344" s="48"/>
+      <c r="C344" s="48"/>
+      <c r="D344" s="48"/>
+      <c r="E344" s="48"/>
+      <c r="F344" s="48"/>
+      <c r="G344" s="48"/>
+      <c r="H344" s="48"/>
+      <c r="I344" s="48"/>
+      <c r="J344" s="48"/>
     </row>
     <row r="345" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A345" s="66"/>
-[...8 lines deleted...]
-      <c r="J345" s="66"/>
+      <c r="A345" s="48"/>
+      <c r="B345" s="48"/>
+      <c r="C345" s="48"/>
+      <c r="D345" s="48"/>
+      <c r="E345" s="48"/>
+      <c r="F345" s="48"/>
+      <c r="G345" s="48"/>
+      <c r="H345" s="48"/>
+      <c r="I345" s="48"/>
+      <c r="J345" s="48"/>
     </row>
     <row r="346" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A346" s="66"/>
-[...8 lines deleted...]
-      <c r="J346" s="66"/>
+      <c r="A346" s="48"/>
+      <c r="B346" s="48"/>
+      <c r="C346" s="48"/>
+      <c r="D346" s="48"/>
+      <c r="E346" s="48"/>
+      <c r="F346" s="48"/>
+      <c r="G346" s="48"/>
+      <c r="H346" s="48"/>
+      <c r="I346" s="48"/>
+      <c r="J346" s="48"/>
     </row>
     <row r="347" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A347" s="66"/>
-[...8 lines deleted...]
-      <c r="J347" s="66"/>
+      <c r="A347" s="48"/>
+      <c r="B347" s="48"/>
+      <c r="C347" s="48"/>
+      <c r="D347" s="48"/>
+      <c r="E347" s="48"/>
+      <c r="F347" s="48"/>
+      <c r="G347" s="48"/>
+      <c r="H347" s="48"/>
+      <c r="I347" s="48"/>
+      <c r="J347" s="48"/>
     </row>
     <row r="348" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A348" s="66"/>
-[...8 lines deleted...]
-      <c r="J348" s="66"/>
+      <c r="A348" s="48"/>
+      <c r="B348" s="48"/>
+      <c r="C348" s="48"/>
+      <c r="D348" s="48"/>
+      <c r="E348" s="48"/>
+      <c r="F348" s="48"/>
+      <c r="G348" s="48"/>
+      <c r="H348" s="48"/>
+      <c r="I348" s="48"/>
+      <c r="J348" s="48"/>
     </row>
     <row r="349" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A349" s="66"/>
-[...8 lines deleted...]
-      <c r="J349" s="66"/>
+      <c r="A349" s="48"/>
+      <c r="B349" s="48"/>
+      <c r="C349" s="48"/>
+      <c r="D349" s="48"/>
+      <c r="E349" s="48"/>
+      <c r="F349" s="48"/>
+      <c r="G349" s="48"/>
+      <c r="H349" s="48"/>
+      <c r="I349" s="48"/>
+      <c r="J349" s="48"/>
     </row>
     <row r="350" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A350" s="66"/>
-[...8 lines deleted...]
-      <c r="J350" s="66"/>
+      <c r="A350" s="48"/>
+      <c r="B350" s="48"/>
+      <c r="C350" s="48"/>
+      <c r="D350" s="48"/>
+      <c r="E350" s="48"/>
+      <c r="F350" s="48"/>
+      <c r="G350" s="48"/>
+      <c r="H350" s="48"/>
+      <c r="I350" s="48"/>
+      <c r="J350" s="48"/>
     </row>
     <row r="351" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A351" s="66"/>
-[...8 lines deleted...]
-      <c r="J351" s="66"/>
+      <c r="A351" s="48"/>
+      <c r="B351" s="48"/>
+      <c r="C351" s="48"/>
+      <c r="D351" s="48"/>
+      <c r="E351" s="48"/>
+      <c r="F351" s="48"/>
+      <c r="G351" s="48"/>
+      <c r="H351" s="48"/>
+      <c r="I351" s="48"/>
+      <c r="J351" s="48"/>
     </row>
     <row r="352" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A352" s="66"/>
-[...8 lines deleted...]
-      <c r="J352" s="66"/>
+      <c r="A352" s="48"/>
+      <c r="B352" s="48"/>
+      <c r="C352" s="48"/>
+      <c r="D352" s="48"/>
+      <c r="E352" s="48"/>
+      <c r="F352" s="48"/>
+      <c r="G352" s="48"/>
+      <c r="H352" s="48"/>
+      <c r="I352" s="48"/>
+      <c r="J352" s="48"/>
     </row>
     <row r="353" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A353" s="66"/>
-[...8 lines deleted...]
-      <c r="J353" s="66"/>
+      <c r="A353" s="48"/>
+      <c r="B353" s="48"/>
+      <c r="C353" s="48"/>
+      <c r="D353" s="48"/>
+      <c r="E353" s="48"/>
+      <c r="F353" s="48"/>
+      <c r="G353" s="48"/>
+      <c r="H353" s="48"/>
+      <c r="I353" s="48"/>
+      <c r="J353" s="48"/>
     </row>
     <row r="354" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A354" s="66"/>
-[...8 lines deleted...]
-      <c r="J354" s="66"/>
+      <c r="A354" s="48"/>
+      <c r="B354" s="48"/>
+      <c r="C354" s="48"/>
+      <c r="D354" s="48"/>
+      <c r="E354" s="48"/>
+      <c r="F354" s="48"/>
+      <c r="G354" s="48"/>
+      <c r="H354" s="48"/>
+      <c r="I354" s="48"/>
+      <c r="J354" s="48"/>
     </row>
     <row r="355" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A355" s="66"/>
-[...8 lines deleted...]
-      <c r="J355" s="66"/>
+      <c r="A355" s="48"/>
+      <c r="B355" s="48"/>
+      <c r="C355" s="48"/>
+      <c r="D355" s="48"/>
+      <c r="E355" s="48"/>
+      <c r="F355" s="48"/>
+      <c r="G355" s="48"/>
+      <c r="H355" s="48"/>
+      <c r="I355" s="48"/>
+      <c r="J355" s="48"/>
     </row>
     <row r="356" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A356" s="66"/>
-[...8 lines deleted...]
-      <c r="J356" s="66"/>
+      <c r="A356" s="48"/>
+      <c r="B356" s="48"/>
+      <c r="C356" s="48"/>
+      <c r="D356" s="48"/>
+      <c r="E356" s="48"/>
+      <c r="F356" s="48"/>
+      <c r="G356" s="48"/>
+      <c r="H356" s="48"/>
+      <c r="I356" s="48"/>
+      <c r="J356" s="48"/>
     </row>
     <row r="357" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A357" s="66"/>
-[...8 lines deleted...]
-      <c r="J357" s="66"/>
+      <c r="A357" s="48"/>
+      <c r="B357" s="48"/>
+      <c r="C357" s="48"/>
+      <c r="D357" s="48"/>
+      <c r="E357" s="48"/>
+      <c r="F357" s="48"/>
+      <c r="G357" s="48"/>
+      <c r="H357" s="48"/>
+      <c r="I357" s="48"/>
+      <c r="J357" s="48"/>
     </row>
     <row r="358" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A358" s="66"/>
-[...8 lines deleted...]
-      <c r="J358" s="66"/>
+      <c r="A358" s="48"/>
+      <c r="B358" s="48"/>
+      <c r="C358" s="48"/>
+      <c r="D358" s="48"/>
+      <c r="E358" s="48"/>
+      <c r="F358" s="48"/>
+      <c r="G358" s="48"/>
+      <c r="H358" s="48"/>
+      <c r="I358" s="48"/>
+      <c r="J358" s="48"/>
     </row>
     <row r="359" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A359" s="66"/>
-[...8 lines deleted...]
-      <c r="J359" s="66"/>
+      <c r="A359" s="48"/>
+      <c r="B359" s="48"/>
+      <c r="C359" s="48"/>
+      <c r="D359" s="48"/>
+      <c r="E359" s="48"/>
+      <c r="F359" s="48"/>
+      <c r="G359" s="48"/>
+      <c r="H359" s="48"/>
+      <c r="I359" s="48"/>
+      <c r="J359" s="48"/>
     </row>
     <row r="360" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A360" s="66"/>
-[...8 lines deleted...]
-      <c r="J360" s="66"/>
+      <c r="A360" s="48"/>
+      <c r="B360" s="48"/>
+      <c r="C360" s="48"/>
+      <c r="D360" s="48"/>
+      <c r="E360" s="48"/>
+      <c r="F360" s="48"/>
+      <c r="G360" s="48"/>
+      <c r="H360" s="48"/>
+      <c r="I360" s="48"/>
+      <c r="J360" s="48"/>
     </row>
     <row r="361" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A361" s="66"/>
-[...8 lines deleted...]
-      <c r="J361" s="66"/>
+      <c r="A361" s="48"/>
+      <c r="B361" s="48"/>
+      <c r="C361" s="48"/>
+      <c r="D361" s="48"/>
+      <c r="E361" s="48"/>
+      <c r="F361" s="48"/>
+      <c r="G361" s="48"/>
+      <c r="H361" s="48"/>
+      <c r="I361" s="48"/>
+      <c r="J361" s="48"/>
     </row>
     <row r="362" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A362" s="66"/>
-[...8 lines deleted...]
-      <c r="J362" s="66"/>
+      <c r="A362" s="48"/>
+      <c r="B362" s="48"/>
+      <c r="C362" s="48"/>
+      <c r="D362" s="48"/>
+      <c r="E362" s="48"/>
+      <c r="F362" s="48"/>
+      <c r="G362" s="48"/>
+      <c r="H362" s="48"/>
+      <c r="I362" s="48"/>
+      <c r="J362" s="48"/>
     </row>
     <row r="363" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A363" s="66"/>
-[...8 lines deleted...]
-      <c r="J363" s="66"/>
+      <c r="A363" s="48"/>
+      <c r="B363" s="48"/>
+      <c r="C363" s="48"/>
+      <c r="D363" s="48"/>
+      <c r="E363" s="48"/>
+      <c r="F363" s="48"/>
+      <c r="G363" s="48"/>
+      <c r="H363" s="48"/>
+      <c r="I363" s="48"/>
+      <c r="J363" s="48"/>
     </row>
     <row r="364" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A364" s="66"/>
-[...8 lines deleted...]
-      <c r="J364" s="66"/>
+      <c r="A364" s="48"/>
+      <c r="B364" s="48"/>
+      <c r="C364" s="48"/>
+      <c r="D364" s="48"/>
+      <c r="E364" s="48"/>
+      <c r="F364" s="48"/>
+      <c r="G364" s="48"/>
+      <c r="H364" s="48"/>
+      <c r="I364" s="48"/>
+      <c r="J364" s="48"/>
     </row>
     <row r="365" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A365" s="66"/>
-[...8 lines deleted...]
-      <c r="J365" s="66"/>
+      <c r="A365" s="48"/>
+      <c r="B365" s="48"/>
+      <c r="C365" s="48"/>
+      <c r="D365" s="48"/>
+      <c r="E365" s="48"/>
+      <c r="F365" s="48"/>
+      <c r="G365" s="48"/>
+      <c r="H365" s="48"/>
+      <c r="I365" s="48"/>
+      <c r="J365" s="48"/>
     </row>
     <row r="366" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A366" s="66"/>
-[...8 lines deleted...]
-      <c r="J366" s="66"/>
+      <c r="A366" s="48"/>
+      <c r="B366" s="48"/>
+      <c r="C366" s="48"/>
+      <c r="D366" s="48"/>
+      <c r="E366" s="48"/>
+      <c r="F366" s="48"/>
+      <c r="G366" s="48"/>
+      <c r="H366" s="48"/>
+      <c r="I366" s="48"/>
+      <c r="J366" s="48"/>
     </row>
     <row r="367" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A367" s="66"/>
-[...8 lines deleted...]
-      <c r="J367" s="66"/>
+      <c r="A367" s="48"/>
+      <c r="B367" s="48"/>
+      <c r="C367" s="48"/>
+      <c r="D367" s="48"/>
+      <c r="E367" s="48"/>
+      <c r="F367" s="48"/>
+      <c r="G367" s="48"/>
+      <c r="H367" s="48"/>
+      <c r="I367" s="48"/>
+      <c r="J367" s="48"/>
     </row>
     <row r="368" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A368" s="66"/>
-[...8 lines deleted...]
-      <c r="J368" s="66"/>
+      <c r="A368" s="48"/>
+      <c r="B368" s="48"/>
+      <c r="C368" s="48"/>
+      <c r="D368" s="48"/>
+      <c r="E368" s="48"/>
+      <c r="F368" s="48"/>
+      <c r="G368" s="48"/>
+      <c r="H368" s="48"/>
+      <c r="I368" s="48"/>
+      <c r="J368" s="48"/>
     </row>
     <row r="369" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A369" s="66"/>
-[...8 lines deleted...]
-      <c r="J369" s="66"/>
+      <c r="A369" s="48"/>
+      <c r="B369" s="48"/>
+      <c r="C369" s="48"/>
+      <c r="D369" s="48"/>
+      <c r="E369" s="48"/>
+      <c r="F369" s="48"/>
+      <c r="G369" s="48"/>
+      <c r="H369" s="48"/>
+      <c r="I369" s="48"/>
+      <c r="J369" s="48"/>
     </row>
     <row r="370" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A370" s="66"/>
-[...8 lines deleted...]
-      <c r="J370" s="66"/>
+      <c r="A370" s="48"/>
+      <c r="B370" s="48"/>
+      <c r="C370" s="48"/>
+      <c r="D370" s="48"/>
+      <c r="E370" s="48"/>
+      <c r="F370" s="48"/>
+      <c r="G370" s="48"/>
+      <c r="H370" s="48"/>
+      <c r="I370" s="48"/>
+      <c r="J370" s="48"/>
     </row>
     <row r="371" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A371" s="66"/>
-[...8 lines deleted...]
-      <c r="J371" s="66"/>
+      <c r="A371" s="48"/>
+      <c r="B371" s="48"/>
+      <c r="C371" s="48"/>
+      <c r="D371" s="48"/>
+      <c r="E371" s="48"/>
+      <c r="F371" s="48"/>
+      <c r="G371" s="48"/>
+      <c r="H371" s="48"/>
+      <c r="I371" s="48"/>
+      <c r="J371" s="48"/>
     </row>
     <row r="372" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A372" s="66"/>
-[...8 lines deleted...]
-      <c r="J372" s="66"/>
+      <c r="A372" s="48"/>
+      <c r="B372" s="48"/>
+      <c r="C372" s="48"/>
+      <c r="D372" s="48"/>
+      <c r="E372" s="48"/>
+      <c r="F372" s="48"/>
+      <c r="G372" s="48"/>
+      <c r="H372" s="48"/>
+      <c r="I372" s="48"/>
+      <c r="J372" s="48"/>
     </row>
     <row r="373" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A373" s="66"/>
-[...8 lines deleted...]
-      <c r="J373" s="66"/>
+      <c r="A373" s="48"/>
+      <c r="B373" s="48"/>
+      <c r="C373" s="48"/>
+      <c r="D373" s="48"/>
+      <c r="E373" s="48"/>
+      <c r="F373" s="48"/>
+      <c r="G373" s="48"/>
+      <c r="H373" s="48"/>
+      <c r="I373" s="48"/>
+      <c r="J373" s="48"/>
     </row>
     <row r="374" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A374" s="66"/>
-[...8 lines deleted...]
-      <c r="J374" s="66"/>
+      <c r="A374" s="48"/>
+      <c r="B374" s="48"/>
+      <c r="C374" s="48"/>
+      <c r="D374" s="48"/>
+      <c r="E374" s="48"/>
+      <c r="F374" s="48"/>
+      <c r="G374" s="48"/>
+      <c r="H374" s="48"/>
+      <c r="I374" s="48"/>
+      <c r="J374" s="48"/>
     </row>
     <row r="375" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A375" s="66"/>
-[...8 lines deleted...]
-      <c r="J375" s="66"/>
+      <c r="A375" s="48"/>
+      <c r="B375" s="48"/>
+      <c r="C375" s="48"/>
+      <c r="D375" s="48"/>
+      <c r="E375" s="48"/>
+      <c r="F375" s="48"/>
+      <c r="G375" s="48"/>
+      <c r="H375" s="48"/>
+      <c r="I375" s="48"/>
+      <c r="J375" s="48"/>
     </row>
     <row r="376" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A376" s="66"/>
-[...8 lines deleted...]
-      <c r="J376" s="66"/>
+      <c r="A376" s="48"/>
+      <c r="B376" s="48"/>
+      <c r="C376" s="48"/>
+      <c r="D376" s="48"/>
+      <c r="E376" s="48"/>
+      <c r="F376" s="48"/>
+      <c r="G376" s="48"/>
+      <c r="H376" s="48"/>
+      <c r="I376" s="48"/>
+      <c r="J376" s="48"/>
     </row>
     <row r="377" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A377" s="66"/>
-[...8 lines deleted...]
-      <c r="J377" s="66"/>
+      <c r="A377" s="48"/>
+      <c r="B377" s="48"/>
+      <c r="C377" s="48"/>
+      <c r="D377" s="48"/>
+      <c r="E377" s="48"/>
+      <c r="F377" s="48"/>
+      <c r="G377" s="48"/>
+      <c r="H377" s="48"/>
+      <c r="I377" s="48"/>
+      <c r="J377" s="48"/>
     </row>
     <row r="378" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A378" s="66"/>
-[...8 lines deleted...]
-      <c r="J378" s="66"/>
+      <c r="A378" s="48"/>
+      <c r="B378" s="48"/>
+      <c r="C378" s="48"/>
+      <c r="D378" s="48"/>
+      <c r="E378" s="48"/>
+      <c r="F378" s="48"/>
+      <c r="G378" s="48"/>
+      <c r="H378" s="48"/>
+      <c r="I378" s="48"/>
+      <c r="J378" s="48"/>
     </row>
     <row r="379" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A379" s="66"/>
-[...8 lines deleted...]
-      <c r="J379" s="66"/>
+      <c r="A379" s="48"/>
+      <c r="B379" s="48"/>
+      <c r="C379" s="48"/>
+      <c r="D379" s="48"/>
+      <c r="E379" s="48"/>
+      <c r="F379" s="48"/>
+      <c r="G379" s="48"/>
+      <c r="H379" s="48"/>
+      <c r="I379" s="48"/>
+      <c r="J379" s="48"/>
     </row>
     <row r="380" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A380" s="66"/>
-[...8 lines deleted...]
-      <c r="J380" s="66"/>
+      <c r="A380" s="48"/>
+      <c r="B380" s="48"/>
+      <c r="C380" s="48"/>
+      <c r="D380" s="48"/>
+      <c r="E380" s="48"/>
+      <c r="F380" s="48"/>
+      <c r="G380" s="48"/>
+      <c r="H380" s="48"/>
+      <c r="I380" s="48"/>
+      <c r="J380" s="48"/>
     </row>
     <row r="381" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A381" s="66"/>
-[...8 lines deleted...]
-      <c r="J381" s="66"/>
+      <c r="A381" s="48"/>
+      <c r="B381" s="48"/>
+      <c r="C381" s="48"/>
+      <c r="D381" s="48"/>
+      <c r="E381" s="48"/>
+      <c r="F381" s="48"/>
+      <c r="G381" s="48"/>
+      <c r="H381" s="48"/>
+      <c r="I381" s="48"/>
+      <c r="J381" s="48"/>
     </row>
     <row r="382" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A382" s="66"/>
-[...8 lines deleted...]
-      <c r="J382" s="66"/>
+      <c r="A382" s="48"/>
+      <c r="B382" s="48"/>
+      <c r="C382" s="48"/>
+      <c r="D382" s="48"/>
+      <c r="E382" s="48"/>
+      <c r="F382" s="48"/>
+      <c r="G382" s="48"/>
+      <c r="H382" s="48"/>
+      <c r="I382" s="48"/>
+      <c r="J382" s="48"/>
     </row>
     <row r="383" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A383" s="66"/>
-[...8 lines deleted...]
-      <c r="J383" s="66"/>
+      <c r="A383" s="48"/>
+      <c r="B383" s="48"/>
+      <c r="C383" s="48"/>
+      <c r="D383" s="48"/>
+      <c r="E383" s="48"/>
+      <c r="F383" s="48"/>
+      <c r="G383" s="48"/>
+      <c r="H383" s="48"/>
+      <c r="I383" s="48"/>
+      <c r="J383" s="48"/>
     </row>
     <row r="384" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A384" s="66"/>
-[...8 lines deleted...]
-      <c r="J384" s="66"/>
+      <c r="A384" s="48"/>
+      <c r="B384" s="48"/>
+      <c r="C384" s="48"/>
+      <c r="D384" s="48"/>
+      <c r="E384" s="48"/>
+      <c r="F384" s="48"/>
+      <c r="G384" s="48"/>
+      <c r="H384" s="48"/>
+      <c r="I384" s="48"/>
+      <c r="J384" s="48"/>
     </row>
     <row r="385" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A385" s="66"/>
-[...8 lines deleted...]
-      <c r="J385" s="66"/>
+      <c r="A385" s="48"/>
+      <c r="B385" s="48"/>
+      <c r="C385" s="48"/>
+      <c r="D385" s="48"/>
+      <c r="E385" s="48"/>
+      <c r="F385" s="48"/>
+      <c r="G385" s="48"/>
+      <c r="H385" s="48"/>
+      <c r="I385" s="48"/>
+      <c r="J385" s="48"/>
     </row>
     <row r="386" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A386" s="66"/>
-[...8 lines deleted...]
-      <c r="J386" s="66"/>
+      <c r="A386" s="48"/>
+      <c r="B386" s="48"/>
+      <c r="C386" s="48"/>
+      <c r="D386" s="48"/>
+      <c r="E386" s="48"/>
+      <c r="F386" s="48"/>
+      <c r="G386" s="48"/>
+      <c r="H386" s="48"/>
+      <c r="I386" s="48"/>
+      <c r="J386" s="48"/>
     </row>
     <row r="387" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A387" s="66"/>
-[...8 lines deleted...]
-      <c r="J387" s="66"/>
+      <c r="A387" s="48"/>
+      <c r="B387" s="48"/>
+      <c r="C387" s="48"/>
+      <c r="D387" s="48"/>
+      <c r="E387" s="48"/>
+      <c r="F387" s="48"/>
+      <c r="G387" s="48"/>
+      <c r="H387" s="48"/>
+      <c r="I387" s="48"/>
+      <c r="J387" s="48"/>
     </row>
     <row r="388" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A388" s="66"/>
-[...8 lines deleted...]
-      <c r="J388" s="66"/>
+      <c r="A388" s="48"/>
+      <c r="B388" s="48"/>
+      <c r="C388" s="48"/>
+      <c r="D388" s="48"/>
+      <c r="E388" s="48"/>
+      <c r="F388" s="48"/>
+      <c r="G388" s="48"/>
+      <c r="H388" s="48"/>
+      <c r="I388" s="48"/>
+      <c r="J388" s="48"/>
     </row>
     <row r="389" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A389" s="66"/>
-[...8 lines deleted...]
-      <c r="J389" s="66"/>
+      <c r="A389" s="48"/>
+      <c r="B389" s="48"/>
+      <c r="C389" s="48"/>
+      <c r="D389" s="48"/>
+      <c r="E389" s="48"/>
+      <c r="F389" s="48"/>
+      <c r="G389" s="48"/>
+      <c r="H389" s="48"/>
+      <c r="I389" s="48"/>
+      <c r="J389" s="48"/>
     </row>
     <row r="390" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A390" s="66"/>
-[...8 lines deleted...]
-      <c r="J390" s="66"/>
+      <c r="A390" s="48"/>
+      <c r="B390" s="48"/>
+      <c r="C390" s="48"/>
+      <c r="D390" s="48"/>
+      <c r="E390" s="48"/>
+      <c r="F390" s="48"/>
+      <c r="G390" s="48"/>
+      <c r="H390" s="48"/>
+      <c r="I390" s="48"/>
+      <c r="J390" s="48"/>
     </row>
     <row r="391" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A391" s="66"/>
-[...8 lines deleted...]
-      <c r="J391" s="66"/>
+      <c r="A391" s="48"/>
+      <c r="B391" s="48"/>
+      <c r="C391" s="48"/>
+      <c r="D391" s="48"/>
+      <c r="E391" s="48"/>
+      <c r="F391" s="48"/>
+      <c r="G391" s="48"/>
+      <c r="H391" s="48"/>
+      <c r="I391" s="48"/>
+      <c r="J391" s="48"/>
     </row>
     <row r="392" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A392" s="66"/>
-[...8 lines deleted...]
-      <c r="J392" s="66"/>
+      <c r="A392" s="48"/>
+      <c r="B392" s="48"/>
+      <c r="C392" s="48"/>
+      <c r="D392" s="48"/>
+      <c r="E392" s="48"/>
+      <c r="F392" s="48"/>
+      <c r="G392" s="48"/>
+      <c r="H392" s="48"/>
+      <c r="I392" s="48"/>
+      <c r="J392" s="48"/>
     </row>
     <row r="393" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A393" s="66"/>
-[...8 lines deleted...]
-      <c r="J393" s="66"/>
+      <c r="A393" s="48"/>
+      <c r="B393" s="48"/>
+      <c r="C393" s="48"/>
+      <c r="D393" s="48"/>
+      <c r="E393" s="48"/>
+      <c r="F393" s="48"/>
+      <c r="G393" s="48"/>
+      <c r="H393" s="48"/>
+      <c r="I393" s="48"/>
+      <c r="J393" s="48"/>
     </row>
     <row r="394" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A394" s="66"/>
-[...8 lines deleted...]
-      <c r="J394" s="66"/>
+      <c r="A394" s="48"/>
+      <c r="B394" s="48"/>
+      <c r="C394" s="48"/>
+      <c r="D394" s="48"/>
+      <c r="E394" s="48"/>
+      <c r="F394" s="48"/>
+      <c r="G394" s="48"/>
+      <c r="H394" s="48"/>
+      <c r="I394" s="48"/>
+      <c r="J394" s="48"/>
     </row>
     <row r="395" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A395" s="66"/>
-[...8 lines deleted...]
-      <c r="J395" s="66"/>
+      <c r="A395" s="48"/>
+      <c r="B395" s="48"/>
+      <c r="C395" s="48"/>
+      <c r="D395" s="48"/>
+      <c r="E395" s="48"/>
+      <c r="F395" s="48"/>
+      <c r="G395" s="48"/>
+      <c r="H395" s="48"/>
+      <c r="I395" s="48"/>
+      <c r="J395" s="48"/>
     </row>
     <row r="396" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A396" s="66"/>
-[...8 lines deleted...]
-      <c r="J396" s="66"/>
+      <c r="A396" s="48"/>
+      <c r="B396" s="48"/>
+      <c r="C396" s="48"/>
+      <c r="D396" s="48"/>
+      <c r="E396" s="48"/>
+      <c r="F396" s="48"/>
+      <c r="G396" s="48"/>
+      <c r="H396" s="48"/>
+      <c r="I396" s="48"/>
+      <c r="J396" s="48"/>
     </row>
     <row r="397" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A397" s="66"/>
-[...8 lines deleted...]
-      <c r="J397" s="66"/>
+      <c r="A397" s="48"/>
+      <c r="B397" s="48"/>
+      <c r="C397" s="48"/>
+      <c r="D397" s="48"/>
+      <c r="E397" s="48"/>
+      <c r="F397" s="48"/>
+      <c r="G397" s="48"/>
+      <c r="H397" s="48"/>
+      <c r="I397" s="48"/>
+      <c r="J397" s="48"/>
     </row>
     <row r="398" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A398" s="66"/>
-[...8 lines deleted...]
-      <c r="J398" s="66"/>
+      <c r="A398" s="48"/>
+      <c r="B398" s="48"/>
+      <c r="C398" s="48"/>
+      <c r="D398" s="48"/>
+      <c r="E398" s="48"/>
+      <c r="F398" s="48"/>
+      <c r="G398" s="48"/>
+      <c r="H398" s="48"/>
+      <c r="I398" s="48"/>
+      <c r="J398" s="48"/>
     </row>
     <row r="399" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A399" s="66"/>
-[...8 lines deleted...]
-      <c r="J399" s="66"/>
+      <c r="A399" s="48"/>
+      <c r="B399" s="48"/>
+      <c r="C399" s="48"/>
+      <c r="D399" s="48"/>
+      <c r="E399" s="48"/>
+      <c r="F399" s="48"/>
+      <c r="G399" s="48"/>
+      <c r="H399" s="48"/>
+      <c r="I399" s="48"/>
+      <c r="J399" s="48"/>
     </row>
     <row r="400" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A400" s="66"/>
-[...8 lines deleted...]
-      <c r="J400" s="66"/>
+      <c r="A400" s="48"/>
+      <c r="B400" s="48"/>
+      <c r="C400" s="48"/>
+      <c r="D400" s="48"/>
+      <c r="E400" s="48"/>
+      <c r="F400" s="48"/>
+      <c r="G400" s="48"/>
+      <c r="H400" s="48"/>
+      <c r="I400" s="48"/>
+      <c r="J400" s="48"/>
     </row>
     <row r="401" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A401" s="66"/>
-[...8 lines deleted...]
-      <c r="J401" s="66"/>
+      <c r="A401" s="48"/>
+      <c r="B401" s="48"/>
+      <c r="C401" s="48"/>
+      <c r="D401" s="48"/>
+      <c r="E401" s="48"/>
+      <c r="F401" s="48"/>
+      <c r="G401" s="48"/>
+      <c r="H401" s="48"/>
+      <c r="I401" s="48"/>
+      <c r="J401" s="48"/>
     </row>
     <row r="402" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A402" s="66"/>
-[...8 lines deleted...]
-      <c r="J402" s="66"/>
+      <c r="A402" s="48"/>
+      <c r="B402" s="48"/>
+      <c r="C402" s="48"/>
+      <c r="D402" s="48"/>
+      <c r="E402" s="48"/>
+      <c r="F402" s="48"/>
+      <c r="G402" s="48"/>
+      <c r="H402" s="48"/>
+      <c r="I402" s="48"/>
+      <c r="J402" s="48"/>
     </row>
     <row r="403" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A403" s="66"/>
-[...8 lines deleted...]
-      <c r="J403" s="66"/>
+      <c r="A403" s="48"/>
+      <c r="B403" s="48"/>
+      <c r="C403" s="48"/>
+      <c r="D403" s="48"/>
+      <c r="E403" s="48"/>
+      <c r="F403" s="48"/>
+      <c r="G403" s="48"/>
+      <c r="H403" s="48"/>
+      <c r="I403" s="48"/>
+      <c r="J403" s="48"/>
     </row>
     <row r="404" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A404" s="66"/>
-[...8 lines deleted...]
-      <c r="J404" s="66"/>
+      <c r="A404" s="48"/>
+      <c r="B404" s="48"/>
+      <c r="C404" s="48"/>
+      <c r="D404" s="48"/>
+      <c r="E404" s="48"/>
+      <c r="F404" s="48"/>
+      <c r="G404" s="48"/>
+      <c r="H404" s="48"/>
+      <c r="I404" s="48"/>
+      <c r="J404" s="48"/>
     </row>
     <row r="405" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A405" s="66"/>
-[...8 lines deleted...]
-      <c r="J405" s="66"/>
+      <c r="A405" s="48"/>
+      <c r="B405" s="48"/>
+      <c r="C405" s="48"/>
+      <c r="D405" s="48"/>
+      <c r="E405" s="48"/>
+      <c r="F405" s="48"/>
+      <c r="G405" s="48"/>
+      <c r="H405" s="48"/>
+      <c r="I405" s="48"/>
+      <c r="J405" s="48"/>
     </row>
     <row r="406" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A406" s="66"/>
-[...8 lines deleted...]
-      <c r="J406" s="66"/>
+      <c r="A406" s="48"/>
+      <c r="B406" s="48"/>
+      <c r="C406" s="48"/>
+      <c r="D406" s="48"/>
+      <c r="E406" s="48"/>
+      <c r="F406" s="48"/>
+      <c r="G406" s="48"/>
+      <c r="H406" s="48"/>
+      <c r="I406" s="48"/>
+      <c r="J406" s="48"/>
     </row>
     <row r="407" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A407" s="66"/>
-[...8 lines deleted...]
-      <c r="J407" s="66"/>
+      <c r="A407" s="48"/>
+      <c r="B407" s="48"/>
+      <c r="C407" s="48"/>
+      <c r="D407" s="48"/>
+      <c r="E407" s="48"/>
+      <c r="F407" s="48"/>
+      <c r="G407" s="48"/>
+      <c r="H407" s="48"/>
+      <c r="I407" s="48"/>
+      <c r="J407" s="48"/>
     </row>
     <row r="408" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A408" s="66"/>
-[...8 lines deleted...]
-      <c r="J408" s="66"/>
+      <c r="A408" s="48"/>
+      <c r="B408" s="48"/>
+      <c r="C408" s="48"/>
+      <c r="D408" s="48"/>
+      <c r="E408" s="48"/>
+      <c r="F408" s="48"/>
+      <c r="G408" s="48"/>
+      <c r="H408" s="48"/>
+      <c r="I408" s="48"/>
+      <c r="J408" s="48"/>
     </row>
     <row r="409" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A409" s="66"/>
-[...8 lines deleted...]
-      <c r="J409" s="66"/>
+      <c r="A409" s="48"/>
+      <c r="B409" s="48"/>
+      <c r="C409" s="48"/>
+      <c r="D409" s="48"/>
+      <c r="E409" s="48"/>
+      <c r="F409" s="48"/>
+      <c r="G409" s="48"/>
+      <c r="H409" s="48"/>
+      <c r="I409" s="48"/>
+      <c r="J409" s="48"/>
     </row>
     <row r="410" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A410" s="66"/>
-[...8 lines deleted...]
-      <c r="J410" s="66"/>
+      <c r="A410" s="48"/>
+      <c r="B410" s="48"/>
+      <c r="C410" s="48"/>
+      <c r="D410" s="48"/>
+      <c r="E410" s="48"/>
+      <c r="F410" s="48"/>
+      <c r="G410" s="48"/>
+      <c r="H410" s="48"/>
+      <c r="I410" s="48"/>
+      <c r="J410" s="48"/>
     </row>
     <row r="411" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A411" s="66"/>
-[...8 lines deleted...]
-      <c r="J411" s="66"/>
+      <c r="A411" s="48"/>
+      <c r="B411" s="48"/>
+      <c r="C411" s="48"/>
+      <c r="D411" s="48"/>
+      <c r="E411" s="48"/>
+      <c r="F411" s="48"/>
+      <c r="G411" s="48"/>
+      <c r="H411" s="48"/>
+      <c r="I411" s="48"/>
+      <c r="J411" s="48"/>
     </row>
     <row r="412" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A412" s="66"/>
-[...8 lines deleted...]
-      <c r="J412" s="66"/>
+      <c r="A412" s="48"/>
+      <c r="B412" s="48"/>
+      <c r="C412" s="48"/>
+      <c r="D412" s="48"/>
+      <c r="E412" s="48"/>
+      <c r="F412" s="48"/>
+      <c r="G412" s="48"/>
+      <c r="H412" s="48"/>
+      <c r="I412" s="48"/>
+      <c r="J412" s="48"/>
     </row>
     <row r="413" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A413" s="66"/>
-[...8 lines deleted...]
-      <c r="J413" s="66"/>
+      <c r="A413" s="48"/>
+      <c r="B413" s="48"/>
+      <c r="C413" s="48"/>
+      <c r="D413" s="48"/>
+      <c r="E413" s="48"/>
+      <c r="F413" s="48"/>
+      <c r="G413" s="48"/>
+      <c r="H413" s="48"/>
+      <c r="I413" s="48"/>
+      <c r="J413" s="48"/>
     </row>
     <row r="414" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A414" s="66"/>
-[...8 lines deleted...]
-      <c r="J414" s="66"/>
+      <c r="A414" s="48"/>
+      <c r="B414" s="48"/>
+      <c r="C414" s="48"/>
+      <c r="D414" s="48"/>
+      <c r="E414" s="48"/>
+      <c r="F414" s="48"/>
+      <c r="G414" s="48"/>
+      <c r="H414" s="48"/>
+      <c r="I414" s="48"/>
+      <c r="J414" s="48"/>
     </row>
     <row r="415" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A415" s="66"/>
-[...8 lines deleted...]
-      <c r="J415" s="66"/>
+      <c r="A415" s="48"/>
+      <c r="B415" s="48"/>
+      <c r="C415" s="48"/>
+      <c r="D415" s="48"/>
+      <c r="E415" s="48"/>
+      <c r="F415" s="48"/>
+      <c r="G415" s="48"/>
+      <c r="H415" s="48"/>
+      <c r="I415" s="48"/>
+      <c r="J415" s="48"/>
     </row>
     <row r="416" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A416" s="66"/>
-[...8 lines deleted...]
-      <c r="J416" s="66"/>
+      <c r="A416" s="48"/>
+      <c r="B416" s="48"/>
+      <c r="C416" s="48"/>
+      <c r="D416" s="48"/>
+      <c r="E416" s="48"/>
+      <c r="F416" s="48"/>
+      <c r="G416" s="48"/>
+      <c r="H416" s="48"/>
+      <c r="I416" s="48"/>
+      <c r="J416" s="48"/>
     </row>
     <row r="417" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A417" s="66"/>
-[...8 lines deleted...]
-      <c r="J417" s="66"/>
+      <c r="A417" s="48"/>
+      <c r="B417" s="48"/>
+      <c r="C417" s="48"/>
+      <c r="D417" s="48"/>
+      <c r="E417" s="48"/>
+      <c r="F417" s="48"/>
+      <c r="G417" s="48"/>
+      <c r="H417" s="48"/>
+      <c r="I417" s="48"/>
+      <c r="J417" s="48"/>
     </row>
     <row r="418" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A418" s="66"/>
-[...8 lines deleted...]
-      <c r="J418" s="66"/>
+      <c r="A418" s="48"/>
+      <c r="B418" s="48"/>
+      <c r="C418" s="48"/>
+      <c r="D418" s="48"/>
+      <c r="E418" s="48"/>
+      <c r="F418" s="48"/>
+      <c r="G418" s="48"/>
+      <c r="H418" s="48"/>
+      <c r="I418" s="48"/>
+      <c r="J418" s="48"/>
     </row>
     <row r="419" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A419" s="66"/>
-[...8 lines deleted...]
-      <c r="J419" s="66"/>
+      <c r="A419" s="48"/>
+      <c r="B419" s="48"/>
+      <c r="C419" s="48"/>
+      <c r="D419" s="48"/>
+      <c r="E419" s="48"/>
+      <c r="F419" s="48"/>
+      <c r="G419" s="48"/>
+      <c r="H419" s="48"/>
+      <c r="I419" s="48"/>
+      <c r="J419" s="48"/>
     </row>
     <row r="420" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A420" s="66"/>
-[...8 lines deleted...]
-      <c r="J420" s="66"/>
+      <c r="A420" s="48"/>
+      <c r="B420" s="48"/>
+      <c r="C420" s="48"/>
+      <c r="D420" s="48"/>
+      <c r="E420" s="48"/>
+      <c r="F420" s="48"/>
+      <c r="G420" s="48"/>
+      <c r="H420" s="48"/>
+      <c r="I420" s="48"/>
+      <c r="J420" s="48"/>
     </row>
     <row r="421" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A421" s="66"/>
-[...8 lines deleted...]
-      <c r="J421" s="66"/>
+      <c r="A421" s="48"/>
+      <c r="B421" s="48"/>
+      <c r="C421" s="48"/>
+      <c r="D421" s="48"/>
+      <c r="E421" s="48"/>
+      <c r="F421" s="48"/>
+      <c r="G421" s="48"/>
+      <c r="H421" s="48"/>
+      <c r="I421" s="48"/>
+      <c r="J421" s="48"/>
     </row>
     <row r="422" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A422" s="66"/>
-[...8 lines deleted...]
-      <c r="J422" s="66"/>
+      <c r="A422" s="48"/>
+      <c r="B422" s="48"/>
+      <c r="C422" s="48"/>
+      <c r="D422" s="48"/>
+      <c r="E422" s="48"/>
+      <c r="F422" s="48"/>
+      <c r="G422" s="48"/>
+      <c r="H422" s="48"/>
+      <c r="I422" s="48"/>
+      <c r="J422" s="48"/>
     </row>
     <row r="423" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A423" s="66"/>
-[...8 lines deleted...]
-      <c r="J423" s="66"/>
+      <c r="A423" s="48"/>
+      <c r="B423" s="48"/>
+      <c r="C423" s="48"/>
+      <c r="D423" s="48"/>
+      <c r="E423" s="48"/>
+      <c r="F423" s="48"/>
+      <c r="G423" s="48"/>
+      <c r="H423" s="48"/>
+      <c r="I423" s="48"/>
+      <c r="J423" s="48"/>
     </row>
     <row r="424" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A424" s="66"/>
-[...8 lines deleted...]
-      <c r="J424" s="66"/>
+      <c r="A424" s="48"/>
+      <c r="B424" s="48"/>
+      <c r="C424" s="48"/>
+      <c r="D424" s="48"/>
+      <c r="E424" s="48"/>
+      <c r="F424" s="48"/>
+      <c r="G424" s="48"/>
+      <c r="H424" s="48"/>
+      <c r="I424" s="48"/>
+      <c r="J424" s="48"/>
     </row>
     <row r="425" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A425" s="66"/>
-[...8 lines deleted...]
-      <c r="J425" s="66"/>
+      <c r="A425" s="48"/>
+      <c r="B425" s="48"/>
+      <c r="C425" s="48"/>
+      <c r="D425" s="48"/>
+      <c r="E425" s="48"/>
+      <c r="F425" s="48"/>
+      <c r="G425" s="48"/>
+      <c r="H425" s="48"/>
+      <c r="I425" s="48"/>
+      <c r="J425" s="48"/>
     </row>
     <row r="426" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A426" s="66"/>
-[...8 lines deleted...]
-      <c r="J426" s="66"/>
+      <c r="A426" s="48"/>
+      <c r="B426" s="48"/>
+      <c r="C426" s="48"/>
+      <c r="D426" s="48"/>
+      <c r="E426" s="48"/>
+      <c r="F426" s="48"/>
+      <c r="G426" s="48"/>
+      <c r="H426" s="48"/>
+      <c r="I426" s="48"/>
+      <c r="J426" s="48"/>
     </row>
     <row r="427" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A427" s="66"/>
-[...8 lines deleted...]
-      <c r="J427" s="66"/>
+      <c r="A427" s="48"/>
+      <c r="B427" s="48"/>
+      <c r="C427" s="48"/>
+      <c r="D427" s="48"/>
+      <c r="E427" s="48"/>
+      <c r="F427" s="48"/>
+      <c r="G427" s="48"/>
+      <c r="H427" s="48"/>
+      <c r="I427" s="48"/>
+      <c r="J427" s="48"/>
     </row>
     <row r="428" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A428" s="66"/>
-[...8 lines deleted...]
-      <c r="J428" s="66"/>
+      <c r="A428" s="48"/>
+      <c r="B428" s="48"/>
+      <c r="C428" s="48"/>
+      <c r="D428" s="48"/>
+      <c r="E428" s="48"/>
+      <c r="F428" s="48"/>
+      <c r="G428" s="48"/>
+      <c r="H428" s="48"/>
+      <c r="I428" s="48"/>
+      <c r="J428" s="48"/>
     </row>
     <row r="429" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A429" s="66"/>
-[...8 lines deleted...]
-      <c r="J429" s="66"/>
+      <c r="A429" s="48"/>
+      <c r="B429" s="48"/>
+      <c r="C429" s="48"/>
+      <c r="D429" s="48"/>
+      <c r="E429" s="48"/>
+      <c r="F429" s="48"/>
+      <c r="G429" s="48"/>
+      <c r="H429" s="48"/>
+      <c r="I429" s="48"/>
+      <c r="J429" s="48"/>
     </row>
     <row r="430" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A430" s="66"/>
-[...8 lines deleted...]
-      <c r="J430" s="66"/>
+      <c r="A430" s="48"/>
+      <c r="B430" s="48"/>
+      <c r="C430" s="48"/>
+      <c r="D430" s="48"/>
+      <c r="E430" s="48"/>
+      <c r="F430" s="48"/>
+      <c r="G430" s="48"/>
+      <c r="H430" s="48"/>
+      <c r="I430" s="48"/>
+      <c r="J430" s="48"/>
     </row>
     <row r="431" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A431" s="66"/>
-[...8 lines deleted...]
-      <c r="J431" s="66"/>
+      <c r="A431" s="48"/>
+      <c r="B431" s="48"/>
+      <c r="C431" s="48"/>
+      <c r="D431" s="48"/>
+      <c r="E431" s="48"/>
+      <c r="F431" s="48"/>
+      <c r="G431" s="48"/>
+      <c r="H431" s="48"/>
+      <c r="I431" s="48"/>
+      <c r="J431" s="48"/>
     </row>
     <row r="432" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A432" s="66"/>
-[...8 lines deleted...]
-      <c r="J432" s="66"/>
+      <c r="A432" s="48"/>
+      <c r="B432" s="48"/>
+      <c r="C432" s="48"/>
+      <c r="D432" s="48"/>
+      <c r="E432" s="48"/>
+      <c r="F432" s="48"/>
+      <c r="G432" s="48"/>
+      <c r="H432" s="48"/>
+      <c r="I432" s="48"/>
+      <c r="J432" s="48"/>
     </row>
     <row r="433" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A433" s="66"/>
-[...8 lines deleted...]
-      <c r="J433" s="66"/>
+      <c r="A433" s="48"/>
+      <c r="B433" s="48"/>
+      <c r="C433" s="48"/>
+      <c r="D433" s="48"/>
+      <c r="E433" s="48"/>
+      <c r="F433" s="48"/>
+      <c r="G433" s="48"/>
+      <c r="H433" s="48"/>
+      <c r="I433" s="48"/>
+      <c r="J433" s="48"/>
     </row>
     <row r="434" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A434" s="66"/>
-[...8 lines deleted...]
-      <c r="J434" s="66"/>
+      <c r="A434" s="48"/>
+      <c r="B434" s="48"/>
+      <c r="C434" s="48"/>
+      <c r="D434" s="48"/>
+      <c r="E434" s="48"/>
+      <c r="F434" s="48"/>
+      <c r="G434" s="48"/>
+      <c r="H434" s="48"/>
+      <c r="I434" s="48"/>
+      <c r="J434" s="48"/>
     </row>
     <row r="435" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A435" s="66"/>
-[...8 lines deleted...]
-      <c r="J435" s="66"/>
+      <c r="A435" s="48"/>
+      <c r="B435" s="48"/>
+      <c r="C435" s="48"/>
+      <c r="D435" s="48"/>
+      <c r="E435" s="48"/>
+      <c r="F435" s="48"/>
+      <c r="G435" s="48"/>
+      <c r="H435" s="48"/>
+      <c r="I435" s="48"/>
+      <c r="J435" s="48"/>
     </row>
     <row r="436" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A436" s="66"/>
-[...8 lines deleted...]
-      <c r="J436" s="66"/>
+      <c r="A436" s="48"/>
+      <c r="B436" s="48"/>
+      <c r="C436" s="48"/>
+      <c r="D436" s="48"/>
+      <c r="E436" s="48"/>
+      <c r="F436" s="48"/>
+      <c r="G436" s="48"/>
+      <c r="H436" s="48"/>
+      <c r="I436" s="48"/>
+      <c r="J436" s="48"/>
     </row>
     <row r="437" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A437" s="66"/>
-[...8 lines deleted...]
-      <c r="J437" s="66"/>
+      <c r="A437" s="48"/>
+      <c r="B437" s="48"/>
+      <c r="C437" s="48"/>
+      <c r="D437" s="48"/>
+      <c r="E437" s="48"/>
+      <c r="F437" s="48"/>
+      <c r="G437" s="48"/>
+      <c r="H437" s="48"/>
+      <c r="I437" s="48"/>
+      <c r="J437" s="48"/>
     </row>
     <row r="438" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A438" s="66"/>
-[...8 lines deleted...]
-      <c r="J438" s="66"/>
+      <c r="A438" s="48"/>
+      <c r="B438" s="48"/>
+      <c r="C438" s="48"/>
+      <c r="D438" s="48"/>
+      <c r="E438" s="48"/>
+      <c r="F438" s="48"/>
+      <c r="G438" s="48"/>
+      <c r="H438" s="48"/>
+      <c r="I438" s="48"/>
+      <c r="J438" s="48"/>
     </row>
     <row r="439" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A439" s="66"/>
-[...8 lines deleted...]
-      <c r="J439" s="66"/>
+      <c r="A439" s="48"/>
+      <c r="B439" s="48"/>
+      <c r="C439" s="48"/>
+      <c r="D439" s="48"/>
+      <c r="E439" s="48"/>
+      <c r="F439" s="48"/>
+      <c r="G439" s="48"/>
+      <c r="H439" s="48"/>
+      <c r="I439" s="48"/>
+      <c r="J439" s="48"/>
     </row>
     <row r="440" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A440" s="66"/>
-[...8 lines deleted...]
-      <c r="J440" s="66"/>
+      <c r="A440" s="48"/>
+      <c r="B440" s="48"/>
+      <c r="C440" s="48"/>
+      <c r="D440" s="48"/>
+      <c r="E440" s="48"/>
+      <c r="F440" s="48"/>
+      <c r="G440" s="48"/>
+      <c r="H440" s="48"/>
+      <c r="I440" s="48"/>
+      <c r="J440" s="48"/>
     </row>
     <row r="441" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A441" s="66"/>
-[...8 lines deleted...]
-      <c r="J441" s="66"/>
+      <c r="A441" s="48"/>
+      <c r="B441" s="48"/>
+      <c r="C441" s="48"/>
+      <c r="D441" s="48"/>
+      <c r="E441" s="48"/>
+      <c r="F441" s="48"/>
+      <c r="G441" s="48"/>
+      <c r="H441" s="48"/>
+      <c r="I441" s="48"/>
+      <c r="J441" s="48"/>
     </row>
     <row r="442" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A442" s="66"/>
-[...8 lines deleted...]
-      <c r="J442" s="66"/>
+      <c r="A442" s="48"/>
+      <c r="B442" s="48"/>
+      <c r="C442" s="48"/>
+      <c r="D442" s="48"/>
+      <c r="E442" s="48"/>
+      <c r="F442" s="48"/>
+      <c r="G442" s="48"/>
+      <c r="H442" s="48"/>
+      <c r="I442" s="48"/>
+      <c r="J442" s="48"/>
     </row>
     <row r="443" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A443" s="66"/>
-[...8 lines deleted...]
-      <c r="J443" s="66"/>
+      <c r="A443" s="48"/>
+      <c r="B443" s="48"/>
+      <c r="C443" s="48"/>
+      <c r="D443" s="48"/>
+      <c r="E443" s="48"/>
+      <c r="F443" s="48"/>
+      <c r="G443" s="48"/>
+      <c r="H443" s="48"/>
+      <c r="I443" s="48"/>
+      <c r="J443" s="48"/>
     </row>
     <row r="444" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A444" s="66"/>
-[...8 lines deleted...]
-      <c r="J444" s="66"/>
+      <c r="A444" s="48"/>
+      <c r="B444" s="48"/>
+      <c r="C444" s="48"/>
+      <c r="D444" s="48"/>
+      <c r="E444" s="48"/>
+      <c r="F444" s="48"/>
+      <c r="G444" s="48"/>
+      <c r="H444" s="48"/>
+      <c r="I444" s="48"/>
+      <c r="J444" s="48"/>
     </row>
     <row r="445" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A445" s="66"/>
-[...8 lines deleted...]
-      <c r="J445" s="66"/>
+      <c r="A445" s="48"/>
+      <c r="B445" s="48"/>
+      <c r="C445" s="48"/>
+      <c r="D445" s="48"/>
+      <c r="E445" s="48"/>
+      <c r="F445" s="48"/>
+      <c r="G445" s="48"/>
+      <c r="H445" s="48"/>
+      <c r="I445" s="48"/>
+      <c r="J445" s="48"/>
     </row>
     <row r="446" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A446" s="66"/>
-[...8 lines deleted...]
-      <c r="J446" s="66"/>
+      <c r="A446" s="48"/>
+      <c r="B446" s="48"/>
+      <c r="C446" s="48"/>
+      <c r="D446" s="48"/>
+      <c r="E446" s="48"/>
+      <c r="F446" s="48"/>
+      <c r="G446" s="48"/>
+      <c r="H446" s="48"/>
+      <c r="I446" s="48"/>
+      <c r="J446" s="48"/>
     </row>
     <row r="447" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A447" s="66"/>
-[...8 lines deleted...]
-      <c r="J447" s="66"/>
+      <c r="A447" s="48"/>
+      <c r="B447" s="48"/>
+      <c r="C447" s="48"/>
+      <c r="D447" s="48"/>
+      <c r="E447" s="48"/>
+      <c r="F447" s="48"/>
+      <c r="G447" s="48"/>
+      <c r="H447" s="48"/>
+      <c r="I447" s="48"/>
+      <c r="J447" s="48"/>
     </row>
     <row r="448" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A448" s="66"/>
-[...8 lines deleted...]
-      <c r="J448" s="66"/>
+      <c r="A448" s="48"/>
+      <c r="B448" s="48"/>
+      <c r="C448" s="48"/>
+      <c r="D448" s="48"/>
+      <c r="E448" s="48"/>
+      <c r="F448" s="48"/>
+      <c r="G448" s="48"/>
+      <c r="H448" s="48"/>
+      <c r="I448" s="48"/>
+      <c r="J448" s="48"/>
     </row>
     <row r="449" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A449" s="66"/>
-[...8 lines deleted...]
-      <c r="J449" s="66"/>
+      <c r="A449" s="48"/>
+      <c r="B449" s="48"/>
+      <c r="C449" s="48"/>
+      <c r="D449" s="48"/>
+      <c r="E449" s="48"/>
+      <c r="F449" s="48"/>
+      <c r="G449" s="48"/>
+      <c r="H449" s="48"/>
+      <c r="I449" s="48"/>
+      <c r="J449" s="48"/>
     </row>
     <row r="450" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A450" s="66"/>
-[...8 lines deleted...]
-      <c r="J450" s="66"/>
+      <c r="A450" s="48"/>
+      <c r="B450" s="48"/>
+      <c r="C450" s="48"/>
+      <c r="D450" s="48"/>
+      <c r="E450" s="48"/>
+      <c r="F450" s="48"/>
+      <c r="G450" s="48"/>
+      <c r="H450" s="48"/>
+      <c r="I450" s="48"/>
+      <c r="J450" s="48"/>
     </row>
     <row r="451" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A451" s="66"/>
-[...8 lines deleted...]
-      <c r="J451" s="66"/>
+      <c r="A451" s="48"/>
+      <c r="B451" s="48"/>
+      <c r="C451" s="48"/>
+      <c r="D451" s="48"/>
+      <c r="E451" s="48"/>
+      <c r="F451" s="48"/>
+      <c r="G451" s="48"/>
+      <c r="H451" s="48"/>
+      <c r="I451" s="48"/>
+      <c r="J451" s="48"/>
     </row>
     <row r="452" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A452" s="66"/>
-[...8 lines deleted...]
-      <c r="J452" s="66"/>
+      <c r="A452" s="48"/>
+      <c r="B452" s="48"/>
+      <c r="C452" s="48"/>
+      <c r="D452" s="48"/>
+      <c r="E452" s="48"/>
+      <c r="F452" s="48"/>
+      <c r="G452" s="48"/>
+      <c r="H452" s="48"/>
+      <c r="I452" s="48"/>
+      <c r="J452" s="48"/>
     </row>
     <row r="453" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A453" s="66"/>
-[...8 lines deleted...]
-      <c r="J453" s="66"/>
+      <c r="A453" s="48"/>
+      <c r="B453" s="48"/>
+      <c r="C453" s="48"/>
+      <c r="D453" s="48"/>
+      <c r="E453" s="48"/>
+      <c r="F453" s="48"/>
+      <c r="G453" s="48"/>
+      <c r="H453" s="48"/>
+      <c r="I453" s="48"/>
+      <c r="J453" s="48"/>
     </row>
     <row r="454" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A454" s="66"/>
-[...8 lines deleted...]
-      <c r="J454" s="66"/>
+      <c r="A454" s="48"/>
+      <c r="B454" s="48"/>
+      <c r="C454" s="48"/>
+      <c r="D454" s="48"/>
+      <c r="E454" s="48"/>
+      <c r="F454" s="48"/>
+      <c r="G454" s="48"/>
+      <c r="H454" s="48"/>
+      <c r="I454" s="48"/>
+      <c r="J454" s="48"/>
     </row>
     <row r="455" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A455" s="66"/>
-[...8 lines deleted...]
-      <c r="J455" s="66"/>
+      <c r="A455" s="48"/>
+      <c r="B455" s="48"/>
+      <c r="C455" s="48"/>
+      <c r="D455" s="48"/>
+      <c r="E455" s="48"/>
+      <c r="F455" s="48"/>
+      <c r="G455" s="48"/>
+      <c r="H455" s="48"/>
+      <c r="I455" s="48"/>
+      <c r="J455" s="48"/>
     </row>
     <row r="456" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A456" s="66"/>
-[...8 lines deleted...]
-      <c r="J456" s="66"/>
+      <c r="A456" s="48"/>
+      <c r="B456" s="48"/>
+      <c r="C456" s="48"/>
+      <c r="D456" s="48"/>
+      <c r="E456" s="48"/>
+      <c r="F456" s="48"/>
+      <c r="G456" s="48"/>
+      <c r="H456" s="48"/>
+      <c r="I456" s="48"/>
+      <c r="J456" s="48"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <conditionalFormatting sqref="F5:F29">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="lessThan">
       <formula>8</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="0" priority="2" operator="greaterThan">
       <formula>30</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="6">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0600-000000000000}">
           <x14:formula1>
             <xm:f>Validering!$H$40:$H$44</xm:f>
           </x14:formula1>
@@ -34453,1666 +33716,1666 @@
           <x14:formula1>
             <xm:f>Validering!$G$40:$G$47</xm:f>
           </x14:formula1>
           <xm:sqref>B5:B29</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Ark5"/>
   <dimension ref="A1:AL192"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H4" sqref="H4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="7" width="15.7109375" customWidth="1"/>
-    <col min="8" max="8" width="15.7109375" style="27" customWidth="1"/>
-    <col min="9" max="38" width="9.140625" style="27"/>
+    <col min="8" max="8" width="15.7109375" style="3" customWidth="1"/>
+    <col min="9" max="38" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="27" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:8" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="19" t="s">
         <v>89</v>
       </c>
-      <c r="B1" s="26"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:8" s="27" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:8" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A3" s="48" t="s">
+      <c r="A3" s="38" t="s">
         <v>125</v>
       </c>
-      <c r="B3" s="215" t="s">
+      <c r="B3" s="180" t="s">
         <v>126</v>
       </c>
-      <c r="C3" s="215" t="s">
+      <c r="C3" s="180" t="s">
         <v>127</v>
       </c>
-      <c r="D3" s="215" t="s">
+      <c r="D3" s="180" t="s">
         <v>128</v>
       </c>
-      <c r="E3" s="215" t="s">
+      <c r="E3" s="180" t="s">
         <v>129</v>
       </c>
-      <c r="F3" s="215" t="s">
+      <c r="F3" s="180" t="s">
         <v>150</v>
       </c>
-      <c r="G3" s="36" t="s">
+      <c r="G3" s="28" t="s">
         <v>210</v>
       </c>
-      <c r="H3" s="49" t="s">
-        <v>302</v>
+      <c r="H3" s="39" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="19" t="s">
+      <c r="A4" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="B4" s="112" t="s">
+      <c r="B4" s="87" t="s">
         <v>233</v>
       </c>
-      <c r="C4" s="112" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="112" t="s">
+      <c r="C4" s="87" t="s">
+        <v>239</v>
+      </c>
+      <c r="D4" s="87" t="s">
+        <v>275</v>
+      </c>
+      <c r="E4" s="87" t="s">
         <v>216</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="87" t="s">
         <v>87</v>
       </c>
-      <c r="G4" s="19" t="s">
+      <c r="G4" s="13" t="s">
         <v>207</v>
       </c>
-      <c r="H4" s="19" t="s">
-        <v>347</v>
+      <c r="H4" s="13" t="s">
+        <v>343</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A5" s="91">
+      <c r="A5" s="71">
         <v>1</v>
       </c>
-      <c r="B5" s="144"/>
-[...4 lines deleted...]
-      <c r="G5" s="39">
+      <c r="B5" s="114"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="27"/>
+      <c r="F5" s="27"/>
+      <c r="G5" s="31">
         <f>F5/(E5+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="H5" s="79"/>
+      <c r="H5" s="15"/>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A6" s="91">
+      <c r="A6" s="71">
         <v>2</v>
       </c>
-      <c r="B6" s="144"/>
-[...4 lines deleted...]
-      <c r="G6" s="39">
+      <c r="B6" s="114"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="27"/>
+      <c r="G6" s="31">
         <f t="shared" ref="G6:G9" si="0">F6/(E6+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="H6" s="79"/>
+      <c r="H6" s="15"/>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A7" s="91">
+      <c r="A7" s="71">
         <v>3</v>
       </c>
-      <c r="B7" s="144"/>
-[...4 lines deleted...]
-      <c r="G7" s="39">
+      <c r="B7" s="114"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H7" s="79"/>
+      <c r="H7" s="15"/>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A8" s="91">
+      <c r="A8" s="71">
         <v>4</v>
       </c>
-      <c r="B8" s="144"/>
-[...4 lines deleted...]
-      <c r="G8" s="39">
+      <c r="B8" s="114"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H8" s="79"/>
+      <c r="H8" s="15"/>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A9" s="91">
+      <c r="A9" s="71">
         <v>5</v>
       </c>
-      <c r="B9" s="144"/>
-[...4 lines deleted...]
-      <c r="G9" s="39">
+      <c r="B9" s="114"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H9" s="79"/>
-[...2 lines deleted...]
-      <c r="A10" s="91">
+      <c r="H9" s="15"/>
+    </row>
+    <row r="10" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="71">
         <v>6</v>
       </c>
-      <c r="B10" s="144"/>
-[...4 lines deleted...]
-      <c r="G10" s="39">
+      <c r="B10" s="114"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="31">
         <f t="shared" ref="G10:G29" si="1">F10/(E10+1E-52)</f>
         <v>0</v>
       </c>
-      <c r="H10" s="79"/>
-[...2 lines deleted...]
-      <c r="A11" s="91">
+      <c r="H10" s="15"/>
+    </row>
+    <row r="11" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="71">
         <v>7</v>
       </c>
-      <c r="B11" s="144"/>
-[...4 lines deleted...]
-      <c r="G11" s="39">
+      <c r="B11" s="114"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H11" s="79"/>
-[...2 lines deleted...]
-      <c r="A12" s="91">
+      <c r="H11" s="15"/>
+    </row>
+    <row r="12" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="71">
         <v>8</v>
       </c>
-      <c r="B12" s="144"/>
-[...4 lines deleted...]
-      <c r="G12" s="39">
+      <c r="B12" s="114"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="27"/>
+      <c r="F12" s="27"/>
+      <c r="G12" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H12" s="79"/>
-[...2 lines deleted...]
-      <c r="A13" s="91">
+      <c r="H12" s="15"/>
+    </row>
+    <row r="13" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="71">
         <v>9</v>
       </c>
-      <c r="B13" s="144"/>
-[...4 lines deleted...]
-      <c r="G13" s="39">
+      <c r="B13" s="114"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H13" s="79"/>
-[...2 lines deleted...]
-      <c r="A14" s="91">
+      <c r="H13" s="15"/>
+    </row>
+    <row r="14" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="71">
         <v>10</v>
       </c>
-      <c r="B14" s="144"/>
-[...4 lines deleted...]
-      <c r="G14" s="39">
+      <c r="B14" s="114"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H14" s="79"/>
-[...2 lines deleted...]
-      <c r="A15" s="91">
+      <c r="H14" s="15"/>
+    </row>
+    <row r="15" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="71">
         <v>11</v>
       </c>
-      <c r="B15" s="144"/>
-[...4 lines deleted...]
-      <c r="G15" s="39">
+      <c r="B15" s="114"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H15" s="79"/>
-[...2 lines deleted...]
-      <c r="A16" s="91">
+      <c r="H15" s="15"/>
+    </row>
+    <row r="16" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="71">
         <v>12</v>
       </c>
-      <c r="B16" s="144"/>
-[...4 lines deleted...]
-      <c r="G16" s="39">
+      <c r="B16" s="114"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H16" s="79"/>
-[...2 lines deleted...]
-      <c r="A17" s="91">
+      <c r="H16" s="15"/>
+    </row>
+    <row r="17" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="71">
         <v>13</v>
       </c>
-      <c r="B17" s="144"/>
-[...4 lines deleted...]
-      <c r="G17" s="39">
+      <c r="B17" s="114"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H17" s="79"/>
-[...2 lines deleted...]
-      <c r="A18" s="91">
+      <c r="H17" s="15"/>
+    </row>
+    <row r="18" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="71">
         <v>14</v>
       </c>
-      <c r="B18" s="144"/>
-[...4 lines deleted...]
-      <c r="G18" s="39">
+      <c r="B18" s="114"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H18" s="79"/>
-[...2 lines deleted...]
-      <c r="A19" s="91">
+      <c r="H18" s="15"/>
+    </row>
+    <row r="19" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71">
         <v>15</v>
       </c>
-      <c r="B19" s="144"/>
-[...4 lines deleted...]
-      <c r="G19" s="39">
+      <c r="B19" s="114"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H19" s="79"/>
-[...2 lines deleted...]
-      <c r="A20" s="91">
+      <c r="H19" s="15"/>
+    </row>
+    <row r="20" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="71">
         <v>16</v>
       </c>
-      <c r="B20" s="144"/>
-[...4 lines deleted...]
-      <c r="G20" s="39">
+      <c r="B20" s="114"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="27"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H20" s="79"/>
-[...2 lines deleted...]
-      <c r="A21" s="91">
+      <c r="H20" s="15"/>
+    </row>
+    <row r="21" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="71">
         <v>17</v>
       </c>
-      <c r="B21" s="144"/>
-[...4 lines deleted...]
-      <c r="G21" s="39">
+      <c r="B21" s="114"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="27"/>
+      <c r="F21" s="27"/>
+      <c r="G21" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H21" s="79"/>
-[...2 lines deleted...]
-      <c r="A22" s="91">
+      <c r="H21" s="15"/>
+    </row>
+    <row r="22" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="71">
         <v>18</v>
       </c>
-      <c r="B22" s="144"/>
-[...4 lines deleted...]
-      <c r="G22" s="39">
+      <c r="B22" s="114"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="27"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H22" s="79"/>
-[...2 lines deleted...]
-      <c r="A23" s="91">
+      <c r="H22" s="15"/>
+    </row>
+    <row r="23" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="71">
         <v>19</v>
       </c>
-      <c r="B23" s="144"/>
-[...4 lines deleted...]
-      <c r="G23" s="39">
+      <c r="B23" s="114"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="27"/>
+      <c r="F23" s="27"/>
+      <c r="G23" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H23" s="79"/>
-[...2 lines deleted...]
-      <c r="A24" s="91">
+      <c r="H23" s="15"/>
+    </row>
+    <row r="24" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="71">
         <v>20</v>
       </c>
-      <c r="B24" s="144"/>
-[...4 lines deleted...]
-      <c r="G24" s="39">
+      <c r="B24" s="114"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="27"/>
+      <c r="G24" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H24" s="79"/>
-[...2 lines deleted...]
-      <c r="A25" s="91">
+      <c r="H24" s="15"/>
+    </row>
+    <row r="25" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="71">
         <v>21</v>
       </c>
-      <c r="B25" s="144"/>
-[...4 lines deleted...]
-      <c r="G25" s="39">
+      <c r="B25" s="114"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="27"/>
+      <c r="G25" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H25" s="79"/>
-[...2 lines deleted...]
-      <c r="A26" s="91">
+      <c r="H25" s="15"/>
+    </row>
+    <row r="26" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="71">
         <v>22</v>
       </c>
-      <c r="B26" s="144"/>
-[...4 lines deleted...]
-      <c r="G26" s="39">
+      <c r="B26" s="114"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H26" s="79"/>
-[...2 lines deleted...]
-      <c r="A27" s="91">
+      <c r="H26" s="15"/>
+    </row>
+    <row r="27" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="71">
         <v>23</v>
       </c>
-      <c r="B27" s="144"/>
-[...4 lines deleted...]
-      <c r="G27" s="39">
+      <c r="B27" s="114"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="27"/>
+      <c r="G27" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H27" s="79"/>
-[...2 lines deleted...]
-      <c r="A28" s="91">
+      <c r="H27" s="15"/>
+    </row>
+    <row r="28" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="71">
         <v>24</v>
       </c>
-      <c r="B28" s="144"/>
-[...4 lines deleted...]
-      <c r="G28" s="39">
+      <c r="B28" s="114"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H28" s="79"/>
-[...2 lines deleted...]
-      <c r="A29" s="91">
+      <c r="H28" s="15"/>
+    </row>
+    <row r="29" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="71">
         <v>25</v>
       </c>
-      <c r="B29" s="144"/>
-[...4 lines deleted...]
-      <c r="G29" s="39">
+      <c r="B29" s="114"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H29" s="79"/>
-[...36 lines deleted...]
-    <row r="65" spans="5:7" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+      <c r="H29" s="15"/>
+    </row>
+    <row r="30" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="5:7" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="66" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E66" s="27"/>
-[...1 lines deleted...]
-      <c r="G66" s="27"/>
+      <c r="E66" s="3"/>
+      <c r="F66" s="3"/>
+      <c r="G66" s="3"/>
     </row>
     <row r="67" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E67" s="27"/>
-[...1 lines deleted...]
-      <c r="G67" s="27"/>
+      <c r="E67" s="3"/>
+      <c r="F67" s="3"/>
+      <c r="G67" s="3"/>
     </row>
     <row r="68" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E68" s="27"/>
-[...1 lines deleted...]
-      <c r="G68" s="27"/>
+      <c r="E68" s="3"/>
+      <c r="F68" s="3"/>
+      <c r="G68" s="3"/>
     </row>
     <row r="69" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E69" s="27"/>
-[...1 lines deleted...]
-      <c r="G69" s="27"/>
+      <c r="E69" s="3"/>
+      <c r="F69" s="3"/>
+      <c r="G69" s="3"/>
     </row>
     <row r="70" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E70" s="27"/>
-[...1 lines deleted...]
-      <c r="G70" s="27"/>
+      <c r="E70" s="3"/>
+      <c r="F70" s="3"/>
+      <c r="G70" s="3"/>
     </row>
     <row r="71" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E71" s="27"/>
-[...1 lines deleted...]
-      <c r="G71" s="27"/>
+      <c r="E71" s="3"/>
+      <c r="F71" s="3"/>
+      <c r="G71" s="3"/>
     </row>
     <row r="72" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E72" s="27"/>
-[...1 lines deleted...]
-      <c r="G72" s="27"/>
+      <c r="E72" s="3"/>
+      <c r="F72" s="3"/>
+      <c r="G72" s="3"/>
     </row>
     <row r="73" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E73" s="27"/>
-[...1 lines deleted...]
-      <c r="G73" s="27"/>
+      <c r="E73" s="3"/>
+      <c r="F73" s="3"/>
+      <c r="G73" s="3"/>
     </row>
     <row r="74" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E74" s="27"/>
-[...1 lines deleted...]
-      <c r="G74" s="27"/>
+      <c r="E74" s="3"/>
+      <c r="F74" s="3"/>
+      <c r="G74" s="3"/>
     </row>
     <row r="75" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E75" s="27"/>
-[...1 lines deleted...]
-      <c r="G75" s="27"/>
+      <c r="E75" s="3"/>
+      <c r="F75" s="3"/>
+      <c r="G75" s="3"/>
     </row>
     <row r="76" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E76" s="27"/>
-[...1 lines deleted...]
-      <c r="G76" s="27"/>
+      <c r="E76" s="3"/>
+      <c r="F76" s="3"/>
+      <c r="G76" s="3"/>
     </row>
     <row r="77" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E77" s="27"/>
-[...1 lines deleted...]
-      <c r="G77" s="27"/>
+      <c r="E77" s="3"/>
+      <c r="F77" s="3"/>
+      <c r="G77" s="3"/>
     </row>
     <row r="78" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E78" s="27"/>
-[...1 lines deleted...]
-      <c r="G78" s="27"/>
+      <c r="E78" s="3"/>
+      <c r="F78" s="3"/>
+      <c r="G78" s="3"/>
     </row>
     <row r="79" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E79" s="27"/>
-[...1 lines deleted...]
-      <c r="G79" s="27"/>
+      <c r="E79" s="3"/>
+      <c r="F79" s="3"/>
+      <c r="G79" s="3"/>
     </row>
     <row r="80" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E80" s="27"/>
-[...1 lines deleted...]
-      <c r="G80" s="27"/>
+      <c r="E80" s="3"/>
+      <c r="F80" s="3"/>
+      <c r="G80" s="3"/>
     </row>
     <row r="81" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E81" s="27"/>
-[...1 lines deleted...]
-      <c r="G81" s="27"/>
+      <c r="E81" s="3"/>
+      <c r="F81" s="3"/>
+      <c r="G81" s="3"/>
     </row>
     <row r="82" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E82" s="27"/>
-[...1 lines deleted...]
-      <c r="G82" s="27"/>
+      <c r="E82" s="3"/>
+      <c r="F82" s="3"/>
+      <c r="G82" s="3"/>
     </row>
     <row r="83" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E83" s="27"/>
-[...1 lines deleted...]
-      <c r="G83" s="27"/>
+      <c r="E83" s="3"/>
+      <c r="F83" s="3"/>
+      <c r="G83" s="3"/>
     </row>
     <row r="84" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E84" s="27"/>
-[...1 lines deleted...]
-      <c r="G84" s="27"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
     </row>
     <row r="85" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E85" s="27"/>
-[...1 lines deleted...]
-      <c r="G85" s="27"/>
+      <c r="E85" s="3"/>
+      <c r="F85" s="3"/>
+      <c r="G85" s="3"/>
     </row>
     <row r="86" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E86" s="27"/>
-[...1 lines deleted...]
-      <c r="G86" s="27"/>
+      <c r="E86" s="3"/>
+      <c r="F86" s="3"/>
+      <c r="G86" s="3"/>
     </row>
     <row r="87" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E87" s="27"/>
-[...1 lines deleted...]
-      <c r="G87" s="27"/>
+      <c r="E87" s="3"/>
+      <c r="F87" s="3"/>
+      <c r="G87" s="3"/>
     </row>
     <row r="88" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E88" s="27"/>
-[...1 lines deleted...]
-      <c r="G88" s="27"/>
+      <c r="E88" s="3"/>
+      <c r="F88" s="3"/>
+      <c r="G88" s="3"/>
     </row>
     <row r="89" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E89" s="27"/>
-[...1 lines deleted...]
-      <c r="G89" s="27"/>
+      <c r="E89" s="3"/>
+      <c r="F89" s="3"/>
+      <c r="G89" s="3"/>
     </row>
     <row r="90" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E90" s="27"/>
-[...1 lines deleted...]
-      <c r="G90" s="27"/>
+      <c r="E90" s="3"/>
+      <c r="F90" s="3"/>
+      <c r="G90" s="3"/>
     </row>
     <row r="91" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E91" s="27"/>
-[...1 lines deleted...]
-      <c r="G91" s="27"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
     </row>
     <row r="92" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E92" s="27"/>
-[...1 lines deleted...]
-      <c r="G92" s="27"/>
+      <c r="E92" s="3"/>
+      <c r="F92" s="3"/>
+      <c r="G92" s="3"/>
     </row>
     <row r="93" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E93" s="27"/>
-[...1 lines deleted...]
-      <c r="G93" s="27"/>
+      <c r="E93" s="3"/>
+      <c r="F93" s="3"/>
+      <c r="G93" s="3"/>
     </row>
     <row r="94" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E94" s="27"/>
-[...1 lines deleted...]
-      <c r="G94" s="27"/>
+      <c r="E94" s="3"/>
+      <c r="F94" s="3"/>
+      <c r="G94" s="3"/>
     </row>
     <row r="95" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E95" s="27"/>
-[...1 lines deleted...]
-      <c r="G95" s="27"/>
+      <c r="E95" s="3"/>
+      <c r="F95" s="3"/>
+      <c r="G95" s="3"/>
     </row>
     <row r="96" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E96" s="27"/>
-[...1 lines deleted...]
-      <c r="G96" s="27"/>
+      <c r="E96" s="3"/>
+      <c r="F96" s="3"/>
+      <c r="G96" s="3"/>
     </row>
     <row r="97" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E97" s="27"/>
-[...1 lines deleted...]
-      <c r="G97" s="27"/>
+      <c r="E97" s="3"/>
+      <c r="F97" s="3"/>
+      <c r="G97" s="3"/>
     </row>
     <row r="98" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E98" s="27"/>
-[...1 lines deleted...]
-      <c r="G98" s="27"/>
+      <c r="E98" s="3"/>
+      <c r="F98" s="3"/>
+      <c r="G98" s="3"/>
     </row>
     <row r="99" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E99" s="27"/>
-[...1 lines deleted...]
-      <c r="G99" s="27"/>
+      <c r="E99" s="3"/>
+      <c r="F99" s="3"/>
+      <c r="G99" s="3"/>
     </row>
     <row r="100" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E100" s="27"/>
-[...1 lines deleted...]
-      <c r="G100" s="27"/>
+      <c r="E100" s="3"/>
+      <c r="F100" s="3"/>
+      <c r="G100" s="3"/>
     </row>
     <row r="101" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E101" s="27"/>
-[...1 lines deleted...]
-      <c r="G101" s="27"/>
+      <c r="E101" s="3"/>
+      <c r="F101" s="3"/>
+      <c r="G101" s="3"/>
     </row>
     <row r="102" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E102" s="27"/>
-[...1 lines deleted...]
-      <c r="G102" s="27"/>
+      <c r="E102" s="3"/>
+      <c r="F102" s="3"/>
+      <c r="G102" s="3"/>
     </row>
     <row r="103" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E103" s="27"/>
-[...1 lines deleted...]
-      <c r="G103" s="27"/>
+      <c r="E103" s="3"/>
+      <c r="F103" s="3"/>
+      <c r="G103" s="3"/>
     </row>
     <row r="104" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E104" s="27"/>
-[...1 lines deleted...]
-      <c r="G104" s="27"/>
+      <c r="E104" s="3"/>
+      <c r="F104" s="3"/>
+      <c r="G104" s="3"/>
     </row>
     <row r="105" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E105" s="27"/>
-[...1 lines deleted...]
-      <c r="G105" s="27"/>
+      <c r="E105" s="3"/>
+      <c r="F105" s="3"/>
+      <c r="G105" s="3"/>
     </row>
     <row r="106" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E106" s="27"/>
-[...1 lines deleted...]
-      <c r="G106" s="27"/>
+      <c r="E106" s="3"/>
+      <c r="F106" s="3"/>
+      <c r="G106" s="3"/>
     </row>
     <row r="107" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E107" s="27"/>
-[...1 lines deleted...]
-      <c r="G107" s="27"/>
+      <c r="E107" s="3"/>
+      <c r="F107" s="3"/>
+      <c r="G107" s="3"/>
     </row>
     <row r="108" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E108" s="27"/>
-[...1 lines deleted...]
-      <c r="G108" s="27"/>
+      <c r="E108" s="3"/>
+      <c r="F108" s="3"/>
+      <c r="G108" s="3"/>
     </row>
     <row r="109" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E109" s="27"/>
-[...1 lines deleted...]
-      <c r="G109" s="27"/>
+      <c r="E109" s="3"/>
+      <c r="F109" s="3"/>
+      <c r="G109" s="3"/>
     </row>
     <row r="110" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E110" s="27"/>
-[...1 lines deleted...]
-      <c r="G110" s="27"/>
+      <c r="E110" s="3"/>
+      <c r="F110" s="3"/>
+      <c r="G110" s="3"/>
     </row>
     <row r="111" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E111" s="27"/>
-[...1 lines deleted...]
-      <c r="G111" s="27"/>
+      <c r="E111" s="3"/>
+      <c r="F111" s="3"/>
+      <c r="G111" s="3"/>
     </row>
     <row r="112" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E112" s="27"/>
-[...1 lines deleted...]
-      <c r="G112" s="27"/>
+      <c r="E112" s="3"/>
+      <c r="F112" s="3"/>
+      <c r="G112" s="3"/>
     </row>
     <row r="113" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E113" s="27"/>
-[...1 lines deleted...]
-      <c r="G113" s="27"/>
+      <c r="E113" s="3"/>
+      <c r="F113" s="3"/>
+      <c r="G113" s="3"/>
     </row>
     <row r="114" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E114" s="27"/>
-[...1 lines deleted...]
-      <c r="G114" s="27"/>
+      <c r="E114" s="3"/>
+      <c r="F114" s="3"/>
+      <c r="G114" s="3"/>
     </row>
     <row r="115" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E115" s="27"/>
-[...1 lines deleted...]
-      <c r="G115" s="27"/>
+      <c r="E115" s="3"/>
+      <c r="F115" s="3"/>
+      <c r="G115" s="3"/>
     </row>
     <row r="116" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E116" s="27"/>
-[...1 lines deleted...]
-      <c r="G116" s="27"/>
+      <c r="E116" s="3"/>
+      <c r="F116" s="3"/>
+      <c r="G116" s="3"/>
     </row>
     <row r="117" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E117" s="27"/>
-[...1 lines deleted...]
-      <c r="G117" s="27"/>
+      <c r="E117" s="3"/>
+      <c r="F117" s="3"/>
+      <c r="G117" s="3"/>
     </row>
     <row r="118" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E118" s="27"/>
-[...1 lines deleted...]
-      <c r="G118" s="27"/>
+      <c r="E118" s="3"/>
+      <c r="F118" s="3"/>
+      <c r="G118" s="3"/>
     </row>
     <row r="119" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E119" s="27"/>
-[...1 lines deleted...]
-      <c r="G119" s="27"/>
+      <c r="E119" s="3"/>
+      <c r="F119" s="3"/>
+      <c r="G119" s="3"/>
     </row>
     <row r="120" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E120" s="27"/>
-[...1 lines deleted...]
-      <c r="G120" s="27"/>
+      <c r="E120" s="3"/>
+      <c r="F120" s="3"/>
+      <c r="G120" s="3"/>
     </row>
     <row r="121" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E121" s="27"/>
-[...1 lines deleted...]
-      <c r="G121" s="27"/>
+      <c r="E121" s="3"/>
+      <c r="F121" s="3"/>
+      <c r="G121" s="3"/>
     </row>
     <row r="122" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E122" s="27"/>
-[...1 lines deleted...]
-      <c r="G122" s="27"/>
+      <c r="E122" s="3"/>
+      <c r="F122" s="3"/>
+      <c r="G122" s="3"/>
     </row>
     <row r="123" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E123" s="27"/>
-[...1 lines deleted...]
-      <c r="G123" s="27"/>
+      <c r="E123" s="3"/>
+      <c r="F123" s="3"/>
+      <c r="G123" s="3"/>
     </row>
     <row r="124" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E124" s="27"/>
-[...1 lines deleted...]
-      <c r="G124" s="27"/>
+      <c r="E124" s="3"/>
+      <c r="F124" s="3"/>
+      <c r="G124" s="3"/>
     </row>
     <row r="125" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E125" s="27"/>
-[...1 lines deleted...]
-      <c r="G125" s="27"/>
+      <c r="E125" s="3"/>
+      <c r="F125" s="3"/>
+      <c r="G125" s="3"/>
     </row>
     <row r="126" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E126" s="27"/>
-[...1 lines deleted...]
-      <c r="G126" s="27"/>
+      <c r="E126" s="3"/>
+      <c r="F126" s="3"/>
+      <c r="G126" s="3"/>
     </row>
     <row r="127" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E127" s="27"/>
-[...1 lines deleted...]
-      <c r="G127" s="27"/>
+      <c r="E127" s="3"/>
+      <c r="F127" s="3"/>
+      <c r="G127" s="3"/>
     </row>
     <row r="128" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E128" s="27"/>
-[...1 lines deleted...]
-      <c r="G128" s="27"/>
+      <c r="E128" s="3"/>
+      <c r="F128" s="3"/>
+      <c r="G128" s="3"/>
     </row>
     <row r="129" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E129" s="27"/>
-[...1 lines deleted...]
-      <c r="G129" s="27"/>
+      <c r="E129" s="3"/>
+      <c r="F129" s="3"/>
+      <c r="G129" s="3"/>
     </row>
     <row r="130" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E130" s="27"/>
-[...1 lines deleted...]
-      <c r="G130" s="27"/>
+      <c r="E130" s="3"/>
+      <c r="F130" s="3"/>
+      <c r="G130" s="3"/>
     </row>
     <row r="131" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E131" s="27"/>
-[...1 lines deleted...]
-      <c r="G131" s="27"/>
+      <c r="E131" s="3"/>
+      <c r="F131" s="3"/>
+      <c r="G131" s="3"/>
     </row>
     <row r="132" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E132" s="27"/>
-[...1 lines deleted...]
-      <c r="G132" s="27"/>
+      <c r="E132" s="3"/>
+      <c r="F132" s="3"/>
+      <c r="G132" s="3"/>
     </row>
     <row r="133" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E133" s="27"/>
-[...1 lines deleted...]
-      <c r="G133" s="27"/>
+      <c r="E133" s="3"/>
+      <c r="F133" s="3"/>
+      <c r="G133" s="3"/>
     </row>
     <row r="134" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E134" s="27"/>
-[...1 lines deleted...]
-      <c r="G134" s="27"/>
+      <c r="E134" s="3"/>
+      <c r="F134" s="3"/>
+      <c r="G134" s="3"/>
     </row>
     <row r="135" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E135" s="27"/>
-[...1 lines deleted...]
-      <c r="G135" s="27"/>
+      <c r="E135" s="3"/>
+      <c r="F135" s="3"/>
+      <c r="G135" s="3"/>
     </row>
     <row r="136" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E136" s="27"/>
-[...1 lines deleted...]
-      <c r="G136" s="27"/>
+      <c r="E136" s="3"/>
+      <c r="F136" s="3"/>
+      <c r="G136" s="3"/>
     </row>
     <row r="137" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E137" s="27"/>
-[...1 lines deleted...]
-      <c r="G137" s="27"/>
+      <c r="E137" s="3"/>
+      <c r="F137" s="3"/>
+      <c r="G137" s="3"/>
     </row>
     <row r="138" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E138" s="27"/>
-[...1 lines deleted...]
-      <c r="G138" s="27"/>
+      <c r="E138" s="3"/>
+      <c r="F138" s="3"/>
+      <c r="G138" s="3"/>
     </row>
     <row r="139" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E139" s="27"/>
-[...1 lines deleted...]
-      <c r="G139" s="27"/>
+      <c r="E139" s="3"/>
+      <c r="F139" s="3"/>
+      <c r="G139" s="3"/>
     </row>
     <row r="140" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E140" s="27"/>
-[...1 lines deleted...]
-      <c r="G140" s="27"/>
+      <c r="E140" s="3"/>
+      <c r="F140" s="3"/>
+      <c r="G140" s="3"/>
     </row>
     <row r="141" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E141" s="27"/>
-[...1 lines deleted...]
-      <c r="G141" s="27"/>
+      <c r="E141" s="3"/>
+      <c r="F141" s="3"/>
+      <c r="G141" s="3"/>
     </row>
     <row r="142" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E142" s="27"/>
-[...1 lines deleted...]
-      <c r="G142" s="27"/>
+      <c r="E142" s="3"/>
+      <c r="F142" s="3"/>
+      <c r="G142" s="3"/>
     </row>
     <row r="143" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E143" s="27"/>
-[...1 lines deleted...]
-      <c r="G143" s="27"/>
+      <c r="E143" s="3"/>
+      <c r="F143" s="3"/>
+      <c r="G143" s="3"/>
     </row>
     <row r="144" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E144" s="27"/>
-[...1 lines deleted...]
-      <c r="G144" s="27"/>
+      <c r="E144" s="3"/>
+      <c r="F144" s="3"/>
+      <c r="G144" s="3"/>
     </row>
     <row r="145" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E145" s="27"/>
-[...1 lines deleted...]
-      <c r="G145" s="27"/>
+      <c r="E145" s="3"/>
+      <c r="F145" s="3"/>
+      <c r="G145" s="3"/>
     </row>
     <row r="146" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E146" s="27"/>
-[...1 lines deleted...]
-      <c r="G146" s="27"/>
+      <c r="E146" s="3"/>
+      <c r="F146" s="3"/>
+      <c r="G146" s="3"/>
     </row>
     <row r="147" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E147" s="27"/>
-[...1 lines deleted...]
-      <c r="G147" s="27"/>
+      <c r="E147" s="3"/>
+      <c r="F147" s="3"/>
+      <c r="G147" s="3"/>
     </row>
     <row r="148" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E148" s="27"/>
-[...1 lines deleted...]
-      <c r="G148" s="27"/>
+      <c r="E148" s="3"/>
+      <c r="F148" s="3"/>
+      <c r="G148" s="3"/>
     </row>
     <row r="149" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E149" s="27"/>
-[...1 lines deleted...]
-      <c r="G149" s="27"/>
+      <c r="E149" s="3"/>
+      <c r="F149" s="3"/>
+      <c r="G149" s="3"/>
     </row>
     <row r="150" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E150" s="27"/>
-[...1 lines deleted...]
-      <c r="G150" s="27"/>
+      <c r="E150" s="3"/>
+      <c r="F150" s="3"/>
+      <c r="G150" s="3"/>
     </row>
     <row r="151" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E151" s="27"/>
-[...1 lines deleted...]
-      <c r="G151" s="27"/>
+      <c r="E151" s="3"/>
+      <c r="F151" s="3"/>
+      <c r="G151" s="3"/>
     </row>
     <row r="152" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E152" s="27"/>
-[...1 lines deleted...]
-      <c r="G152" s="27"/>
+      <c r="E152" s="3"/>
+      <c r="F152" s="3"/>
+      <c r="G152" s="3"/>
     </row>
     <row r="153" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E153" s="27"/>
-[...1 lines deleted...]
-      <c r="G153" s="27"/>
+      <c r="E153" s="3"/>
+      <c r="F153" s="3"/>
+      <c r="G153" s="3"/>
     </row>
     <row r="154" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E154" s="27"/>
-[...1 lines deleted...]
-      <c r="G154" s="27"/>
+      <c r="E154" s="3"/>
+      <c r="F154" s="3"/>
+      <c r="G154" s="3"/>
     </row>
     <row r="155" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E155" s="27"/>
-[...1 lines deleted...]
-      <c r="G155" s="27"/>
+      <c r="E155" s="3"/>
+      <c r="F155" s="3"/>
+      <c r="G155" s="3"/>
     </row>
     <row r="156" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E156" s="27"/>
-[...1 lines deleted...]
-      <c r="G156" s="27"/>
+      <c r="E156" s="3"/>
+      <c r="F156" s="3"/>
+      <c r="G156" s="3"/>
     </row>
     <row r="157" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E157" s="27"/>
-[...1 lines deleted...]
-      <c r="G157" s="27"/>
+      <c r="E157" s="3"/>
+      <c r="F157" s="3"/>
+      <c r="G157" s="3"/>
     </row>
     <row r="158" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E158" s="27"/>
-[...1 lines deleted...]
-      <c r="G158" s="27"/>
+      <c r="E158" s="3"/>
+      <c r="F158" s="3"/>
+      <c r="G158" s="3"/>
     </row>
     <row r="159" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E159" s="27"/>
-[...1 lines deleted...]
-      <c r="G159" s="27"/>
+      <c r="E159" s="3"/>
+      <c r="F159" s="3"/>
+      <c r="G159" s="3"/>
     </row>
     <row r="160" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E160" s="27"/>
-[...1 lines deleted...]
-      <c r="G160" s="27"/>
+      <c r="E160" s="3"/>
+      <c r="F160" s="3"/>
+      <c r="G160" s="3"/>
     </row>
     <row r="161" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E161" s="27"/>
-[...1 lines deleted...]
-      <c r="G161" s="27"/>
+      <c r="E161" s="3"/>
+      <c r="F161" s="3"/>
+      <c r="G161" s="3"/>
     </row>
     <row r="162" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E162" s="27"/>
-[...1 lines deleted...]
-      <c r="G162" s="27"/>
+      <c r="E162" s="3"/>
+      <c r="F162" s="3"/>
+      <c r="G162" s="3"/>
     </row>
     <row r="163" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E163" s="27"/>
-[...1 lines deleted...]
-      <c r="G163" s="27"/>
+      <c r="E163" s="3"/>
+      <c r="F163" s="3"/>
+      <c r="G163" s="3"/>
     </row>
     <row r="164" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E164" s="27"/>
-[...1 lines deleted...]
-      <c r="G164" s="27"/>
+      <c r="E164" s="3"/>
+      <c r="F164" s="3"/>
+      <c r="G164" s="3"/>
     </row>
     <row r="165" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E165" s="27"/>
-[...1 lines deleted...]
-      <c r="G165" s="27"/>
+      <c r="E165" s="3"/>
+      <c r="F165" s="3"/>
+      <c r="G165" s="3"/>
     </row>
     <row r="166" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E166" s="27"/>
-[...1 lines deleted...]
-      <c r="G166" s="27"/>
+      <c r="E166" s="3"/>
+      <c r="F166" s="3"/>
+      <c r="G166" s="3"/>
     </row>
     <row r="167" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E167" s="27"/>
-[...1 lines deleted...]
-      <c r="G167" s="27"/>
+      <c r="E167" s="3"/>
+      <c r="F167" s="3"/>
+      <c r="G167" s="3"/>
     </row>
     <row r="168" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E168" s="27"/>
-[...1 lines deleted...]
-      <c r="G168" s="27"/>
+      <c r="E168" s="3"/>
+      <c r="F168" s="3"/>
+      <c r="G168" s="3"/>
     </row>
     <row r="169" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E169" s="27"/>
-[...1 lines deleted...]
-      <c r="G169" s="27"/>
+      <c r="E169" s="3"/>
+      <c r="F169" s="3"/>
+      <c r="G169" s="3"/>
     </row>
     <row r="170" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E170" s="27"/>
-[...1 lines deleted...]
-      <c r="G170" s="27"/>
+      <c r="E170" s="3"/>
+      <c r="F170" s="3"/>
+      <c r="G170" s="3"/>
     </row>
     <row r="171" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E171" s="27"/>
-[...1 lines deleted...]
-      <c r="G171" s="27"/>
+      <c r="E171" s="3"/>
+      <c r="F171" s="3"/>
+      <c r="G171" s="3"/>
     </row>
     <row r="172" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E172" s="27"/>
-[...1 lines deleted...]
-      <c r="G172" s="27"/>
+      <c r="E172" s="3"/>
+      <c r="F172" s="3"/>
+      <c r="G172" s="3"/>
     </row>
     <row r="173" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E173" s="27"/>
-[...1 lines deleted...]
-      <c r="G173" s="27"/>
+      <c r="E173" s="3"/>
+      <c r="F173" s="3"/>
+      <c r="G173" s="3"/>
     </row>
     <row r="174" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E174" s="27"/>
-[...1 lines deleted...]
-      <c r="G174" s="27"/>
+      <c r="E174" s="3"/>
+      <c r="F174" s="3"/>
+      <c r="G174" s="3"/>
     </row>
     <row r="175" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E175" s="27"/>
-[...1 lines deleted...]
-      <c r="G175" s="27"/>
+      <c r="E175" s="3"/>
+      <c r="F175" s="3"/>
+      <c r="G175" s="3"/>
     </row>
     <row r="176" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E176" s="27"/>
-[...1 lines deleted...]
-      <c r="G176" s="27"/>
+      <c r="E176" s="3"/>
+      <c r="F176" s="3"/>
+      <c r="G176" s="3"/>
     </row>
     <row r="177" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E177" s="27"/>
-[...1 lines deleted...]
-      <c r="G177" s="27"/>
+      <c r="E177" s="3"/>
+      <c r="F177" s="3"/>
+      <c r="G177" s="3"/>
     </row>
     <row r="178" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E178" s="27"/>
-[...1 lines deleted...]
-      <c r="G178" s="27"/>
+      <c r="E178" s="3"/>
+      <c r="F178" s="3"/>
+      <c r="G178" s="3"/>
     </row>
     <row r="179" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E179" s="27"/>
-[...1 lines deleted...]
-      <c r="G179" s="27"/>
+      <c r="E179" s="3"/>
+      <c r="F179" s="3"/>
+      <c r="G179" s="3"/>
     </row>
     <row r="180" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E180" s="27"/>
-[...1 lines deleted...]
-      <c r="G180" s="27"/>
+      <c r="E180" s="3"/>
+      <c r="F180" s="3"/>
+      <c r="G180" s="3"/>
     </row>
     <row r="181" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E181" s="27"/>
-[...1 lines deleted...]
-      <c r="G181" s="27"/>
+      <c r="E181" s="3"/>
+      <c r="F181" s="3"/>
+      <c r="G181" s="3"/>
     </row>
     <row r="182" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E182" s="27"/>
-[...1 lines deleted...]
-      <c r="G182" s="27"/>
+      <c r="E182" s="3"/>
+      <c r="F182" s="3"/>
+      <c r="G182" s="3"/>
     </row>
     <row r="183" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E183" s="27"/>
-[...1 lines deleted...]
-      <c r="G183" s="27"/>
+      <c r="E183" s="3"/>
+      <c r="F183" s="3"/>
+      <c r="G183" s="3"/>
     </row>
     <row r="184" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E184" s="27"/>
-[...1 lines deleted...]
-      <c r="G184" s="27"/>
+      <c r="E184" s="3"/>
+      <c r="F184" s="3"/>
+      <c r="G184" s="3"/>
     </row>
     <row r="185" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E185" s="27"/>
-[...1 lines deleted...]
-      <c r="G185" s="27"/>
+      <c r="E185" s="3"/>
+      <c r="F185" s="3"/>
+      <c r="G185" s="3"/>
     </row>
     <row r="186" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E186" s="27"/>
-[...1 lines deleted...]
-      <c r="G186" s="27"/>
+      <c r="E186" s="3"/>
+      <c r="F186" s="3"/>
+      <c r="G186" s="3"/>
     </row>
     <row r="187" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E187" s="27"/>
-[...1 lines deleted...]
-      <c r="G187" s="27"/>
+      <c r="E187" s="3"/>
+      <c r="F187" s="3"/>
+      <c r="G187" s="3"/>
     </row>
     <row r="188" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E188" s="27"/>
-[...1 lines deleted...]
-      <c r="G188" s="27"/>
+      <c r="E188" s="3"/>
+      <c r="F188" s="3"/>
+      <c r="G188" s="3"/>
     </row>
     <row r="189" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E189" s="27"/>
-[...1 lines deleted...]
-      <c r="G189" s="27"/>
+      <c r="E189" s="3"/>
+      <c r="F189" s="3"/>
+      <c r="G189" s="3"/>
     </row>
     <row r="190" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E190" s="27"/>
-[...1 lines deleted...]
-      <c r="G190" s="27"/>
+      <c r="E190" s="3"/>
+      <c r="F190" s="3"/>
+      <c r="G190" s="3"/>
     </row>
     <row r="191" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E191" s="27"/>
-[...1 lines deleted...]
-      <c r="G191" s="27"/>
+      <c r="E191" s="3"/>
+      <c r="F191" s="3"/>
+      <c r="G191" s="3"/>
     </row>
     <row r="192" spans="5:7" x14ac:dyDescent="0.25">
-      <c r="E192" s="27"/>
-[...1 lines deleted...]
-      <c r="G192" s="27"/>
+      <c r="E192" s="3"/>
+      <c r="F192" s="3"/>
+      <c r="G192" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Der kan skrives andre lande i feltet end de, som fremgår af listen. Angiv landenavn på dansk, som er skrevet helt ud (fx Østrig)." xr:uid="{888F17F0-8079-4EE9-A41E-FFAAA298A380}">
           <x14:formula1>
             <xm:f>Validering!$B$4:$B$28</xm:f>
           </x14:formula1>
           <xm:sqref>D5:D29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0700-000000000000}">
           <x14:formula1>
             <xm:f>Validering!$H$52:$H$58</xm:f>
           </x14:formula1>
           <xm:sqref>C5:C29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{26AE67DE-BA0F-401E-B56C-534279C3112C}">
           <x14:formula1>
             <xm:f>Validering!$G$52:$G$53</xm:f>
           </x14:formula1>
           <xm:sqref>B5:B29</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Ark6"/>
   <dimension ref="A1:AP82"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="17.7109375" customWidth="1"/>
     <col min="3" max="3" width="25.7109375" customWidth="1"/>
     <col min="4" max="6" width="15.7109375" customWidth="1"/>
-    <col min="7" max="7" width="18" style="27" customWidth="1"/>
-    <col min="8" max="42" width="9.140625" style="27"/>
+    <col min="7" max="7" width="18" style="3" customWidth="1"/>
+    <col min="8" max="42" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="27" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:7" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="19" t="s">
         <v>172</v>
       </c>
-      <c r="B1" s="26"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:7" s="27" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B1" s="19"/>
+    </row>
+    <row r="2" spans="1:7" s="3" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" s="49" t="s">
+      <c r="A3" s="39" t="s">
         <v>130</v>
       </c>
-      <c r="B3" s="216" t="s">
+      <c r="B3" s="181" t="s">
         <v>131</v>
       </c>
-      <c r="C3" s="216" t="s">
+      <c r="C3" s="181" t="s">
         <v>132</v>
       </c>
-      <c r="D3" s="216" t="s">
+      <c r="D3" s="181" t="s">
         <v>133</v>
       </c>
-      <c r="E3" s="216" t="s">
+      <c r="E3" s="181" t="s">
         <v>134</v>
       </c>
-      <c r="F3" s="49" t="s">
+      <c r="F3" s="39" t="s">
         <v>209</v>
       </c>
-      <c r="G3" s="49" t="s">
-        <v>241</v>
+      <c r="G3" s="39" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="19" t="s">
+      <c r="A4" s="13" t="s">
         <v>222</v>
       </c>
-      <c r="B4" s="217" t="s">
+      <c r="B4" s="182" t="s">
         <v>233</v>
       </c>
-      <c r="C4" s="217" t="s">
-[...5 lines deleted...]
-      <c r="E4" s="217" t="s">
+      <c r="C4" s="182" t="s">
+        <v>239</v>
+      </c>
+      <c r="D4" s="182" t="s">
+        <v>275</v>
+      </c>
+      <c r="E4" s="182" t="s">
         <v>216</v>
       </c>
-      <c r="F4" s="24" t="s">
+      <c r="F4" s="17" t="s">
         <v>88</v>
       </c>
-      <c r="G4" s="19" t="s">
-        <v>281</v>
+      <c r="G4" s="13" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" s="91">
+      <c r="A5" s="71">
         <v>1</v>
       </c>
-      <c r="B5" s="91"/>
-[...4 lines deleted...]
-      <c r="G5" s="39">
+      <c r="B5" s="71"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="31">
         <f>F5/(E5+1E-52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A6" s="91">
+      <c r="A6" s="71">
         <v>2</v>
       </c>
-      <c r="B6" s="91"/>
-[...4 lines deleted...]
-      <c r="G6" s="39">
+      <c r="B6" s="71"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="32"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="31">
         <f t="shared" ref="G6:G8" si="0">F6/(E6+1E-52)</f>
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A7" s="91">
+      <c r="A7" s="71">
         <v>3</v>
       </c>
-      <c r="B7" s="91"/>
-[...4 lines deleted...]
-      <c r="G7" s="39">
+      <c r="B7" s="71"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="36"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A8" s="91">
+      <c r="A8" s="71">
         <v>4</v>
       </c>
-      <c r="B8" s="91"/>
-[...4 lines deleted...]
-      <c r="G8" s="39">
+      <c r="B8" s="71"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="32"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="91">
+    <row r="9" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="71">
         <v>5</v>
       </c>
-      <c r="B9" s="91"/>
-[...4 lines deleted...]
-      <c r="G9" s="39">
+      <c r="B9" s="71"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="31">
         <f t="shared" ref="G9:G29" si="1">F9/(E9+1E-52)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="91">
+    <row r="10" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="71">
         <v>6</v>
       </c>
-      <c r="B10" s="91"/>
-[...4 lines deleted...]
-      <c r="G10" s="39">
+      <c r="B10" s="71"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="32"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="91">
+    <row r="11" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="71">
         <v>7</v>
       </c>
-      <c r="B11" s="91"/>
-[...4 lines deleted...]
-      <c r="G11" s="39">
+      <c r="B11" s="71"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="32"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="91">
+    <row r="12" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="71">
         <v>8</v>
       </c>
-      <c r="B12" s="91"/>
-[...4 lines deleted...]
-      <c r="G12" s="39">
+      <c r="B12" s="71"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="91">
+    <row r="13" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="71">
         <v>9</v>
       </c>
-      <c r="B13" s="91"/>
-[...4 lines deleted...]
-      <c r="G13" s="39">
+      <c r="B13" s="71"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="91">
+    <row r="14" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="71">
         <v>10</v>
       </c>
-      <c r="B14" s="91"/>
-[...4 lines deleted...]
-      <c r="G14" s="39">
+      <c r="B14" s="71"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="32"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="91">
+    <row r="15" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="71">
         <v>11</v>
       </c>
-      <c r="B15" s="91"/>
-[...4 lines deleted...]
-      <c r="G15" s="39">
+      <c r="B15" s="71"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="91">
+    <row r="16" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="71">
         <v>12</v>
       </c>
-      <c r="B16" s="91"/>
-[...4 lines deleted...]
-      <c r="G16" s="39">
+      <c r="B16" s="71"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="91">
+    <row r="17" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="71">
         <v>13</v>
       </c>
-      <c r="B17" s="91"/>
-[...4 lines deleted...]
-      <c r="G17" s="39">
+      <c r="B17" s="71"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="91">
+    <row r="18" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="71">
         <v>14</v>
       </c>
-      <c r="B18" s="91"/>
-[...4 lines deleted...]
-      <c r="G18" s="39">
+      <c r="B18" s="71"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="91">
+    <row r="19" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="71">
         <v>15</v>
       </c>
-      <c r="B19" s="91"/>
-[...4 lines deleted...]
-      <c r="G19" s="39">
+      <c r="B19" s="71"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="32"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="37"/>
+      <c r="G19" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="91">
+    <row r="20" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="71">
         <v>16</v>
       </c>
-      <c r="B20" s="91"/>
-[...4 lines deleted...]
-      <c r="G20" s="39">
+      <c r="B20" s="71"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="32"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="91">
+    <row r="21" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="71">
         <v>17</v>
       </c>
-      <c r="B21" s="91"/>
-[...4 lines deleted...]
-      <c r="G21" s="39">
+      <c r="B21" s="71"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="32"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="91">
+    <row r="22" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="71">
         <v>18</v>
       </c>
-      <c r="B22" s="91"/>
-[...4 lines deleted...]
-      <c r="G22" s="39">
+      <c r="B22" s="71"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="32"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="37"/>
+      <c r="G22" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="91">
+    <row r="23" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="71">
         <v>19</v>
       </c>
-      <c r="B23" s="91"/>
-[...4 lines deleted...]
-      <c r="G23" s="39">
+      <c r="B23" s="71"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="32"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="37"/>
+      <c r="G23" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="91">
+    <row r="24" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="71">
         <v>20</v>
       </c>
-      <c r="B24" s="91"/>
-[...4 lines deleted...]
-      <c r="G24" s="39">
+      <c r="B24" s="71"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="32"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="37"/>
+      <c r="G24" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="91">
+    <row r="25" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="71">
         <v>21</v>
       </c>
-      <c r="B25" s="91"/>
-[...4 lines deleted...]
-      <c r="G25" s="39">
+      <c r="B25" s="71"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="32"/>
+      <c r="E25" s="36"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="91">
+    <row r="26" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="71">
         <v>22</v>
       </c>
-      <c r="B26" s="91"/>
-[...4 lines deleted...]
-      <c r="G26" s="39">
+      <c r="B26" s="71"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="32"/>
+      <c r="E26" s="36"/>
+      <c r="F26" s="37"/>
+      <c r="G26" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="91">
+    <row r="27" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="71">
         <v>23</v>
       </c>
-      <c r="B27" s="91"/>
-[...4 lines deleted...]
-      <c r="G27" s="39">
+      <c r="B27" s="71"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="32"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="37"/>
+      <c r="G27" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="91">
+    <row r="28" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="71">
         <v>24</v>
       </c>
-      <c r="B28" s="91"/>
-[...4 lines deleted...]
-      <c r="G28" s="39">
+      <c r="B28" s="71"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="37"/>
+      <c r="G28" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="91">
+    <row r="29" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="71">
         <v>25</v>
       </c>
-      <c r="B29" s="91"/>
-[...4 lines deleted...]
-      <c r="G29" s="39">
+      <c r="B29" s="71"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="37"/>
+      <c r="G29" s="31">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:7" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
-[...51 lines deleted...]
-    <row r="82" s="27" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="33" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="34" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="35" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="36" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="37" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="38" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="39" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="40" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="41" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="42" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="43" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="45" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="46" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="47" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="49" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="50" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="51" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="52" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="53" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="54" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="55" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="57" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="59" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="60" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="63" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="64" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="65" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="67" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="68" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="69" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="70" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="71" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="72" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="73" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="74" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="75" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="76" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="77" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="78" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="79" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="80" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="81" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="82" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <customProperties>
     <customPr name="GUID" r:id="rId2"/>
   </customProperties>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0800-000000000000}">
           <x14:formula1>
             <xm:f>Validering!$G$64:$G$66</xm:f>
           </x14:formula1>
           <xm:sqref>C5:C29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Der kan skrives andre lande i feltet end de, som fremgår af listen. Angiv landenavn på dansk, som er skrevet helt ud (fx Østrig)." xr:uid="{B7838A52-9B79-40BC-94FE-0AD2D4D85611}">
           <x14:formula1>
             <xm:f>Validering!$B$4:$B$28</xm:f>
           </x14:formula1>
           <xm:sqref>D5:D29</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{9FF623D4-871E-4743-BB18-9BCB53063AB6}">
           <x14:formula1>
             <xm:f>Validering!$H$64:$H$66</xm:f>
           </x14:formula1>