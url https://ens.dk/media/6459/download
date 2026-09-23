--- v0 (2025-10-10)
+++ v1 (2026-09-23)
@@ -1,441 +1,455 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\KVOTEPROJEKT\Nyt Kvoteprojekt\ETS 2\Informationsmateriale\Hjemmeside\Liste virksomheder med tilladelse\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B044675\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A541831-8455-4D61-96B6-9643DBD4B4CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Ark1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ark1'!$A$4:$C$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ark1'!$A$4:$B$102</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
   <si>
     <t>Virksomhedsnavn</t>
   </si>
   <si>
-    <t>GO´ON GRUPPEN A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>Crossbridge Energy A/S</t>
   </si>
   <si>
     <t>Ørsted Bioenergy and Thermal Power A/S</t>
   </si>
   <si>
-    <t>Malik Energy</t>
-[...13 lines deleted...]
-  <si>
     <t>Lantmännen Aspen AB</t>
   </si>
   <si>
-    <t>Keolis Danmark A/S</t>
-[...4 lines deleted...]
-  <si>
     <t>Klimabrands A/S</t>
   </si>
   <si>
-    <t>HOFOR Bygas P/S</t>
-[...10 lines deleted...]
-  <si>
     <t>Uno-X Mobility Danmark A/S</t>
   </si>
   <si>
-    <t>Vejle Turisttrafik</t>
-[...7 lines deleted...]
-  <si>
     <t>Fritz Schur Consumer products A/S</t>
   </si>
   <si>
-    <t>Aarbus (Midttrafik)</t>
-[...7 lines deleted...]
-  <si>
     <t>Umove A/S</t>
   </si>
   <si>
     <t>Biltema Danmark A/S</t>
   </si>
   <si>
     <t>Meneta Composite Materials ApS</t>
   </si>
   <si>
-    <t>De blå Omnibusser A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>DCC Energi Mobility A/S</t>
   </si>
   <si>
-    <t>Stihl Norden AB</t>
-[...1 lines deleted...]
-  <si>
     <t>Alaska A/S</t>
   </si>
   <si>
-    <t>GoCoolective A/S</t>
-[...16 lines deleted...]
-  <si>
     <t>Terndrup Taxa og Turistbusser A/S</t>
   </si>
   <si>
     <t>Morsø Taxi og Flextrafik K/S</t>
   </si>
   <si>
-    <t>De Blå Busser v/ jimmy V. Hansen</t>
-[...28 lines deleted...]
-  <si>
     <t>Toyota Motor Europa</t>
   </si>
   <si>
-    <t>Fenix outdooor, Danmark</t>
-[...7 lines deleted...]
-  <si>
     <t>Auto-G Dansk Grossist Union A/S</t>
   </si>
   <si>
     <t xml:space="preserve">CVR-Nummer </t>
   </si>
   <si>
-    <t>Wismo Logistics A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>Aalborg Varme A/S</t>
   </si>
   <si>
-    <t>Brande buslinier ApS</t>
-[...1 lines deleted...]
-  <si>
     <t>Dato:</t>
   </si>
   <si>
-    <t>Q8 Danmark A/S</t>
-[...13 lines deleted...]
-  <si>
     <t>Kruse A/S</t>
   </si>
   <si>
     <t>Jørns Busrejser A/S</t>
   </si>
   <si>
     <t>Aalborg Bygas A/S</t>
   </si>
   <si>
-    <t>ITW Construction</t>
-[...4 lines deleted...]
-  <si>
     <t>Energinet Gastransmission A/S</t>
   </si>
   <si>
-    <t>BG Denmark ApS</t>
-[...1 lines deleted...]
-  <si>
     <t>Lope Group A/S</t>
   </si>
   <si>
-    <t>Andersen &amp; Nielsen</t>
-[...7 lines deleted...]
-  <si>
     <t>Motorverk ApS</t>
   </si>
   <si>
     <t>INNOTEC DANMARK A/S</t>
   </si>
   <si>
-    <t>Kosan Gas A/S</t>
-[...13 lines deleted...]
-  <si>
     <t>Cremo Ingredients A/S</t>
   </si>
   <si>
-    <t>Tide Bus Danmark A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>Rutebilselskabet Haderslev A/S</t>
   </si>
   <si>
-    <t>Polar A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>Herning Bilen Specialruter A/S</t>
   </si>
   <si>
     <t>Norbro Energi A/S</t>
   </si>
   <si>
-    <t>LHM. Lerche-Henriksen &amp; Møller ApS</t>
-[...4 lines deleted...]
-  <si>
     <t>Industri Kemi ApS</t>
   </si>
   <si>
-    <t>United Petfood Denmark</t>
-[...1 lines deleted...]
-  <si>
     <t>T. Hansen Gruppen A/S</t>
   </si>
   <si>
     <t>Virksomheder der har fået udstedt en CO2-kvotetilladelse og dermed er omfattet af ETS2</t>
+  </si>
+  <si>
+    <t>OK A.M.B.A.</t>
+  </si>
+  <si>
+    <t>DITOBUS LINJETRAFIK A/S</t>
+  </si>
+  <si>
+    <t>DCC ENERGI DANMARK A/S</t>
+  </si>
+  <si>
+    <t>GoCollective A/S</t>
+  </si>
+  <si>
+    <t>KOSAN GAS A/S</t>
+  </si>
+  <si>
+    <t>Abildskou A/S</t>
+  </si>
+  <si>
+    <t>HUSQVARNA DANMARK A/S</t>
+  </si>
+  <si>
+    <t>CIRCLE K DANMARK A/S</t>
+  </si>
+  <si>
+    <t>MALIK ENERGY A/S</t>
+  </si>
+  <si>
+    <t>STIHL FILIAL AF DET SVENSKE SELSKAB ANDREAS STIHL
+NORDEN AB</t>
+  </si>
+  <si>
+    <t>TIDE BUS DANMARK A/S</t>
+  </si>
+  <si>
+    <t>SAM PARTNER A/S</t>
+  </si>
+  <si>
+    <t>GO'ON GRUPPEN A/S</t>
+  </si>
+  <si>
+    <t>MIDTBUS JYLLAND A/S</t>
+  </si>
+  <si>
+    <t>DIN Forsyning Varme A/S</t>
+  </si>
+  <si>
+    <t>POLAR A/S</t>
+  </si>
+  <si>
+    <t>VIKINGBUS DANMARK A/S</t>
+  </si>
+  <si>
+    <t>P. J. SKOVVÆRKTØJ, NØRRESUNDBY ApS</t>
+  </si>
+  <si>
+    <t>BIOFUEL EXPRESS A/S</t>
+  </si>
+  <si>
+    <t>DITOBUS EXCURSIONS A/S</t>
+  </si>
+  <si>
+    <t>FREDERIKSBERG BYGAS A/S</t>
+  </si>
+  <si>
+    <t>HOLSTEBRO TURISTBUSSER ApS</t>
+  </si>
+  <si>
+    <t>ADDITIV SPECIALISTEN ApS</t>
+  </si>
+  <si>
+    <t>VEJLE TURISTTRAFIK ApS</t>
+  </si>
+  <si>
+    <t>DITOBUS SERVICETRAFIK A/S</t>
+  </si>
+  <si>
+    <t>Q8 DANMARK A/S</t>
+  </si>
+  <si>
+    <t>FENIX OUTDOOR, DANMARK ApS</t>
+  </si>
+  <si>
+    <t>LHM. Lerche-Henriksen og Møller ApS</t>
+  </si>
+  <si>
+    <t>Silkebus A/S</t>
+  </si>
+  <si>
+    <t>TUNAP Danmark ApS</t>
+  </si>
+  <si>
+    <t>De Grønne Busser</t>
+  </si>
+  <si>
+    <t>BRENNTAG NORDIC A/S</t>
+  </si>
+  <si>
+    <t>LINDSTRØM MOTORCENTER</t>
+  </si>
+  <si>
+    <t>Fårup Rute og Turist v/Klaus Busch</t>
+  </si>
+  <si>
+    <t>Midttrafik - AARBUS</t>
+  </si>
+  <si>
+    <t>Wurth Danmark A/S</t>
+  </si>
+  <si>
+    <t>FF TOOL ApS</t>
+  </si>
+  <si>
+    <t>ANDERSEN og NIELSEN A/S</t>
+  </si>
+  <si>
+    <t>VERDO PRODUKTION A/S</t>
+  </si>
+  <si>
+    <t>LUXOL A/S</t>
+  </si>
+  <si>
+    <t>BERGHOLDT.DK A/S</t>
+  </si>
+  <si>
+    <t>BG DENMARK ApS</t>
+  </si>
+  <si>
+    <t>FJERNVARME FYN PRODUKTION A/S</t>
+  </si>
+  <si>
+    <t>Evida Gasnet A/S</t>
+  </si>
+  <si>
+    <t>Skamol A/S</t>
+  </si>
+  <si>
+    <t>VEKS I/S (Vestegnens Kraftvarmeselskab I/S)</t>
+  </si>
+  <si>
+    <t>SKANDINAVISK MOTOR CO. A/S</t>
+  </si>
+  <si>
+    <t>HOFOR BYGAS P/S</t>
+  </si>
+  <si>
+    <t>Vejrup Andels Grovvareforening A.M.B.A.</t>
+  </si>
+  <si>
+    <t>CD FOODS (DENMARK) A/S</t>
+  </si>
+  <si>
+    <t>VANTAGE ApS</t>
+  </si>
+  <si>
+    <t>De Blå Omnibusser A/S</t>
+  </si>
+  <si>
+    <t>KEOLIS DANMARK A/S</t>
+  </si>
+  <si>
+    <t>NOBINA A/S</t>
+  </si>
+  <si>
+    <t>Koppers Denmark Aps</t>
+  </si>
+  <si>
+    <t>Keolis København A/S</t>
+  </si>
+  <si>
+    <t>WISMO LOGISTICS A/S</t>
+  </si>
+  <si>
+    <t>FUCHS LUBRICANTS DENMARK ApS</t>
+  </si>
+  <si>
+    <t>De Blå Busser v/Jimmy V. Hansen</t>
+  </si>
+  <si>
+    <t>Kredsløb Transmission A/S</t>
+  </si>
+  <si>
+    <t>Morsø Bustrafik K/S</t>
+  </si>
+  <si>
+    <t>Herning Turist ApS</t>
+  </si>
+  <si>
+    <t>Gas Storage Denmark A/S</t>
+  </si>
+  <si>
+    <t>ITW CONSTRUCTION PRODUCTS ApS</t>
+  </si>
+  <si>
+    <t>United Petfood Denmark A/S</t>
+  </si>
+  <si>
+    <t>AB Camping og Outdoor A/S</t>
+  </si>
+  <si>
+    <t>KENT Industri Danmark ApS</t>
+  </si>
+  <si>
+    <t>KLOKKERHOLM KAROSSERIDELE A/S</t>
+  </si>
+  <si>
+    <t>PRIMUS - SILVA SWEDEN AB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
@@ -727,835 +741,887 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:B96"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B102"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A95" sqref="A5:A95"/>
+      <selection activeCell="H18" sqref="H18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.140625" style="6" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="36.5703125" style="6" customWidth="1"/>
+    <col min="1" max="1" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="41.28515625" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="8" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="8"/>
+      <c r="A1" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B1" s="4"/>
     </row>
     <row r="2" spans="1:2" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="8" t="s">
-[...3 lines deleted...]
-        <v>45812</v>
+      <c r="A2" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="5">
+        <v>46280</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="B3" s="7"/>
+      <c r="B3" s="3"/>
     </row>
     <row r="4" spans="1:2" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="3">
+      <c r="A5" s="6">
+        <v>27446469</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="6">
+        <v>10373816</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="6">
+        <v>39170418</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="6">
+        <v>12244843</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="6">
+        <v>32141846</v>
+      </c>
+      <c r="B9" s="6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="6">
+        <v>13080976</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="6">
+        <v>18429101</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="6">
+        <v>12372892</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="6">
+        <v>17990977</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="6">
+        <v>25280334</v>
+      </c>
+      <c r="B14" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="6">
+        <v>26205328</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="6">
+        <v>26991765</v>
+      </c>
+      <c r="B16" s="6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="6">
+        <v>28142412</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="6">
+        <v>33747977</v>
+      </c>
+      <c r="B18" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="45" x14ac:dyDescent="0.25">
+      <c r="A19" s="6">
+        <v>24246388</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="6">
+        <v>25590627</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="6">
+        <v>36563028</v>
+      </c>
+      <c r="B21" s="6" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="6">
+        <v>31347963</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="6">
+        <v>31876036</v>
+      </c>
+      <c r="B23" s="6" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
         <v>31877385</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...15 lines deleted...]
-      <c r="B7" s="4" t="s">
+      <c r="B24" s="6" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="6">
+        <v>32144950</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="6">
+        <v>32662498</v>
+      </c>
+      <c r="B26" s="6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="6">
+        <v>33036566</v>
+      </c>
+      <c r="B27" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="6">
+        <v>33758006</v>
+      </c>
+      <c r="B28" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="6">
+        <v>30827961</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" s="6">
+        <v>30914171</v>
+      </c>
+      <c r="B30" s="6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A31" s="6">
+        <v>31171520</v>
+      </c>
+      <c r="B31" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A32" s="6">
+        <v>33045719</v>
+      </c>
+      <c r="B32" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>33771622</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A34" s="6">
+        <v>33807910</v>
+      </c>
+      <c r="B34" s="6" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A35" s="6">
+        <v>35386327</v>
+      </c>
+      <c r="B35" s="6" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A36" s="6">
+        <v>36089318</v>
+      </c>
+      <c r="B36" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>35388311</v>
+      </c>
+      <c r="B37" s="6" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>36039493</v>
+      </c>
+      <c r="B38" s="6" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A39" s="6">
+        <v>37271616</v>
+      </c>
+      <c r="B39" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>61082913</v>
+      </c>
+      <c r="B40" s="6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>25894383</v>
+      </c>
+      <c r="B41" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A42" s="6">
+        <v>37605212</v>
+      </c>
+      <c r="B42" s="6" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>38255479</v>
+      </c>
+      <c r="B43" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>39683679</v>
+      </c>
+      <c r="B44" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A45" s="6">
+        <v>41258659</v>
+      </c>
+      <c r="B45" s="6" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A46" s="6">
+        <v>43390961</v>
+      </c>
+      <c r="B46" s="6" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A47" s="6">
+        <v>31827426</v>
+      </c>
+      <c r="B47" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="A9" s="3">
+    <row r="48" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A48" s="6">
+        <v>38113119</v>
+      </c>
+      <c r="B48" s="6" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A49" s="6">
+        <v>11220037</v>
+      </c>
+      <c r="B49" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A50" s="6">
+        <v>24994589</v>
+      </c>
+      <c r="B50" s="6" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A51" s="6">
+        <v>15672706</v>
+      </c>
+      <c r="B51" s="6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A52" s="6">
+        <v>11203337</v>
+      </c>
+      <c r="B52" s="6" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A53" s="6">
+        <v>17915134</v>
+      </c>
+      <c r="B53" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A54" s="6">
+        <v>29943176</v>
+      </c>
+      <c r="B54" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A55" s="6">
+        <v>30607651</v>
+      </c>
+      <c r="B55" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A56" s="6">
+        <v>12561113</v>
+      </c>
+      <c r="B56" s="6" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A57" s="6">
+        <v>12858388</v>
+      </c>
+      <c r="B57" s="6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A58" s="6">
+        <v>21323071</v>
+      </c>
+      <c r="B58" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A59" s="6">
+        <v>25481984</v>
+      </c>
+      <c r="B59" s="6" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A60" s="6">
+        <v>29424373</v>
+      </c>
+      <c r="B60" s="6" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A61" s="6">
+        <v>34604630</v>
+      </c>
+      <c r="B61" s="6" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A62" s="6">
+        <v>36411821</v>
+      </c>
+      <c r="B62" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A63" s="6">
+        <v>36474718</v>
+      </c>
+      <c r="B63" s="6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A64" s="6">
+        <v>37270024</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A65" s="6">
+        <v>39315084</v>
+      </c>
+      <c r="B65" s="6" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A66" s="6">
+        <v>39612291</v>
+      </c>
+      <c r="B66" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A67" s="6">
+        <v>41333715</v>
+      </c>
+      <c r="B67" s="6" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A68" s="6">
         <v>69330428</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...23 lines deleted...]
-      <c r="B12" s="2" t="s">
+      <c r="B68" s="6" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A69" s="6">
+        <v>70515113</v>
+      </c>
+      <c r="B69" s="6" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A70" s="6">
+        <v>15272473</v>
+      </c>
+      <c r="B70" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A71" s="6">
+        <v>26085799</v>
+      </c>
+      <c r="B71" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A72" s="6">
+        <v>45231712</v>
+      </c>
+      <c r="B72" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A73" s="6">
+        <v>78804912</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A74" s="6">
+        <v>30507800</v>
+      </c>
+      <c r="B74" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A75" s="6">
+        <v>73111714</v>
+      </c>
+      <c r="B75" s="6" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A76" s="6">
+        <v>13399433</v>
+      </c>
+      <c r="B76" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A77" s="6">
+        <v>29513376</v>
+      </c>
+      <c r="B77" s="6" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A78" s="6">
+        <v>11000738</v>
+      </c>
+      <c r="B78" s="6" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A79" s="6">
+        <v>30822536</v>
+      </c>
+      <c r="B79" s="6" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A80" s="6">
+        <v>25289846</v>
+      </c>
+      <c r="B80" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      <c r="B16" s="4" t="s">
+    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A81" s="6">
+        <v>28507348</v>
+      </c>
+      <c r="B81" s="6" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A82" s="6">
+        <v>35892273</v>
+      </c>
+      <c r="B82" s="6" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A83" s="6">
+        <v>34520534</v>
+      </c>
+      <c r="B83" s="6" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A84" s="6">
+        <v>40831703</v>
+      </c>
+      <c r="B84" s="6" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A85" s="6">
+        <v>38107720</v>
+      </c>
+      <c r="B85" s="6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A86" s="6">
+        <v>78227516</v>
+      </c>
+      <c r="B86" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A87" s="6">
+        <v>37634913</v>
+      </c>
+      <c r="B87" s="6" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A88" s="6">
+        <v>19995739</v>
+      </c>
+      <c r="B88" s="6" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A89" s="6">
+        <v>26560594</v>
+      </c>
+      <c r="B89" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A90" s="6">
+        <v>29851247</v>
+      </c>
+      <c r="B90" s="6" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A91" s="6">
+        <v>14395016</v>
+      </c>
+      <c r="B91" s="6" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A92" s="6">
+        <v>15242485</v>
+      </c>
+      <c r="B92" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A93" s="6">
+        <v>14829075</v>
+      </c>
+      <c r="B93" s="6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A94" s="6">
+        <v>27688470</v>
+      </c>
+      <c r="B94" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A95" s="6">
+        <v>63840610</v>
+      </c>
+      <c r="B95" s="6" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A96" s="6">
+        <v>13757941</v>
+      </c>
+      <c r="B96" s="6" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A97" s="6">
+        <v>29638594</v>
+      </c>
+      <c r="B97" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A98" s="6">
+        <v>31759358</v>
+      </c>
+      <c r="B98" s="6" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A99" s="6">
+        <v>27085202</v>
+      </c>
+      <c r="B99" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="B35" s="4" t="s">
+    <row r="100" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A100" s="6">
+        <v>26571480</v>
+      </c>
+      <c r="B100" s="6" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
-[...448 lines deleted...]
-      <c r="A92" s="3">
+    <row r="101" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A101" s="6">
         <v>34250316</v>
       </c>
-      <c r="B92" s="2" t="s">
-[...29 lines deleted...]
-      <c r="B96" s="11"/>
+      <c r="B101" s="6" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A102" s="6">
+        <v>13500010</v>
+      </c>
+      <c r="B102" s="6" t="s">
+        <v>101</v>
+      </c>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="B91:B1048576 B1:B61">
-    <cfRule type="duplicateValues" dxfId="4" priority="5"/>
+  <conditionalFormatting sqref="A1:B1048576">
+    <cfRule type="duplicateValues" dxfId="4" priority="1"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B62:B75">
-    <cfRule type="duplicateValues" dxfId="3" priority="4"/>
+  <conditionalFormatting sqref="B73">
+    <cfRule type="duplicateValues" dxfId="3" priority="3"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B76">
-    <cfRule type="duplicateValues" dxfId="2" priority="3"/>
+  <conditionalFormatting sqref="B74:B87">
+    <cfRule type="duplicateValues" dxfId="2" priority="7"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="A1:B1048576">
-    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+  <conditionalFormatting sqref="B88:B1048576 B1:B59">
+    <cfRule type="duplicateValues" dxfId="1" priority="5"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B77:B90">
-    <cfRule type="duplicateValues" dxfId="0" priority="7"/>
+  <conditionalFormatting sqref="B60:B72">
+    <cfRule type="duplicateValues" dxfId="0" priority="11"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ark1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>