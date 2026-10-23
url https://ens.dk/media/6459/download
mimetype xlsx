--- v1 (2026-09-23)
+++ v2 (2026-10-23)
@@ -1,642 +1,669 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B044675\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A541831-8455-4D61-96B6-9643DBD4B4CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD35F8AE-F8F7-409C-BB92-CBC25F1BAF19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{691DAA6E-07C4-4A25-A907-E64CC9685E54}"/>
   </bookViews>
   <sheets>
-    <sheet name="Ark1" sheetId="1" r:id="rId1"/>
+    <sheet name="Regulated Entities" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="102" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+  <si>
+    <t>CVR-Nummer</t>
+  </si>
   <si>
     <t>Virksomhedsnavn</t>
   </si>
   <si>
+    <t xml:space="preserve">Dato: </t>
+  </si>
+  <si>
+    <t>Ørsted Bioenergy and Thermal Power A/S</t>
+  </si>
+  <si>
     <t>Crossbridge Energy A/S</t>
   </si>
   <si>
-    <t>Ørsted Bioenergy and Thermal Power A/S</t>
-[...8 lines deleted...]
-    <t>Uno-X Mobility Danmark A/S</t>
+    <t>OK A.M.B.A.</t>
+  </si>
+  <si>
+    <t>DITOBUS LINJETRAFIK A/S</t>
+  </si>
+  <si>
+    <t>DCC ENERGI DANMARK A/S</t>
+  </si>
+  <si>
+    <t>Norbro Energi A/S</t>
+  </si>
+  <si>
+    <t>GoCollective A/S</t>
   </si>
   <si>
     <t>Fritz Schur Consumer products A/S</t>
   </si>
   <si>
-    <t>Umove A/S</t>
-[...50 lines deleted...]
-    <t>Motorverk ApS</t>
+    <t>KOSAN GAS A/S</t>
+  </si>
+  <si>
+    <t>Abildskou A/S</t>
+  </si>
+  <si>
+    <t>HUSQVARNA DANMARK A/S</t>
   </si>
   <si>
     <t>INNOTEC DANMARK A/S</t>
   </si>
   <si>
-    <t>Cremo Ingredients A/S</t>
-[...40 lines deleted...]
-  <si>
     <t>CIRCLE K DANMARK A/S</t>
+  </si>
+  <si>
+    <t>Todbjerg City A/S</t>
   </si>
   <si>
     <t>MALIK ENERGY A/S</t>
   </si>
   <si>
     <t>STIHL FILIAL AF DET SVENSKE SELSKAB ANDREAS STIHL
 NORDEN AB</t>
   </si>
   <si>
+    <t>Alaska A/S</t>
+  </si>
+  <si>
+    <t>TERNDRUP TAXA OG TURISTBUSSER A/S</t>
+  </si>
+  <si>
+    <t>DCC Energi Mobility A/S</t>
+  </si>
+  <si>
     <t>TIDE BUS DANMARK A/S</t>
   </si>
   <si>
+    <t>Hansen Autoparts ApS</t>
+  </si>
+  <si>
     <t>SAM PARTNER A/S</t>
   </si>
   <si>
     <t>GO'ON GRUPPEN A/S</t>
   </si>
   <si>
     <t>MIDTBUS JYLLAND A/S</t>
   </si>
   <si>
-    <t>DIN Forsyning Varme A/S</t>
-[...1 lines deleted...]
-  <si>
     <t>POLAR A/S</t>
   </si>
   <si>
     <t>VIKINGBUS DANMARK A/S</t>
   </si>
   <si>
     <t>P. J. SKOVVÆRKTØJ, NØRRESUNDBY ApS</t>
   </si>
   <si>
     <t>BIOFUEL EXPRESS A/S</t>
   </si>
   <si>
     <t>DITOBUS EXCURSIONS A/S</t>
   </si>
   <si>
     <t>FREDERIKSBERG BYGAS A/S</t>
   </si>
   <si>
+    <t>Klimabrands A/S</t>
+  </si>
+  <si>
+    <t>Uno-X Mobility Danmark A/S</t>
+  </si>
+  <si>
     <t>HOLSTEBRO TURISTBUSSER ApS</t>
   </si>
   <si>
     <t>ADDITIV SPECIALISTEN ApS</t>
   </si>
   <si>
     <t>VEJLE TURISTTRAFIK ApS</t>
   </si>
   <si>
     <t>DITOBUS SERVICETRAFIK A/S</t>
   </si>
   <si>
     <t>Q8 DANMARK A/S</t>
   </si>
   <si>
+    <t>Nordic Resource A/S</t>
+  </si>
+  <si>
     <t>FENIX OUTDOOR, DANMARK ApS</t>
   </si>
   <si>
+    <t>Gartneriet Sandet v/Kurt Christiansen</t>
+  </si>
+  <si>
     <t>LHM. Lerche-Henriksen og Møller ApS</t>
   </si>
   <si>
+    <t>Aalborg Bygas A/S</t>
+  </si>
+  <si>
     <t>Silkebus A/S</t>
   </si>
   <si>
     <t>TUNAP Danmark ApS</t>
   </si>
   <si>
     <t>De Grønne Busser</t>
   </si>
   <si>
+    <t>Lantmännen Aspen AB</t>
+  </si>
+  <si>
+    <t>Jørns Busrejser A/S</t>
+  </si>
+  <si>
+    <t>Motorverk ApS</t>
+  </si>
+  <si>
     <t>BRENNTAG NORDIC A/S</t>
   </si>
   <si>
+    <t>Auto-G Dansk Grossist Union A/S</t>
+  </si>
+  <si>
     <t>LINDSTRØM MOTORCENTER</t>
   </si>
   <si>
     <t>Fårup Rute og Turist v/Klaus Busch</t>
   </si>
   <si>
     <t>Midttrafik - AARBUS</t>
   </si>
   <si>
+    <t>Umove A/S</t>
+  </si>
+  <si>
+    <t>AKTIESELSKABET CARL CHRISTENSEN</t>
+  </si>
+  <si>
     <t>Wurth Danmark A/S</t>
   </si>
   <si>
     <t>FF TOOL ApS</t>
   </si>
   <si>
     <t>ANDERSEN og NIELSEN A/S</t>
   </si>
   <si>
     <t>VERDO PRODUKTION A/S</t>
   </si>
   <si>
+    <t>KENT INDUSTRI DANMARK ApS</t>
+  </si>
+  <si>
     <t>LUXOL A/S</t>
   </si>
   <si>
     <t>BERGHOLDT.DK A/S</t>
   </si>
   <si>
     <t>BG DENMARK ApS</t>
   </si>
   <si>
     <t>FJERNVARME FYN PRODUKTION A/S</t>
   </si>
   <si>
     <t>Evida Gasnet A/S</t>
   </si>
   <si>
-    <t>Skamol A/S</t>
-[...2 lines deleted...]
-    <t>VEKS I/S (Vestegnens Kraftvarmeselskab I/S)</t>
+    <t>Energinet Gastransmission A/S</t>
+  </si>
+  <si>
+    <t>Meneta Composite Materials ApS</t>
+  </si>
+  <si>
+    <t>SCHOU COMPANY A/S</t>
+  </si>
+  <si>
+    <t>Tegee-Dan A/S</t>
+  </si>
+  <si>
+    <t>VEKS I/S</t>
   </si>
   <si>
     <t>SKANDINAVISK MOTOR CO. A/S</t>
   </si>
   <si>
+    <t>Rutebilselskabet Haderslev A/S</t>
+  </si>
+  <si>
     <t>HOFOR BYGAS P/S</t>
   </si>
   <si>
     <t>Vejrup Andels Grovvareforening A.M.B.A.</t>
   </si>
   <si>
     <t>CD FOODS (DENMARK) A/S</t>
   </si>
   <si>
     <t>VANTAGE ApS</t>
   </si>
   <si>
     <t>De Blå Omnibusser A/S</t>
   </si>
   <si>
     <t>KEOLIS DANMARK A/S</t>
   </si>
   <si>
     <t>NOBINA A/S</t>
   </si>
   <si>
     <t>Koppers Denmark Aps</t>
   </si>
   <si>
     <t>Keolis København A/S</t>
   </si>
   <si>
+    <t>Biltema Danmark A/S</t>
+  </si>
+  <si>
     <t>WISMO LOGISTICS A/S</t>
   </si>
   <si>
     <t>FUCHS LUBRICANTS DENMARK ApS</t>
   </si>
   <si>
     <t>De Blå Busser v/Jimmy V. Hansen</t>
   </si>
   <si>
-    <t>Kredsløb Transmission A/S</t>
-[...2 lines deleted...]
-    <t>Morsø Bustrafik K/S</t>
+    <t>Kruse A/S</t>
   </si>
   <si>
     <t>Herning Turist ApS</t>
   </si>
   <si>
+    <t>Toyota Motor Europa</t>
+  </si>
+  <si>
     <t>Gas Storage Denmark A/S</t>
   </si>
   <si>
     <t>ITW CONSTRUCTION PRODUCTS ApS</t>
   </si>
   <si>
+    <t>T. Hansen Gruppen A/S</t>
+  </si>
+  <si>
+    <t>Lope Group A/S</t>
+  </si>
+  <si>
+    <t>Cremo Ingredients A/S</t>
+  </si>
+  <si>
+    <t>WEBER-STEPHEN NORDIC ApS</t>
+  </si>
+  <si>
     <t>United Petfood Denmark A/S</t>
   </si>
   <si>
     <t>AB Camping og Outdoor A/S</t>
   </si>
   <si>
-    <t>KENT Industri Danmark ApS</t>
+    <t>LINDEMANN ApS</t>
+  </si>
+  <si>
+    <t>MAX MC PARTS ApS</t>
+  </si>
+  <si>
+    <t>Payback Danmark ApS</t>
+  </si>
+  <si>
+    <t>Herning Bilen Specialruter A/S</t>
+  </si>
+  <si>
+    <t>Industri Kemi ApS</t>
   </si>
   <si>
     <t>KLOKKERHOLM KAROSSERIDELE A/S</t>
   </si>
   <si>
+    <t>SKANDI DENMARK A/S</t>
+  </si>
+  <si>
+    <t>R2 Agro A/S</t>
+  </si>
+  <si>
     <t>PRIMUS - SILVA SWEDEN AB</t>
+  </si>
+  <si>
+    <t>DANKEMI A/S</t>
+  </si>
+  <si>
+    <t>TOTALENERGIES MARKETING DENMARK A/S</t>
+  </si>
+  <si>
+    <t>Hals Metal Recycling Anpartsselskab</t>
+  </si>
+  <si>
+    <t>Univar Solutions B.V.</t>
+  </si>
+  <si>
+    <t>Red City Buses Denmark ApS</t>
+  </si>
+  <si>
+    <t>Gartneriejer Laust Eriksen</t>
+  </si>
+  <si>
+    <t>KRAMP DANMARK A/S</t>
+  </si>
+  <si>
+    <t>Harald Nyborg A/S</t>
+  </si>
+  <si>
+    <t>Virksomheder der har fået udstedt en CO2-kvotetilladelse og dermed er omfattet af ETS2</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="5">
-[...50 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="Kontor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kontor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kontor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -651,65 +678,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -730,914 +757,1039 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:B102"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08B552E0-1B3E-46B2-ADC8-C005D1A190F7}">
+  <dimension ref="A1:B118"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="H18" sqref="H18"/>
+    <sheetView tabSelected="1" topLeftCell="A83" workbookViewId="0">
+      <selection activeCell="H91" sqref="H91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.140625" style="2" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="41.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="12.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="60" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="1">
+        <v>46302</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="4">
+        <v>27446469</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="4">
+        <v>10373816</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="4">
+        <v>39170418</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="4">
+        <v>12244843</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="4">
+        <v>32141846</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="4">
+        <v>13080976</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="4">
+        <v>18429101</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="4">
+        <v>12372892</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="4">
+        <v>17990977</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="4">
+        <v>25280334</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="4">
+        <v>26205328</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="4">
+        <v>26991765</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="4">
+        <v>28142412</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="4">
+        <v>20153709</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="4">
+        <v>33747977</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="4">
+        <v>24246388</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="4">
+        <v>25590627</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="4">
+        <v>27085202</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="4">
+        <v>36563028</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="4">
+        <v>31347963</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="4">
+        <v>31867940</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="4">
+        <v>31876036</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="4">
+        <v>31877385</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="4">
+        <v>32144950</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="4">
+        <v>33036566</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A30" s="4">
+        <v>33758006</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A31" s="4">
+        <v>30827961</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A32" s="4">
+        <v>30914171</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A33" s="4">
+        <v>31171520</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A34" s="4">
+        <v>33045719</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="4"/>
-[...40 lines deleted...]
-      <c r="B7" s="6" t="s">
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A35" s="4">
+        <v>33771622</v>
+      </c>
+      <c r="B35" s="2" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B8" s="6" t="s">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A36" s="4">
+        <v>33807910</v>
+      </c>
+      <c r="B36" s="2" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B9" s="6" t="s">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A37" s="4">
+        <v>35386327</v>
+      </c>
+      <c r="B37" s="2" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B11" s="6" t="s">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A38" s="4">
+        <v>36089318</v>
+      </c>
+      <c r="B38" s="2" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B13" s="6" t="s">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A39" s="4">
+        <v>35388311</v>
+      </c>
+      <c r="B39" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B14" s="6" t="s">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A40" s="4">
+        <v>36039493</v>
+      </c>
+      <c r="B40" s="2" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B15" s="6" t="s">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A41" s="4">
+        <v>61082913</v>
+      </c>
+      <c r="B41" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B17" s="6" t="s">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A42" s="4">
+        <v>70727528</v>
+      </c>
+      <c r="B42" s="2" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B18" s="6" t="s">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A43" s="4">
+        <v>25894383</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="45" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B19" s="7" t="s">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A44" s="4">
+        <v>27872573</v>
+      </c>
+      <c r="B44" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B22" s="6" t="s">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A45" s="4">
+        <v>37605212</v>
+      </c>
+      <c r="B45" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B23" s="6" t="s">
+    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A46" s="4">
+        <v>38255479</v>
+      </c>
+      <c r="B46" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B24" s="6" t="s">
+    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A47" s="4">
+        <v>39683679</v>
+      </c>
+      <c r="B47" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B25" s="6" t="s">
+    <row r="48" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A48" s="4">
+        <v>41258659</v>
+      </c>
+      <c r="B48" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B26" s="6" t="s">
+    <row r="49" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A49" s="4">
+        <v>43390961</v>
+      </c>
+      <c r="B49" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B27" s="6" t="s">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A50" s="4">
+        <v>31827426</v>
+      </c>
+      <c r="B50" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B28" s="6" t="s">
+    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A51" s="4">
+        <v>38113119</v>
+      </c>
+      <c r="B51" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B29" s="6" t="s">
+    <row r="52" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A52" s="4">
+        <v>11220037</v>
+      </c>
+      <c r="B52" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B30" s="6" t="s">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A53" s="4">
+        <v>24994589</v>
+      </c>
+      <c r="B53" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B31" s="6" t="s">
+    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A54" s="4">
+        <v>15672706</v>
+      </c>
+      <c r="B54" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B32" s="6" t="s">
+    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A55" s="4">
+        <v>11203337</v>
+      </c>
+      <c r="B55" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B35" s="6" t="s">
+    <row r="56" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A56" s="4">
+        <v>17915134</v>
+      </c>
+      <c r="B56" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B36" s="6" t="s">
+    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A57" s="4">
+        <v>29943176</v>
+      </c>
+      <c r="B57" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B37" s="6" t="s">
+    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A58" s="4">
+        <v>30607651</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B38" s="6" t="s">
+    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A59" s="4">
+        <v>41994010</v>
+      </c>
+      <c r="B59" s="2" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B40" s="6" t="s">
+    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A60" s="4">
+        <v>12561113</v>
+      </c>
+      <c r="B60" s="2" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B41" s="6" t="s">
+    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A61" s="4">
+        <v>12858388</v>
+      </c>
+      <c r="B61" s="2" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B42" s="6" t="s">
+    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A62" s="4">
+        <v>21323071</v>
+      </c>
+      <c r="B62" s="2" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="43" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B44" s="6" t="s">
+    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A63" s="4">
+        <v>25481984</v>
+      </c>
+      <c r="B63" s="2" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="45" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B45" s="6" t="s">
+    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A64" s="4">
+        <v>29638594</v>
+      </c>
+      <c r="B64" s="2" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="46" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B46" s="6" t="s">
+    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A65" s="4">
+        <v>29424373</v>
+      </c>
+      <c r="B65" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="47" spans="1:2" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      <c r="B50" s="6" t="s">
+    <row r="66" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A66" s="4">
+        <v>34604630</v>
+      </c>
+      <c r="B66" s="2" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B52" s="6" t="s">
+    <row r="67" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A67" s="4">
+        <v>36411821</v>
+      </c>
+      <c r="B67" s="2" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="53" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B53" s="6" t="s">
+    <row r="68" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A68" s="4">
+        <v>36474718</v>
+      </c>
+      <c r="B68" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="54" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B54" s="6" t="s">
+    <row r="69" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A69" s="4">
+        <v>37270024</v>
+      </c>
+      <c r="B69" s="2" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="55" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B56" s="6" t="s">
+    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A70" s="4">
+        <v>39315084</v>
+      </c>
+      <c r="B70" s="2" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="57" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B57" s="6" t="s">
+    <row r="71" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A71" s="4">
+        <v>39612291</v>
+      </c>
+      <c r="B71" s="2" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="58" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B58" s="6" t="s">
+    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A72" s="4">
+        <v>50102017</v>
+      </c>
+      <c r="B72" s="2" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="59" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B59" s="6" t="s">
+    <row r="73" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A73" s="4">
+        <v>44158043</v>
+      </c>
+      <c r="B73" s="2" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="60" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B60" s="6" t="s">
+    <row r="74" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A74" s="4">
+        <v>69330428</v>
+      </c>
+      <c r="B74" s="2" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="61" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B61" s="6" t="s">
+    <row r="75" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A75" s="4">
+        <v>70515113</v>
+      </c>
+      <c r="B75" s="2" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="62" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B62" s="6" t="s">
+    <row r="76" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A76" s="4">
+        <v>15272473</v>
+      </c>
+      <c r="B76" s="2" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="63" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B63" s="6" t="s">
+    <row r="77" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A77" s="4">
+        <v>26085799</v>
+      </c>
+      <c r="B77" s="2" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="64" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B64" s="6" t="s">
+    <row r="78" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A78" s="4">
+        <v>45231712</v>
+      </c>
+      <c r="B78" s="2" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="65" spans="1:2" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B67" s="6" t="s">
+    <row r="79" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A79" s="4">
+        <v>78804912</v>
+      </c>
+      <c r="B79" s="2" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="68" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B68" s="6" t="s">
+    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A80" s="4">
+        <v>30507800</v>
+      </c>
+      <c r="B80" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="69" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B69" s="6" t="s">
+    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A81" s="4">
+        <v>73111714</v>
+      </c>
+      <c r="B81" s="2" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="70" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B71" s="6" t="s">
+    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A82" s="4">
+        <v>13399433</v>
+      </c>
+      <c r="B82" s="2" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="72" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B72" s="6" t="s">
+    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A83" s="4">
+        <v>29513376</v>
+      </c>
+      <c r="B83" s="2" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="73" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B73" s="6" t="s">
+    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A84" s="4">
+        <v>11000738</v>
+      </c>
+      <c r="B84" s="2" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="74" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B74" s="6" t="s">
+    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A85" s="4">
+        <v>30822536</v>
+      </c>
+      <c r="B85" s="2" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="75" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B75" s="6" t="s">
+    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A86" s="4">
+        <v>25289846</v>
+      </c>
+      <c r="B86" s="2" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="76" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B76" s="6" t="s">
+    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A87" s="4">
+        <v>28507348</v>
+      </c>
+      <c r="B87" s="2" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="77" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B77" s="6" t="s">
+    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A88" s="4">
+        <v>35892273</v>
+      </c>
+      <c r="B88" s="2" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="78" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B78" s="6" t="s">
+    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A89" s="4">
+        <v>34520534</v>
+      </c>
+      <c r="B89" s="2" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="79" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B79" s="6" t="s">
+    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A90" s="4">
+        <v>78227516</v>
+      </c>
+      <c r="B90" s="2" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="80" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B81" s="6" t="s">
+    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A91" s="4">
+        <v>19995739</v>
+      </c>
+      <c r="B91" s="2" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B82" s="6" t="s">
+    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A92" s="4">
+        <v>26560594</v>
+      </c>
+      <c r="B92" s="2" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B83" s="6" t="s">
+    <row r="93" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A93" s="4">
+        <v>29851247</v>
+      </c>
+      <c r="B93" s="2" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B84" s="6" t="s">
+    <row r="94" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A94" s="4">
+        <v>14395016</v>
+      </c>
+      <c r="B94" s="2" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B87" s="6" t="s">
+    <row r="95" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A95" s="4">
+        <v>15242485</v>
+      </c>
+      <c r="B95" s="2" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B88" s="6" t="s">
+    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A96" s="4">
+        <v>14829075</v>
+      </c>
+      <c r="B96" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="B90" s="6" t="s">
+    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A97" s="4">
+        <v>27688470</v>
+      </c>
+      <c r="B97" s="2" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B91" s="6" t="s">
+    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A98" s="4">
+        <v>25194969</v>
+      </c>
+      <c r="B98" s="2" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="A95" s="6">
+    <row r="99" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A99" s="4">
         <v>63840610</v>
       </c>
-      <c r="B95" s="6" t="s">
+      <c r="B99" s="2" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="96" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A96" s="6">
+    <row r="100" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A100" s="4">
         <v>13757941</v>
       </c>
-      <c r="B96" s="6" t="s">
+      <c r="B100" s="2" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B97" s="6" t="s">
+    <row r="101" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A101" s="4">
+        <v>30896904</v>
+      </c>
+      <c r="B101" s="2" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="98" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A98" s="6">
+    <row r="102" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A102" s="4">
+        <v>37421057</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A103" s="4">
+        <v>37459739</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A104" s="4">
         <v>31759358</v>
       </c>
-      <c r="B98" s="6" t="s">
-[...12 lines deleted...]
-      <c r="A100" s="6">
+      <c r="B104" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A105" s="4">
         <v>26571480</v>
       </c>
-      <c r="B100" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A101" s="6">
+      <c r="B105" s="2" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A106" s="4">
         <v>34250316</v>
       </c>
-      <c r="B101" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A102" s="6">
+      <c r="B106" s="2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A107" s="4">
+        <v>18239280</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A108" s="4">
+        <v>13633398</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A109" s="4">
         <v>13500010</v>
       </c>
-      <c r="B102" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B109" s="2" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A110" s="4">
+        <v>13892733</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A111" s="4">
+        <v>63855618</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A112" s="4">
+        <v>42674079</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A113" s="4">
+        <v>34431221</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A114" s="4">
+        <v>35043349</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A115" s="4">
+        <v>61372415</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A116" s="4">
+        <v>45803910</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A117" s="4">
+        <v>37783315</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A118" s="5"/>
+      <c r="B118" s="6"/>
     </row>
   </sheetData>
-  <conditionalFormatting sqref="A1:B1048576">
-[...13 lines deleted...]
-  </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Ark1</vt:lpstr>
+      <vt:lpstr>Regulated Entities</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Statens It</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Cecilie Sørensen</dc:creator>
+  <dc:creator>Johannes Abildgaard Jensen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>