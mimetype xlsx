--- v0 (2025-10-07)
+++ v1 (2026-10-03)
@@ -1,107 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Produktion\EP\EP_2024\Offentliggørelse af hovedresultater\versioner til offentliggørelse på hjemmeside\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Produktion\EP\EP_2025\Offentliggørelse af hovedresultater\Filer til hjemmesiden\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{542E5150-4919-410F-903A-712D6F84390E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12450"/>
+    <workbookView xWindow="25695" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tabel 1" sheetId="1" r:id="rId1"/>
     <sheet name="Tabel 2" sheetId="2" r:id="rId2"/>
     <sheet name="Tabel 3" sheetId="3" r:id="rId3"/>
     <sheet name="Tabel 4" sheetId="4" r:id="rId4"/>
     <sheet name="Tabel 5" sheetId="5" r:id="rId5"/>
     <sheet name="Tabel 6" sheetId="6" r:id="rId6"/>
     <sheet name="Tabel 7" sheetId="7" r:id="rId7"/>
     <sheet name="Tabel 8" sheetId="8" r:id="rId8"/>
     <sheet name="Tabel 9" sheetId="9" r:id="rId9"/>
     <sheet name="Tabel 10" sheetId="10" r:id="rId10"/>
     <sheet name="Tabel 11" sheetId="11" r:id="rId11"/>
-    <sheet name="Figur 1" sheetId="12" r:id="rId12"/>
-    <sheet name="Figur 2" sheetId="13" r:id="rId13"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="246" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="137">
   <si>
     <t xml:space="preserve">Direkte energiindhold [TJ] </t>
   </si>
   <si>
     <t>Primære producenter</t>
   </si>
   <si>
     <t>Centrale kraftvarmeanlæg</t>
   </si>
   <si>
     <t>- heraf separat elproduktion</t>
   </si>
   <si>
     <t>Decentrale kraftvarmeanlæg</t>
   </si>
   <si>
     <t>Sekundære producenter</t>
   </si>
   <si>
     <t>Egetforbrug ved produktion</t>
   </si>
   <si>
     <t>Tabel 1 - Elproduktion fordelt efter produktionsanlæg</t>
   </si>
   <si>
@@ -911,62 +903,50 @@
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Inkl. ledningsgas og solvarme, der anvendes i varmepumper</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Årets blanding af naturgas og opgraderet biogas</t>
     </r>
   </si>
   <si>
-    <t>bemærk - data er foreløbige, endelige offentliggøres med Energistatistik 2023</t>
-[...10 lines deleted...]
-  <si>
     <t>1) Brutto- og nettoproduktionen er pr. definition identiske</t>
   </si>
   <si>
     <t>2) Omfatter ikke elproduktion fra vindkraftanlæg og solceller</t>
   </si>
   <si>
     <t>Tabel 3 – Energiforbrug ved elproduktion (125 pct - metoden)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Varmepumper, omgivelsesvarme </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
@@ -992,87 +972,75 @@
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Ledningsgas </t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1) 4)</t>
     </r>
   </si>
   <si>
-    <t>Tabel 8 - Varmeproducerende anlæg opdelt på aktører, 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Ingen produktion i 2024</t>
   </si>
   <si>
     <t>Biogas 1)</t>
   </si>
   <si>
-    <t>Samlet brændselsforbrug til El- og fjernvarmeproduktion</t>
-[...16 lines deleted...]
-  <si>
     <t>Produktionsdata 2024</t>
+  </si>
+  <si>
+    <t>bemærk - data er foreløbige, endelige offentliggøres med Energistatistik 2025</t>
+  </si>
+  <si>
+    <t>Tabel 8 - Varmeproducerende anlæg opdelt på aktører, 2025</t>
+  </si>
+  <si>
+    <t>Tabel 9 - Varmeproducerende anlæg opdelt på anlæggenes primære brændsel, 2025</t>
+  </si>
+  <si>
+    <t>Tabel 11 – Anlægsdata og produktion i 2025 for varmepumpeanlæg, opdelt på type</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#\ ##0;\-#\ ##0;\-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1395,51 +1363,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="140">
+  <cellXfs count="138">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -1717,1893 +1685,116 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="13" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Procent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
-[...1774 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Kontor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3831,520 +2022,514 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C27" sqref="C27"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="136">
-[...2 lines deleted...]
-      <c r="C2" s="136">
+      <c r="B2" s="123">
         <v>2023</v>
       </c>
-      <c r="D2" s="137">
+      <c r="C2" s="123">
         <v>2024</v>
+      </c>
+      <c r="D2" s="124">
+        <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>109</v>
       </c>
       <c r="B3" s="87">
-        <v>50036.955471086381</v>
+        <v>39515.010423404405</v>
       </c>
       <c r="C3" s="87">
-        <v>39515.010423404405</v>
+        <v>39557.041371439191</v>
       </c>
       <c r="D3" s="88">
-        <v>39557.041371439191</v>
+        <v>34924.200144980379</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="89"/>
       <c r="C4" s="89"/>
       <c r="D4" s="90"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="91">
-        <v>118.0653083999938</v>
+        <v>20.136092399999999</v>
       </c>
       <c r="C5" s="91">
-        <v>20.136092399999999</v>
+        <v>37.69543054800247</v>
       </c>
       <c r="D5" s="90">
-        <v>37.695430548002477</v>
+        <v>91.0893564</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="91">
-        <v>34155.400284000003</v>
+        <v>25492.622324399999</v>
       </c>
       <c r="C6" s="91">
-        <v>25492.622324399999</v>
+        <v>26229.457000440001</v>
       </c>
       <c r="D6" s="90">
-        <v>26229.457000440001</v>
+        <v>21969.849909600009</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="91">
-        <v>13690.001071940005</v>
+        <v>6473.9471846499982</v>
       </c>
       <c r="C7" s="91">
-        <v>6473.9471846499982</v>
+        <v>7295.5198515600059</v>
       </c>
       <c r="D7" s="90">
-        <v>7295.5198515600059</v>
+        <v>4058.5590831000009</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="91">
-        <v>7550.3850282863841</v>
+        <v>6506.469526608008</v>
       </c>
       <c r="C8" s="91">
-        <v>6506.469526608008</v>
+        <v>5862.5102902283998</v>
       </c>
       <c r="D8" s="90">
-        <v>5862.5102902283998</v>
+        <v>5703.49925656917</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="92">
-        <v>8159.4576503999997</v>
+        <v>7425.7012799963986</v>
       </c>
       <c r="C9" s="92">
-        <v>7425.7012799963986</v>
+        <v>7347.8225409803863</v>
       </c>
       <c r="D9" s="93">
-        <v>7347.8225409803872</v>
+        <v>7104.4856796815984</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>93</v>
       </c>
       <c r="B10" s="91">
-        <v>5.9551200000000009</v>
+        <v>4.5374400000000001</v>
       </c>
       <c r="C10" s="91">
-        <v>4.5374400000000001</v>
+        <v>4.4171506043999997</v>
       </c>
       <c r="D10" s="90">
-        <v>4.4171506043999997</v>
+        <v>4.4174643551999999</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="91">
-        <v>8153.5025304000001</v>
+        <v>7421.1638399963986</v>
       </c>
       <c r="C11" s="91">
-        <v>7421.1638399963986</v>
+        <v>7343.4053903759859</v>
       </c>
       <c r="D11" s="90">
-        <v>7343.4053903759868</v>
+        <v>7100.0682153263988</v>
       </c>
     </row>
     <row r="12" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="94">
-        <v>53.647200000000012</v>
+        <v>70.08120000000001</v>
       </c>
       <c r="C12" s="94">
-        <v>70.081200000000024</v>
+        <v>79.556109242399998</v>
       </c>
       <c r="D12" s="95">
-        <v>79.556109242399998</v>
+        <v>55.275942729599997</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="96">
-        <v>-3701.5991509320015</v>
+        <v>-3019.8429990720001</v>
       </c>
       <c r="C13" s="96">
-        <v>-3019.8429990720001</v>
+        <v>-3036.6634424526019</v>
       </c>
       <c r="D13" s="97">
-        <v>-3036.6634424526019</v>
+        <v>-2670.7276602000011</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="98">
-        <v>-6.9036696000019244</v>
+        <v>-1.243681200000001</v>
       </c>
       <c r="C14" s="98">
-        <v>-1.243681200000001</v>
+        <v>-2.698276116602186</v>
       </c>
       <c r="D14" s="99">
-        <v>-2.698276116602186</v>
+        <v>-4.2641604000000024</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B15" s="98">
-        <v>-3242.0416283999998</v>
+        <v>-2550.809988</v>
       </c>
       <c r="C15" s="98">
-        <v>-2550.809988</v>
+        <v>-2570.8096890359998</v>
       </c>
       <c r="D15" s="99">
-        <v>-2570.8096890359998</v>
+        <v>-2145.7483372800011</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B16" s="100">
-        <v>-452.65385293199972</v>
+        <v>-467.78932987200011</v>
       </c>
       <c r="C16" s="100">
-        <v>-467.78932987200011</v>
+        <v>-463.15547729999997</v>
       </c>
       <c r="D16" s="101">
-        <v>-463.15547729999997</v>
+        <v>-520.71516251999992</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="12" t="s">
         <v>110</v>
       </c>
       <c r="B17" s="102">
-        <v>46335.35632015438</v>
+        <v>36495.167424332401</v>
       </c>
       <c r="C17" s="102">
-        <v>36495.167424332401</v>
+        <v>36520.377928986592</v>
       </c>
       <c r="D17" s="103">
-        <v>36520.377928986592</v>
+        <v>32253.472484780377</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="A1:D13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G7" sqref="G7"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.7109375" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="40">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C2" s="40">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D2" s="41">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
         <v>58</v>
       </c>
       <c r="B3" s="42">
-        <v>14609.17615184</v>
+        <v>17700.951896084</v>
       </c>
       <c r="C3" s="42">
-        <v>17691.608816084001</v>
+        <v>19308.548465960001</v>
       </c>
       <c r="D3" s="43">
-        <v>19259.005625959999</v>
+        <v>23508.695292714441</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>105</v>
       </c>
       <c r="B4" s="37">
-        <v>2679.6975207999999</v>
+        <v>2501.7504131999999</v>
       </c>
       <c r="C4" s="37">
-        <v>2501.7504131999999</v>
+        <v>2235.6053311999999</v>
       </c>
       <c r="D4" s="36">
-        <v>2235.6053311999999</v>
+        <v>2725.1270297144401</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B5" s="37">
-        <v>4244.1195440000001</v>
+        <v>3840.1751039999999</v>
       </c>
       <c r="C5" s="37">
-        <v>3840.1751039999999</v>
+        <v>3693.9974697600001</v>
       </c>
       <c r="D5" s="36">
-        <v>3690.7844697599999</v>
+        <v>3890.5015795999998</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>59</v>
       </c>
       <c r="B6" s="37">
-        <v>3637.83537088</v>
+        <v>6096.6357264839999</v>
       </c>
       <c r="C6" s="37">
-        <v>6096.6357264839999</v>
+        <v>6228.5307409999996</v>
       </c>
       <c r="D6" s="36">
-        <v>6228.5307409999996</v>
+        <v>7205.5428398000004</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>107</v>
       </c>
       <c r="B7" s="37">
-        <v>3965.2817161600001</v>
+        <v>5191.9602524000002</v>
       </c>
       <c r="C7" s="37">
-        <v>5182.6171724000014</v>
+        <v>7082.4721239999999</v>
       </c>
       <c r="D7" s="36">
-        <v>7036.1422839999996</v>
+        <v>9615.5706436</v>
       </c>
     </row>
     <row r="8" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="8" t="s">
         <v>108</v>
       </c>
       <c r="B8" s="38">
-        <v>82.242000000000004</v>
+        <v>70.430400000000006</v>
       </c>
       <c r="C8" s="38">
-        <v>70.430400000000006</v>
+        <v>67.942800000000005</v>
       </c>
       <c r="D8" s="39">
-        <v>67.942800000000005</v>
+        <v>71.953199999999995</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B9" s="69"/>
       <c r="C9" s="69"/>
       <c r="D9" s="69"/>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B10" s="69"/>
       <c r="C10" s="69"/>
       <c r="D10" s="69"/>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L6" sqref="L6"/>
+      <selection activeCell="Q25" sqref="Q25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="26.42578125" customWidth="1"/>
     <col min="2" max="9" width="6.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
     </row>
     <row r="2" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="45"/>
-      <c r="B2" s="132" t="s">
+      <c r="B2" s="134" t="s">
         <v>65</v>
       </c>
-      <c r="C2" s="133"/>
-[...7 lines deleted...]
-      <c r="I2" s="130"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="130" t="s">
+        <v>132</v>
+      </c>
+      <c r="E2" s="131"/>
+      <c r="F2" s="131"/>
+      <c r="G2" s="131"/>
+      <c r="H2" s="131"/>
+      <c r="I2" s="132"/>
     </row>
     <row r="3" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="46"/>
-      <c r="B3" s="134"/>
-[...1 lines deleted...]
-      <c r="D3" s="131" t="s">
+      <c r="B3" s="136"/>
+      <c r="C3" s="137"/>
+      <c r="D3" s="133" t="s">
         <v>66</v>
       </c>
-      <c r="E3" s="131"/>
-[...2 lines deleted...]
-      <c r="H3" s="131"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+      <c r="H3" s="133"/>
       <c r="I3" s="67" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="81" x14ac:dyDescent="0.25">
       <c r="A4" s="47"/>
       <c r="B4" s="58" t="s">
         <v>116</v>
       </c>
       <c r="C4" s="49" t="s">
         <v>41</v>
       </c>
       <c r="D4" s="48" t="s">
         <v>68</v>
       </c>
       <c r="E4" s="48" t="s">
         <v>69</v>
       </c>
       <c r="F4" s="48" t="s">
         <v>88</v>
       </c>
       <c r="G4" s="48" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="48" t="s">
@@ -4364,2697 +2549,2399 @@
       </c>
       <c r="D5" s="51" t="s">
         <v>71</v>
       </c>
       <c r="E5" s="51" t="s">
         <v>71</v>
       </c>
       <c r="F5" s="51" t="s">
         <v>71</v>
       </c>
       <c r="G5" s="51" t="s">
         <v>71</v>
       </c>
       <c r="H5" s="51" t="s">
         <v>71</v>
       </c>
       <c r="I5" s="60" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="63" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="63">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="C6" s="64">
-        <v>659.64999999999986</v>
+        <v>802.63299999999992</v>
       </c>
       <c r="D6" s="65">
-        <v>2136.8971259079999</v>
+        <v>2976.1939177639997</v>
       </c>
       <c r="E6" s="65">
-        <v>3359.1423800920002</v>
+        <v>5194.4890430360001</v>
       </c>
       <c r="F6" s="65">
-        <v>40.349559599999999</v>
+        <v>131.8734408</v>
       </c>
       <c r="G6" s="65">
-        <v>1415.0687944000001</v>
+        <v>1234.2701460000001</v>
       </c>
       <c r="H6" s="65">
-        <v>88.846812000000014</v>
+        <v>78.744095999999999</v>
       </c>
       <c r="I6" s="66">
-        <v>7036.1422839999996</v>
+        <v>9615.5706436</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7" s="46" t="s">
         <v>73</v>
       </c>
       <c r="B7" s="46">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C7" s="54">
-        <v>15.368</v>
+        <v>15.968</v>
       </c>
       <c r="D7" s="53">
-        <v>33.573797999999996</v>
+        <v>67.230863999999997</v>
       </c>
       <c r="E7" s="53">
-        <v>87.256601999999987</v>
+        <v>108.53154000000001</v>
       </c>
       <c r="F7" s="53"/>
       <c r="G7" s="53">
         <v>0</v>
       </c>
       <c r="H7" s="53">
         <v>0</v>
       </c>
       <c r="I7" s="61">
-        <v>120.8304</v>
+        <v>175.762404</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8" s="46" t="s">
         <v>74</v>
       </c>
       <c r="B8" s="46">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C8" s="54">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D8" s="53">
-        <v>32.878800000000012</v>
+        <v>272.61784799999998</v>
       </c>
       <c r="E8" s="53">
-        <v>61.164000000000001</v>
+        <v>538.354152</v>
       </c>
       <c r="F8" s="53"/>
       <c r="G8" s="53">
         <v>0</v>
       </c>
       <c r="H8" s="53">
         <v>0</v>
       </c>
       <c r="I8" s="61">
-        <v>94.0428</v>
+        <v>810.97199999999998</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="46" t="s">
         <v>75</v>
       </c>
       <c r="B9" s="46">
         <v>3</v>
       </c>
       <c r="C9" s="54">
         <v>10.6</v>
       </c>
       <c r="D9" s="53">
-        <v>39.074399999999997</v>
+        <v>39.688200000000002</v>
       </c>
       <c r="E9" s="53">
-        <v>74.509200000000007</v>
+        <v>82.23660000000001</v>
       </c>
       <c r="F9" s="53"/>
       <c r="G9" s="53">
         <v>0</v>
       </c>
       <c r="H9" s="53">
         <v>0</v>
       </c>
       <c r="I9" s="61">
-        <v>113.5836</v>
+        <v>121.9248</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="46" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="46">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="C10" s="54">
-        <v>357.88799999999998</v>
+        <v>464.28699999999998</v>
       </c>
       <c r="D10" s="53">
-        <v>1362.180601908</v>
+        <v>1840.0313657639999</v>
       </c>
       <c r="E10" s="53">
-        <v>2777.3254604919998</v>
+        <v>3774.9502090360002</v>
       </c>
       <c r="F10" s="53"/>
       <c r="G10" s="53">
         <v>0</v>
       </c>
       <c r="H10" s="53">
         <v>0</v>
       </c>
       <c r="I10" s="61">
-        <v>4139.5060623999998</v>
+        <v>5614.9815748000001</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11" s="46" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="46">
         <v>23</v>
       </c>
       <c r="C11" s="54">
-        <v>116.923</v>
+        <v>111.32299999999999</v>
       </c>
       <c r="D11" s="53">
-        <v>296.98873000000009</v>
+        <v>326.603498</v>
       </c>
       <c r="E11" s="50">
         <v>0</v>
       </c>
       <c r="F11" s="53"/>
       <c r="G11" s="53">
-        <v>1101.372752</v>
+        <v>1234.2701460000001</v>
       </c>
       <c r="H11" s="53">
         <v>0</v>
       </c>
       <c r="I11" s="61">
-        <v>1394.1990940000001</v>
+        <v>1560.873644</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="46" t="s">
         <v>115</v>
       </c>
       <c r="B12" s="46">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="C12" s="54">
-        <v>6.49</v>
+        <v>31.919999999999991</v>
       </c>
       <c r="D12" s="53">
-        <v>10.952456400000001</v>
+        <v>59.950724400000013</v>
       </c>
       <c r="E12" s="50">
         <v>0</v>
       </c>
       <c r="F12" s="53">
-        <v>40.349559599999999</v>
+        <v>131.8734408</v>
       </c>
       <c r="G12" s="53"/>
       <c r="H12" s="53">
         <v>0</v>
       </c>
       <c r="I12" s="61">
-        <v>51.302016000000002</v>
+        <v>191.82416520000001</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="46" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="46">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="C13" s="54">
-        <v>16.088999999999999</v>
+        <v>17.838000000000001</v>
       </c>
       <c r="D13" s="53">
-        <v>44.466588000000002</v>
+        <v>33.928919999999998</v>
       </c>
       <c r="E13" s="50">
         <v>0</v>
       </c>
       <c r="F13" s="53"/>
       <c r="G13" s="53">
         <v>0</v>
       </c>
       <c r="H13" s="53">
-        <v>88.846812000000014</v>
+        <v>78.744095999999999</v>
       </c>
       <c r="I13" s="61">
-        <v>133.3134</v>
+        <v>112.673016</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14" s="46" t="s">
         <v>79</v>
       </c>
       <c r="B14" s="46">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="C14" s="54">
-        <v>55.399999999999991</v>
+        <v>63.500000000000007</v>
       </c>
       <c r="D14" s="53">
-        <v>141.8589576</v>
+        <v>168.48385200000001</v>
       </c>
       <c r="E14" s="50">
-        <v>0</v>
+        <v>357.77829159999999</v>
       </c>
       <c r="F14" s="53"/>
       <c r="G14" s="53">
-        <v>313.69604240000001</v>
+        <v>0</v>
       </c>
       <c r="H14" s="53">
         <v>0</v>
       </c>
       <c r="I14" s="61">
-        <v>455.55499999999989</v>
+        <v>526.26214359999994</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="55" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="55">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C15" s="57">
-        <v>43.891999999999996</v>
+        <v>52.197000000000003</v>
       </c>
       <c r="D15" s="56">
-        <v>174.92279400000001</v>
+        <v>167.6586456</v>
       </c>
       <c r="E15" s="56">
-        <v>358.88711760000001</v>
+        <v>332.6382504</v>
       </c>
       <c r="F15" s="56"/>
       <c r="G15" s="56">
         <v>0</v>
       </c>
       <c r="H15" s="56">
         <v>0</v>
       </c>
       <c r="I15" s="62">
-        <v>533.80991159999996</v>
+        <v>500.29689599999995</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
     <row r="26" spans="7:8" x14ac:dyDescent="0.25">
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
     </row>
     <row r="27" spans="7:8" x14ac:dyDescent="0.25">
       <c r="G27" s="44"/>
       <c r="H27" s="44"/>
     </row>
     <row r="28" spans="7:8" x14ac:dyDescent="0.25">
       <c r="G28" s="44"/>
       <c r="H28" s="44"/>
     </row>
     <row r="29" spans="7:8" x14ac:dyDescent="0.25">
       <c r="G29" s="44"/>
       <c r="H29" s="44"/>
     </row>
     <row r="30" spans="7:8" x14ac:dyDescent="0.25">
       <c r="G30" s="44"/>
       <c r="H30" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="D2:I2"/>
     <mergeCell ref="D3:H3"/>
     <mergeCell ref="B2:C3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-[...296 lines deleted...]
-
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.140625" customWidth="1"/>
     <col min="2" max="4" width="10.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="136">
-[...2 lines deleted...]
-      <c r="C2" s="136">
+      <c r="B2" s="123">
         <v>2023</v>
       </c>
-      <c r="D2" s="137">
+      <c r="C2" s="123">
         <v>2024</v>
+      </c>
+      <c r="D2" s="124">
+        <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B3" s="104">
-        <v>50036.955471086374</v>
+        <v>39515.010423404412</v>
       </c>
       <c r="C3" s="104">
-        <v>39515.010423404412</v>
+        <v>39557.041371439198</v>
       </c>
       <c r="D3" s="105">
-        <v>39557.041371439198</v>
+        <v>34924.200144980379</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="91">
-        <v>1193.4853194818611</v>
+        <v>859.32631008578983</v>
       </c>
       <c r="C4" s="91">
-        <v>859.32631008578983</v>
+        <v>804.47160780058982</v>
       </c>
       <c r="D4" s="90">
-        <v>804.47160780058982</v>
+        <v>840.01969486007113</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B5" s="91">
-        <v>3654.2449192661852</v>
+        <v>3599.9831796431481</v>
       </c>
       <c r="C5" s="91">
-        <v>3599.9831796431481</v>
+        <v>3275.126598887301</v>
       </c>
       <c r="D5" s="90">
-        <v>3273.8494372247142</v>
+        <v>3031.489551167323</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="91">
-        <v>15945.497639963058</v>
+        <v>9090.3124365447766</v>
       </c>
       <c r="C6" s="91">
-        <v>9090.3124365447766</v>
+        <v>6302.3788346364418</v>
       </c>
       <c r="D6" s="90">
-        <v>6302.3788346364418</v>
+        <v>2616.4096368763521</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="91">
-        <v>3911.8655226323795</v>
+        <v>3538.5466275866197</v>
       </c>
       <c r="C7" s="91">
-        <v>3538.5466275866197</v>
+        <v>3689.5354245593226</v>
       </c>
       <c r="D7" s="90">
-        <v>3690.2761783236224</v>
+        <v>3613.8626080038716</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="106">
-        <v>25331.862069742892</v>
+        <v>22426.841869544078</v>
       </c>
       <c r="C8" s="106">
-        <v>22426.841869544078</v>
+        <v>25485.528905555544</v>
       </c>
       <c r="D8" s="107">
-        <v>25486.06531345383</v>
+        <v>24822.418654072764</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="91">
-        <v>53.647200000000012</v>
+        <v>70.08120000000001</v>
       </c>
       <c r="C9" s="91">
-        <v>70.081200000000024</v>
+        <v>79.556109242399998</v>
       </c>
       <c r="D9" s="90">
-        <v>79.556109242399998</v>
+        <v>55.275942729599997</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="91">
-        <v>23212.022529951875</v>
+        <v>20479.885497604108</v>
       </c>
       <c r="C10" s="91">
-        <v>20479.885497604108</v>
+        <v>23686.178757424772</v>
       </c>
       <c r="D10" s="90">
-        <v>23686.715165323058</v>
+        <v>23178.201031019464</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="91">
-        <v>2555.4483976784441</v>
+        <v>2362.3938837722289</v>
       </c>
       <c r="C11" s="91">
-        <v>2362.3938837722289</v>
+        <v>1908.4615324151489</v>
       </c>
       <c r="D11" s="90">
-        <v>1908.4615324151489</v>
+        <v>1568.1379580934631</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="91">
-        <v>17823.843926229296</v>
+        <v>15555.09578006226</v>
       </c>
       <c r="C12" s="91">
-        <v>15555.095780062258</v>
+        <v>19105.984676190801</v>
       </c>
       <c r="D12" s="90">
-        <v>19105.984676190801</v>
+        <v>18993.128080923198</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="91">
-        <v>2832.7302060441375</v>
+        <v>2562.3958337696217</v>
       </c>
       <c r="C13" s="91">
-        <v>2562.3958337696217</v>
+        <v>2671.7325488188199</v>
       </c>
       <c r="D13" s="90">
-        <v>2672.268956717106</v>
+        <v>2616.9349920028039</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B14" s="94">
-        <v>2066.1923397910159</v>
+        <v>1876.8751719399679</v>
       </c>
       <c r="C14" s="94">
-        <v>1876.8751719399679</v>
+        <v>1719.794038888371</v>
       </c>
       <c r="D14" s="95">
-        <v>1719.794038888371</v>
+        <v>1588.9416803236986</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L16" sqref="L16"/>
+      <selection activeCell="B33" sqref="B33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="136">
-[...2 lines deleted...]
-      <c r="C2" s="136">
+      <c r="B2" s="123">
         <v>2023</v>
       </c>
-      <c r="D2" s="137">
+      <c r="C2" s="123">
         <v>2024</v>
+      </c>
+      <c r="D2" s="124">
+        <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>112</v>
       </c>
       <c r="B3" s="104">
-        <v>99588.618399757514</v>
+        <v>78061.52757724539</v>
       </c>
       <c r="C3" s="104">
-        <v>78061.52757724539</v>
+        <v>77435.257216071943</v>
       </c>
       <c r="D3" s="105">
-        <v>77432.26601610909</v>
+        <v>66415.204331553177</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="91">
-        <v>2940.5452454801534</v>
+        <v>2184.8222752908287</v>
       </c>
       <c r="C4" s="91">
-        <v>2184.8222752908287</v>
+        <v>2038.0382318991728</v>
       </c>
       <c r="D4" s="90">
-        <v>2038.0382318991728</v>
+        <v>2016.0813597320998</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>117</v>
       </c>
       <c r="B5" s="91">
-        <v>5622.3762779408416</v>
+        <v>5807.2811921168004</v>
       </c>
       <c r="C5" s="91">
-        <v>5807.2811921168004</v>
+        <v>5360.8147850254481</v>
       </c>
       <c r="D5" s="90">
-        <v>5357.8235850626106</v>
+        <v>5021.4987911716917</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="91">
-        <v>31943.077749805365</v>
+        <v>17699.963701428467</v>
       </c>
       <c r="C6" s="91">
-        <v>17699.963701428467</v>
+        <v>12424.416917345559</v>
       </c>
       <c r="D6" s="90">
-        <v>12424.416917345559</v>
+        <v>4658.5693084090599</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="91">
-        <v>9490.7244289276314</v>
+        <v>8815.7889681134202</v>
       </c>
       <c r="C7" s="91">
-        <v>8815.7889681134202</v>
+        <v>8606.2675653680926</v>
       </c>
       <c r="D7" s="90">
-        <v>8606.2675653680926</v>
+        <v>8175.0841490093517</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B8" s="106">
-        <v>49591.894697603515</v>
+        <v>43553.671440295875</v>
       </c>
       <c r="C8" s="106">
-        <v>43553.671440295875</v>
+        <v>49005.719716433661</v>
       </c>
       <c r="D8" s="107">
-        <v>49005.719716433661</v>
+        <v>46543.970723230974</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="91">
-        <v>53.647200000000012</v>
+        <v>70.081199999999995</v>
       </c>
       <c r="C9" s="91">
-        <v>70.08120000000001</v>
+        <v>79.556109242399998</v>
       </c>
       <c r="D9" s="90">
-        <v>79.556109242399998</v>
+        <v>55.275942729599997</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="91">
-        <v>46185.071068327496</v>
+        <v>40525.938484498984</v>
       </c>
       <c r="C10" s="91">
-        <v>40525.938484498984</v>
+        <v>46085.151666820791</v>
       </c>
       <c r="D10" s="90">
-        <v>46085.151666820791</v>
+        <v>43806.049817840183</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="91">
-        <v>4706.6186778813544</v>
+        <v>4344.8269206209561</v>
       </c>
       <c r="C11" s="91">
-        <v>4344.8269206209561</v>
+        <v>3776.1315036383789</v>
       </c>
       <c r="D11" s="90">
-        <v>3776.1315036383789</v>
+        <v>2988.4493423398312</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="91">
-        <v>34605.858838464061</v>
+        <v>29797.26438007176</v>
       </c>
       <c r="C12" s="91">
-        <v>29797.26438007176</v>
+        <v>36076.895374467582</v>
       </c>
       <c r="D12" s="90">
-        <v>36076.895374467582</v>
+        <v>34897.711953803926</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="91">
-        <v>6872.5935519820787</v>
+        <v>6383.8471838062706</v>
       </c>
       <c r="C13" s="91">
-        <v>6383.8471838062706</v>
+        <v>6232.1247887148274</v>
       </c>
       <c r="D13" s="90">
-        <v>6232.1247887148274</v>
+        <v>5919.8885216964281</v>
       </c>
     </row>
     <row r="14" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="94">
-        <v>3353.1764292760176</v>
+        <v>2957.6517557968882</v>
       </c>
       <c r="C14" s="94">
-        <v>2957.6517557968882</v>
+        <v>2841.0119403704634</v>
       </c>
       <c r="D14" s="95">
-        <v>2841.0119403704634</v>
+        <v>2682.6449626611907</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>20</v>
       </c>
       <c r="H1" s="70"/>
       <c r="I1" s="70"/>
       <c r="J1" s="44"/>
     </row>
     <row r="2" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="85">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C2" s="85">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D2" s="86">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="H2" s="70"/>
       <c r="I2" s="70"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="16" t="s">
         <v>99</v>
       </c>
       <c r="B3" s="108">
-        <v>7571.0110000000004</v>
+        <v>7562.3220000000001</v>
       </c>
       <c r="C3" s="108">
-        <v>7562.3220000000001</v>
+        <v>7526.8480000000009</v>
       </c>
       <c r="D3" s="109">
-        <v>7535.4380000000001</v>
+        <v>7439.8510000000006</v>
       </c>
       <c r="H3" s="70"/>
       <c r="I3" s="70"/>
       <c r="J3" s="44"/>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B4" s="110">
-        <v>5324.6</v>
+        <v>5364.6</v>
       </c>
       <c r="C4" s="110">
         <v>5364.6</v>
       </c>
       <c r="D4" s="111">
         <v>5364.6</v>
       </c>
       <c r="H4" s="70"/>
       <c r="I4" s="70"/>
       <c r="J4" s="44"/>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="110">
         <v>812.1</v>
       </c>
       <c r="C5" s="110">
         <v>812.1</v>
       </c>
       <c r="D5" s="111">
         <v>812.1</v>
       </c>
       <c r="H5" s="70"/>
       <c r="I5" s="70"/>
       <c r="J5" s="44"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="110">
-        <v>4512.5</v>
+        <v>4552.5</v>
       </c>
       <c r="C6" s="110">
         <v>4552.5</v>
       </c>
       <c r="D6" s="111">
         <v>4552.5</v>
       </c>
       <c r="H6" s="70"/>
       <c r="I6" s="70"/>
       <c r="J6" s="44"/>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="110">
-        <v>1681.7370000000001</v>
+        <v>1648.432</v>
       </c>
       <c r="C7" s="110">
-        <v>1648.432</v>
+        <v>1622.098</v>
       </c>
       <c r="D7" s="111">
-        <v>1630.1279999999999</v>
+        <v>1537.213</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="110">
-        <v>557.55099999999993</v>
+        <v>542.19899999999996</v>
       </c>
       <c r="C8" s="110">
-        <v>542.19899999999996</v>
+        <v>533.05899999999997</v>
       </c>
       <c r="D8" s="111">
-        <v>533.61899999999991</v>
+        <v>530.947</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="112">
-        <v>7.1230000000000002</v>
+        <v>7.0910000000000002</v>
       </c>
       <c r="C9" s="112">
         <v>7.0910000000000002</v>
       </c>
       <c r="D9" s="113">
         <v>7.0910000000000002</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="J15" sqref="J15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="136">
-[...2 lines deleted...]
-      <c r="C2" s="136">
+      <c r="B2" s="123">
         <v>2023</v>
       </c>
-      <c r="D2" s="137">
+      <c r="C2" s="123">
         <v>2024</v>
+      </c>
+      <c r="D2" s="124">
+        <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="104">
-        <v>129512.23513109297</v>
+        <v>133659.5720974837</v>
       </c>
       <c r="C3" s="104">
-        <v>133650.22901748371</v>
+        <v>136257.96867767983</v>
       </c>
       <c r="D3" s="105">
-        <v>136181.21714567984</v>
+        <v>135557.41176669433</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>89</v>
       </c>
       <c r="B4" s="89"/>
       <c r="C4" s="89"/>
       <c r="D4" s="114"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="91">
-        <v>42806.011379999989</v>
+        <v>43247.707783999998</v>
       </c>
       <c r="C5" s="91">
-        <v>43247.707783999998</v>
+        <v>43834.994553999997</v>
       </c>
       <c r="D5" s="90">
-        <v>43834.994553999997</v>
+        <v>41762.834697000035</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="91">
-        <v>17039.088317199978</v>
+        <v>16653.398725200012</v>
       </c>
       <c r="C6" s="91">
-        <v>16763.64692520001</v>
+        <v>15452.363232399999</v>
       </c>
       <c r="D6" s="90">
-        <v>15781.7360632</v>
+        <v>14689.076014799961</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="91">
-        <v>38322.435257492987</v>
+        <v>42678.883688684</v>
       </c>
       <c r="C7" s="91">
-        <v>42550.518128683994</v>
+        <v>44717.298001120063</v>
       </c>
       <c r="D7" s="90">
-        <v>44303.071874320056</v>
+        <v>47594.490200894354</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="89"/>
       <c r="C8" s="89"/>
       <c r="D8" s="114"/>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>100</v>
       </c>
       <c r="B9" s="91">
-        <v>24887.111497999998</v>
+        <v>25112.311005599699</v>
       </c>
       <c r="C9" s="91">
-        <v>25112.311005599699</v>
+        <v>26121.070675999781</v>
       </c>
       <c r="D9" s="90">
-        <v>26196.335875999779</v>
+        <v>25284.5900176</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B10" s="91">
-        <v>6457.5886783999986</v>
+        <v>5967.2708940000002</v>
       </c>
       <c r="C10" s="91">
-        <v>5976.0451740000008</v>
+        <v>6132.24221416</v>
       </c>
       <c r="D10" s="90">
-        <v>6065.0787781600002</v>
+        <v>6226.4208363999996</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="115">
-        <v>-697.91594119999081</v>
+        <v>-694.25664820000054</v>
       </c>
       <c r="C11" s="115">
-        <v>-694.25664820000054</v>
+        <v>-594.77476159000025</v>
       </c>
       <c r="D11" s="116">
-        <v>-594.76036159000023</v>
+        <v>-790.07291981680578</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="98">
-        <v>-139.25113999999871</v>
+        <v>-123.6640500000003</v>
       </c>
       <c r="C12" s="98">
-        <v>-123.6640500000003</v>
+        <v>-112.8267600000008</v>
       </c>
       <c r="D12" s="99">
-        <v>-112.8267600000008</v>
+        <v>-95.196856999999127</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="98">
-        <v>-388.23764999999941</v>
+        <v>-368.12521200000032</v>
       </c>
       <c r="C13" s="98">
-        <v>-375.50593200000031</v>
+        <v>-296.55845199999987</v>
       </c>
       <c r="D13" s="99">
-        <v>-304.04681199999982</v>
+        <v>-430.12664399999989</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="98">
-        <v>-170.42715119999281</v>
+        <v>-202.46738619999991</v>
       </c>
       <c r="C14" s="98">
-        <v>-195.08666619999991</v>
+        <v>-185.3895495899996</v>
       </c>
       <c r="D14" s="99">
-        <v>-177.88678958999961</v>
+        <v>-264.74941881680672</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="117">
-        <v>128814.31918989298</v>
+        <v>132965.31544928369</v>
       </c>
       <c r="C15" s="117">
-        <v>132955.9723692837</v>
+        <v>135663.19391608983</v>
       </c>
       <c r="D15" s="118">
-        <v>135586.45678408985</v>
+        <v>134767.33884687754</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K8" sqref="K8"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.7109375" customWidth="1"/>
     <col min="2" max="4" width="9.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="85">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C2" s="85">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="D2" s="86">
-        <v>2024</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="104">
-        <v>129512.23513109297</v>
+        <v>133659.5720974837</v>
       </c>
       <c r="C3" s="104">
-        <v>133650.22901748371</v>
+        <v>136257.9686776798</v>
       </c>
       <c r="D3" s="105">
-        <v>136181.21714567981</v>
+        <v>135557.41176669433</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="91">
-        <v>2751.9627592353777</v>
+        <v>1241.3065992581121</v>
       </c>
       <c r="C4" s="91">
-        <v>1241.3065992581121</v>
+        <v>1128.1343053516925</v>
       </c>
       <c r="D4" s="90">
-        <v>1125.5207053516926</v>
+        <v>944.35674572335563</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B5" s="91">
-        <v>8889.0148673008189</v>
+        <v>10449.629858813947</v>
       </c>
       <c r="C5" s="91">
-        <v>10449.629858813947</v>
+        <v>10794.421511269989</v>
       </c>
       <c r="D5" s="90">
-        <v>10787.04103371424</v>
+        <v>10204.693749945367</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="91">
-        <v>9716.1514501257898</v>
+        <v>8318.9706258193801</v>
       </c>
       <c r="C6" s="91">
-        <v>8318.9706258193801</v>
+        <v>4649.1148223863938</v>
       </c>
       <c r="D6" s="90">
-        <v>4649.1148223863938</v>
+        <v>2352.8419484712272</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B7" s="91">
-        <v>3623.8353308800001</v>
+        <v>6061.7049264840007</v>
       </c>
       <c r="C7" s="91">
-        <v>6061.7049264840007</v>
+        <v>6156.2832302000006</v>
       </c>
       <c r="D7" s="90">
-        <v>6156.2832302000006</v>
+        <v>7123.1432397999997</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>92</v>
       </c>
       <c r="B8" s="91">
-        <v>1261.3129797028896</v>
+        <v>1753.463818960319</v>
       </c>
       <c r="C8" s="91">
-        <v>1646.6714000795737</v>
+        <v>2368.9006378109307</v>
       </c>
       <c r="D8" s="90">
-        <v>2219.0003164104969</v>
+        <v>3144.2471709179813</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="91">
-        <v>15997.451018057725</v>
+        <v>16291.513139110866</v>
       </c>
       <c r="C9" s="91">
-        <v>16291.513139110866</v>
+        <v>17035.58626133054</v>
       </c>
       <c r="D9" s="90">
-        <v>17039.866938312876</v>
+        <v>16718.315338471435</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>101</v>
       </c>
       <c r="B10" s="91">
-        <v>5188.7074220254326</v>
+        <v>4810.4907072061833</v>
       </c>
       <c r="C10" s="91">
-        <v>4913.906045286928</v>
+        <v>4892.1048089356764</v>
       </c>
       <c r="D10" s="90">
-        <v>5006.3419427361105</v>
+        <v>5387.7638736423478</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="106">
-        <v>82083.799303764928</v>
+        <v>84732.492421830888</v>
       </c>
       <c r="C11" s="106">
-        <v>84726.526422630894</v>
+        <v>89233.42310039459</v>
       </c>
       <c r="D11" s="107">
-        <v>89198.048156568009</v>
+        <v>89682.049699722629</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B12" s="91">
-        <v>2747.466299634606</v>
+        <v>2596.8590336606981</v>
       </c>
       <c r="C12" s="91">
-        <v>2596.8590336606981</v>
+        <v>2323.3229657213919</v>
       </c>
       <c r="D12" s="90">
-        <v>2323.3229657213919</v>
+        <v>2802.3729169181111</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B13" s="91">
-        <v>82.242000000000004</v>
+        <v>70.430400000000006</v>
       </c>
       <c r="C13" s="91">
-        <v>70.430400000000006</v>
+        <v>67.942800000000005</v>
       </c>
       <c r="D13" s="90">
-        <v>67.942800000000005</v>
+        <v>71.953199999999995</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="91">
-        <v>75809.431626341044</v>
+        <v>78058.249338132169</v>
       </c>
       <c r="C14" s="91">
-        <v>78058.249338132169</v>
+        <v>81870.41648188472</v>
       </c>
       <c r="D14" s="90">
-        <v>81848.921190458146</v>
+        <v>80445.225491596939</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="91">
-        <v>12297.177325646422</v>
+        <v>13194.321903241111</v>
       </c>
       <c r="C15" s="91">
-        <v>13194.321903241111</v>
+        <v>11637.515680235441</v>
       </c>
       <c r="D15" s="90">
-        <v>11612.920480235442</v>
+        <v>10446.330977183523</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="91">
-        <v>51848.551083570506</v>
+        <v>52929.428546507603</v>
       </c>
       <c r="C16" s="91">
-        <v>52929.428546507603</v>
+        <v>57723.068637658922</v>
       </c>
       <c r="D16" s="90">
-        <v>57723.068745658915</v>
+        <v>57704.456350649867</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="91">
-        <v>79.342135082311771</v>
+        <v>137.19627040662223</v>
       </c>
       <c r="C17" s="91">
-        <v>137.19627040662223</v>
+        <v>173.71797475100519</v>
       </c>
       <c r="D17" s="90">
-        <v>173.71797475100519</v>
+        <v>188.07188418078621</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="91">
-        <v>11584.361082041802</v>
+        <v>11797.302617976835</v>
       </c>
       <c r="C18" s="91">
-        <v>11797.302617976835</v>
+        <v>12336.114189239357</v>
       </c>
       <c r="D18" s="90">
-        <v>12339.213989812773</v>
+        <v>12106.366279582766</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B19" s="91">
-        <v>1832.8255257012802</v>
+        <v>1691.6895342652319</v>
       </c>
       <c r="C19" s="91">
-        <v>1691.6895342652319</v>
+        <v>1597.4761002964815</v>
       </c>
       <c r="D19" s="90">
-        <v>1597.4761002964815</v>
+        <v>1525.0596717715839</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B20" s="94">
-        <v>1611.8338520880004</v>
+        <v>2315.2641157727994</v>
       </c>
       <c r="C20" s="94">
-        <v>2309.2981165728006</v>
+        <v>3374.2647524920008</v>
       </c>
       <c r="D20" s="95">
-        <v>3360.3851000920008</v>
+        <v>4837.438419436</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="68" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="68" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="D29" s="44"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="G32" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:F30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L18" sqref="L18"/>
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="30.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="85" t="s">
-[...6 lines deleted...]
-        <v>126</v>
+      <c r="B2" s="85">
+        <v>2023</v>
+      </c>
+      <c r="C2" s="85">
+        <v>2024</v>
+      </c>
+      <c r="D2" s="86">
+        <v>2025</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="104">
-        <v>114084.84527565709</v>
+        <v>118719.34250391694</v>
       </c>
       <c r="C3" s="104">
-        <v>118815.81097776252</v>
+        <v>121114.26256212022</v>
       </c>
       <c r="D3" s="105">
-        <v>121166.10935340682</v>
+        <v>120893.10255817017</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="91">
-        <v>2941.5183111953056</v>
+        <v>1273.9846151658946</v>
       </c>
       <c r="C4" s="91">
-        <v>1273.9846151658946</v>
+        <v>1148.5504986081796</v>
       </c>
       <c r="D4" s="90">
-        <v>1144.2235005081798</v>
+        <v>946.44095178927</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B5" s="91">
-        <v>8291.2314911208759</v>
+        <v>10077.77415300483</v>
       </c>
       <c r="C5" s="91">
-        <v>10077.77415300483</v>
+        <v>10361.871009096971</v>
       </c>
       <c r="D5" s="90">
-        <v>10355.92791125887</v>
+        <v>9754.3460898258982</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="91">
-        <v>7792.9834481300149</v>
+        <v>6655.1765006716141</v>
       </c>
       <c r="C6" s="91">
-        <v>6655.1765006716141</v>
+        <v>3719.291858174437</v>
       </c>
       <c r="D6" s="90">
-        <v>3719.291858174437</v>
+        <v>1882.2735588940409</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>91</v>
       </c>
       <c r="B7" s="119">
-        <v>3652.0801664035998</v>
+        <v>6126.7208104360006</v>
       </c>
       <c r="C7" s="119">
-        <v>6126.7208104359997</v>
+        <v>6218.9969282623997</v>
       </c>
       <c r="D7" s="120">
-        <v>6218.9969246623996</v>
+        <v>7215.8961129999989</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" s="46" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="91">
-        <v>1217.6810987245733</v>
+        <v>1611.3388062575361</v>
       </c>
       <c r="C8" s="91">
-        <v>1607.9617254575364</v>
+        <v>2194.685088028039</v>
       </c>
       <c r="D8" s="90">
-        <v>2180.5931004280392</v>
+        <v>3013.7831316477232</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="121">
-        <v>13298.940739933947</v>
+        <v>13488.022290879049</v>
       </c>
       <c r="C9" s="121">
-        <v>13488.022290879049</v>
+        <v>14059.875239361041</v>
       </c>
       <c r="D9" s="122">
-        <v>14059.875239361041</v>
+        <v>13809.676473153379</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="91">
-        <v>5251.7729459316797</v>
+        <v>4845.4810744921306</v>
       </c>
       <c r="C10" s="91">
-        <v>4951.292628337721</v>
+        <v>4922.8345673766862</v>
       </c>
       <c r="D10" s="90">
-        <v>5040.998698201417</v>
+        <v>5405.6766886643754</v>
       </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="106">
-        <v>71638.637074217098</v>
+        <v>74640.844253009884</v>
       </c>
       <c r="C11" s="106">
-        <v>74634.878253809875</v>
+        <v>78488.157373212453</v>
       </c>
       <c r="D11" s="107">
-        <v>78446.202120812435</v>
+        <v>78865.009551195486</v>
       </c>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="91">
-        <v>2788.4482739999999</v>
+        <v>2623.2873479999998</v>
       </c>
       <c r="C12" s="91">
-        <v>2623.2873479999998</v>
+        <v>2346.7581232000002</v>
       </c>
       <c r="D12" s="90">
-        <v>2346.7581232000002</v>
+        <v>2823.6947337144402</v>
       </c>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="91">
-        <v>82.242000000000004</v>
+        <v>70.430400000000006</v>
       </c>
       <c r="C13" s="91">
-        <v>70.430400000000006</v>
+        <v>67.942800000000005</v>
       </c>
       <c r="D13" s="90">
-        <v>67.942800000000005</v>
+        <v>71.953199999999995</v>
       </c>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="91">
-        <v>65663.339560710301</v>
+        <v>68242.433633168053</v>
       </c>
       <c r="C14" s="91">
-        <v>68242.433633168053</v>
+        <v>71339.620850122636</v>
       </c>
       <c r="D14" s="90">
-        <v>71311.545250122625</v>
+        <v>69879.515195374435</v>
       </c>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="91">
-        <v>11499.07406899888</v>
+        <v>12380.909186557041</v>
       </c>
       <c r="C15" s="91">
-        <v>12380.909186557041</v>
+        <v>11095.425104419361</v>
       </c>
       <c r="D15" s="90">
-        <v>11068.063604419351</v>
+        <v>10156.8015823639</v>
       </c>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="91">
-        <v>44445.404119845458</v>
+        <v>45935.792725946871</v>
       </c>
       <c r="C16" s="91">
-        <v>45935.792725946871</v>
+        <v>49872.090351369421</v>
       </c>
       <c r="D16" s="90">
-        <v>49871.376251369416</v>
+        <v>49510.441118207673</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="91">
-        <v>88.593939500000005</v>
+        <v>158.5431652</v>
       </c>
       <c r="C17" s="91">
-        <v>158.5431652</v>
+        <v>190.81642790000001</v>
       </c>
       <c r="D17" s="90">
-        <v>190.81642790000001</v>
+        <v>212.16194527799999</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="91">
-        <v>9630.267432365963</v>
+        <v>9767.1885554641412</v>
       </c>
       <c r="C18" s="91">
-        <v>9767.1885554641412</v>
+        <v>10181.288966433858</v>
       </c>
       <c r="D18" s="90">
-        <v>10181.288966433858</v>
+        <v>10000.110549524861</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="91">
-        <v>1492.773387418792</v>
+        <v>1389.4287560690254</v>
       </c>
       <c r="C19" s="91">
-        <v>1389.4287560690254</v>
+        <v>1359.5708473978161</v>
       </c>
       <c r="D19" s="90">
-        <v>1359.5708473978161</v>
+        <v>1252.4080026706035</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B20" s="94">
-        <v>1611.833852088</v>
+        <v>2315.2641157727999</v>
       </c>
       <c r="C20" s="94">
-        <v>2309.2981165728002</v>
+        <v>3374.2647524919998</v>
       </c>
       <c r="D20" s="95">
-        <v>3360.3851000919999</v>
+        <v>4837.438419436</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" s="14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="F30" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:E12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.5703125" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="36" x14ac:dyDescent="0.25">
       <c r="A2" s="18"/>
       <c r="B2" s="19" t="s">
         <v>39</v>
       </c>
       <c r="C2" s="20" t="s">
         <v>40</v>
       </c>
       <c r="D2" s="20" t="s">
         <v>56</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="8"/>
       <c r="B3" s="22"/>
       <c r="C3" s="9" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>43</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="42">
-        <v>2824</v>
+        <v>2868</v>
       </c>
       <c r="C4" s="42">
-        <v>6711.4369999999999</v>
+        <v>6615.8499999999995</v>
       </c>
       <c r="D4" s="42">
-        <v>26000.758600000001</v>
+        <v>26507.524600000001</v>
       </c>
       <c r="E4" s="23">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="25"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="37">
         <v>23</v>
       </c>
       <c r="C6" s="37">
         <v>4552.5</v>
       </c>
       <c r="D6" s="37">
         <v>6002.1</v>
       </c>
       <c r="E6" s="82">
-        <v>32.22015487986863</v>
+        <v>30.897091697948259</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="37">
-        <v>504</v>
+        <v>485</v>
       </c>
       <c r="C7" s="37">
-        <v>1630.1279999999999</v>
+        <v>1537.213</v>
       </c>
       <c r="D7" s="37">
-        <v>2219.636</v>
+        <v>1974.1469999999999</v>
       </c>
       <c r="E7" s="82">
-        <v>11.489222813878024</v>
+        <v>10.573195147700007</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="37">
-        <v>1977</v>
+        <v>2047</v>
       </c>
       <c r="C8" s="35"/>
       <c r="D8" s="37">
-        <v>15613.624</v>
+        <v>16295.284</v>
       </c>
       <c r="E8" s="82">
-        <v>32.516234409975766</v>
+        <v>35.163891564233971</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="35"/>
       <c r="C9" s="35"/>
       <c r="D9" s="35"/>
       <c r="E9" s="83"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="37">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="C10" s="37">
-        <v>528.80899999999997</v>
+        <v>526.13700000000006</v>
       </c>
       <c r="D10" s="37">
-        <v>1469.8286000000001</v>
+        <v>1531.2085999999999</v>
       </c>
       <c r="E10" s="82">
-        <v>19.304852476358693</v>
+        <v>18.748850110453354</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="38">
         <v>115</v>
       </c>
       <c r="C11" s="73"/>
       <c r="D11" s="38">
-        <v>695.57</v>
+        <v>704.78499999999997</v>
       </c>
       <c r="E11" s="84">
-        <v>4.4695354199188815</v>
+        <v>4.6169714796644312</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A5" sqref="A5:H16"/>
+      <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.28515625" customWidth="1"/>
     <col min="4" max="4" width="9.42578125" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" customWidth="1"/>
     <col min="8" max="8" width="12.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="26"/>
-      <c r="B2" s="123" t="s">
+      <c r="B2" s="125" t="s">
         <v>48</v>
       </c>
-      <c r="C2" s="124"/>
-[...2 lines deleted...]
-      <c r="F2" s="124" t="s">
+      <c r="C2" s="126"/>
+      <c r="D2" s="126"/>
+      <c r="E2" s="127"/>
+      <c r="F2" s="126" t="s">
         <v>49</v>
       </c>
-      <c r="G2" s="124"/>
-      <c r="H2" s="125"/>
+      <c r="G2" s="126"/>
+      <c r="H2" s="127"/>
     </row>
     <row r="3" spans="1:8" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="126" t="s">
+      <c r="A3" s="128" t="s">
         <v>50</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>39</v>
       </c>
       <c r="C3" s="71" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="76" t="s">
         <v>56</v>
       </c>
       <c r="E3" s="28" t="s">
         <v>42</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>39</v>
       </c>
       <c r="G3" s="29" t="s">
         <v>56</v>
       </c>
       <c r="H3" s="28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="127"/>
+      <c r="A4" s="129"/>
       <c r="B4" s="27"/>
       <c r="C4" s="71" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="71" t="s">
         <v>43</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F4" s="9"/>
       <c r="G4" s="9" t="s">
         <v>43</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="79">
-        <v>716</v>
+        <v>706</v>
       </c>
       <c r="C5" s="80">
-        <v>6711.4369999999999</v>
+        <v>6615.85</v>
       </c>
       <c r="D5" s="80">
-        <v>9570.3155999999999</v>
+        <v>9507.4555999999993</v>
       </c>
       <c r="E5" s="81">
-        <v>0.62638301720811773</v>
+        <v>0.60219136956101615</v>
       </c>
       <c r="F5" s="79">
-        <v>2108</v>
+        <v>2162</v>
       </c>
       <c r="G5" s="80">
-        <v>16430.442999999999</v>
+        <v>17000.068999999996</v>
       </c>
       <c r="H5" s="81">
-        <v>0.37361698279188199</v>
+        <v>0.39780863043898407</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="74">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="C6" s="69">
-        <v>1489.3</v>
+        <v>385</v>
       </c>
       <c r="D6" s="69">
-        <v>1800.9</v>
+        <v>422</v>
       </c>
       <c r="E6" s="77">
-        <v>3.5437416750079907E-2</v>
+        <v>1.7203144175592686E-2</v>
       </c>
       <c r="F6" s="74">
         <v>0</v>
       </c>
       <c r="G6" s="69">
         <v>0</v>
       </c>
       <c r="H6" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>119</v>
       </c>
       <c r="B7" s="27">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="C7" s="69">
-        <v>1560.5820000000001</v>
+        <v>1783.942</v>
       </c>
       <c r="D7" s="69">
-        <v>2001.5386000000001</v>
+        <v>2290.0785999999998</v>
       </c>
       <c r="E7" s="77">
-        <v>2.1171444266020075E-2</v>
+        <v>2.3751780091386912E-2</v>
       </c>
       <c r="F7" s="74">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="G7" s="69">
-        <v>5159.8249999999998</v>
+        <v>5133.8040000000001</v>
       </c>
       <c r="H7" s="32">
-        <v>5.4178519420576818E-2</v>
+        <v>4.9777251099134119E-2</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="27">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C8" s="69">
-        <v>152.11000000000001</v>
+        <v>178.90899999999999</v>
       </c>
       <c r="D8" s="69">
-        <v>95.170999999999992</v>
+        <v>96.680999999999997</v>
       </c>
       <c r="E8" s="77">
-        <v>1.7441498109333092E-3</v>
+        <v>2.256106366117457E-3</v>
       </c>
       <c r="F8" s="74">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="G8" s="69">
-        <v>3071.3609999999999</v>
+        <v>3191.221</v>
       </c>
       <c r="H8" s="32">
-        <v>3.1440924519841439E-3</v>
+        <v>2.0757254502040798E-3</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="27">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C9" s="69">
-        <v>372.69</v>
+        <v>388.09</v>
       </c>
       <c r="D9" s="69">
-        <v>1119.3699999999999</v>
+        <v>1177.47</v>
       </c>
       <c r="E9" s="77">
-        <v>0.21259316609637624</v>
+        <v>0.21350528343615355</v>
       </c>
       <c r="F9" s="74">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" s="69">
-        <v>100.5</v>
+        <v>92</v>
       </c>
       <c r="H9" s="32">
-        <v>1.5959472414746639E-2</v>
+        <v>1.4806541977792133E-2</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="B10" s="27">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="C10" s="69">
-        <v>119.801</v>
+        <v>115.536</v>
       </c>
       <c r="D10" s="69">
-        <v>155.51300000000001</v>
+        <v>150.59</v>
       </c>
       <c r="E10" s="77">
-        <v>8.31601834317542E-3</v>
+        <v>7.8669148606521494E-3</v>
       </c>
       <c r="F10" s="74">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="G10" s="69">
-        <v>57.17</v>
+        <v>39.07</v>
       </c>
       <c r="H10" s="32">
-        <v>1.0115800355694703E-3</v>
+        <v>6.6510494088378822E-4</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="27">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="C11" s="69">
-        <v>1899.0279999999998</v>
+        <v>1883.6279999999999</v>
       </c>
       <c r="D11" s="69">
-        <v>3595.46</v>
+        <v>3542.36</v>
       </c>
       <c r="E11" s="77">
-        <v>0.34712082194153288</v>
+        <v>0.33760814063111338</v>
       </c>
       <c r="F11" s="74">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="G11" s="69">
-        <v>1879.5150000000001</v>
+        <v>2016.1659999999999</v>
       </c>
       <c r="H11" s="32">
-        <v>0.15688688167573317</v>
+        <v>0.15572848753511212</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B12" s="27">
         <v>0</v>
       </c>
       <c r="C12" s="69">
         <v>0</v>
       </c>
       <c r="D12" s="69">
         <v>0</v>
       </c>
       <c r="E12" s="77">
         <v>0</v>
       </c>
       <c r="F12" s="74">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G12" s="69">
-        <v>441.44</v>
+        <v>395.46</v>
       </c>
       <c r="H12" s="32">
-        <v>1.3122442732214962E-3</v>
+        <v>1.4535953058465868E-3</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="27">
         <v>0</v>
       </c>
       <c r="C13" s="69">
         <v>0</v>
       </c>
       <c r="D13" s="69">
         <v>0</v>
       </c>
       <c r="E13" s="77">
         <v>0</v>
       </c>
       <c r="F13" s="74">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="G13" s="69">
-        <v>524.41</v>
+        <v>464.31</v>
       </c>
       <c r="H13" s="32">
-        <v>4.1752399491903638E-2</v>
+        <v>4.1121078148120091E-2</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B14" s="27">
         <v>0</v>
       </c>
       <c r="C14" s="69">
         <v>0</v>
       </c>
       <c r="D14" s="69">
         <v>0</v>
       </c>
       <c r="E14" s="77">
         <v>0</v>
       </c>
       <c r="F14" s="74">
         <v>147</v>
       </c>
       <c r="G14" s="69">
-        <v>1096.934</v>
+        <v>1103.944</v>
       </c>
       <c r="H14" s="32">
-        <v>1.7413671527929761E-2</v>
+        <v>2.0970201128091032E-2</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B15" s="27">
         <v>0</v>
       </c>
       <c r="C15" s="69">
         <v>0</v>
       </c>
       <c r="D15" s="69">
         <v>0</v>
       </c>
       <c r="E15" s="77">
         <v>0</v>
       </c>
       <c r="F15" s="74">
-        <v>276</v>
+        <v>334</v>
       </c>
       <c r="G15" s="69">
-        <v>2272.0030000000002</v>
+        <v>2719.8669999999997</v>
       </c>
       <c r="H15" s="32">
-        <v>8.1958121500216807E-2</v>
+        <v>0.11121064485380003</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B16" s="31">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="C16" s="38">
-        <v>1117.9259999999999</v>
+        <v>1880.7449999999999</v>
       </c>
       <c r="D16" s="38">
-        <v>802.36300000000006</v>
+        <v>1828.2760000000001</v>
       </c>
       <c r="E16" s="78">
         <v>0</v>
       </c>
       <c r="F16" s="75">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="G16" s="38">
-        <v>1827.2850000000001</v>
+        <v>1844.2270000000001</v>
       </c>
       <c r="H16" s="33">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
-        <v>123</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:H2"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7384,159 +5271,157 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="57e246f5-a181-4ddd-bcfa-8f2bd33c0c9c" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b1cfadd8-d294-4d34-bc36-10edd03a80b3">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Test xmlns="b1cfadd8-d294-4d34-bc36-10edd03a80b3">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Test>
     <Filtype xmlns="b1cfadd8-d294-4d34-bc36-10edd03a80b3" xsi:nil="true"/>
     <Test_ContainsTool xmlns="b1cfadd8-d294-4d34-bc36-10edd03a80b3">false</Test_ContainsTool>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Subjects xmlns="b1cfadd8-d294-4d34-bc36-10edd03a80b3" xsi:nil="true"/>
     <Shortdescription xmlns="b1cfadd8-d294-4d34-bc36-10edd03a80b3">Please help your colleague by describing your tool</Shortdescription>
     <Tool_x002f_background xmlns="b1cfadd8-d294-4d34-bc36-10edd03a80b3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24917333-CC4D-4B9E-A8E7-85D9FD89C357}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="b1cfadd8-d294-4d34-bc36-10edd03a80b3"/>
     <ds:schemaRef ds:uri="57e246f5-a181-4ddd-bcfa-8f2bd33c0c9c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F4390D9-CF5A-4257-A417-873B435A752C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{656E9A5E-2EA5-4C55-9768-ADF6C393B23A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="57e246f5-a181-4ddd-bcfa-8f2bd33c0c9c"/>
     <ds:schemaRef ds:uri="b1cfadd8-d294-4d34-bc36-10edd03a80b3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>13</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr>Tabel 1</vt:lpstr>
       <vt:lpstr>Tabel 2</vt:lpstr>
       <vt:lpstr>Tabel 3</vt:lpstr>
       <vt:lpstr>Tabel 4</vt:lpstr>
       <vt:lpstr>Tabel 5</vt:lpstr>
       <vt:lpstr>Tabel 6</vt:lpstr>
       <vt:lpstr>Tabel 7</vt:lpstr>
       <vt:lpstr>Tabel 8</vt:lpstr>
       <vt:lpstr>Tabel 9</vt:lpstr>
       <vt:lpstr>Tabel 10</vt:lpstr>
       <vt:lpstr>Tabel 11</vt:lpstr>
-      <vt:lpstr>Figur 1</vt:lpstr>
-      <vt:lpstr>Figur 2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Statens It</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Marianne Nielsen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BDF22F492AE8914D8B73C3E3C23F308D</vt:lpwstr>
   </property>