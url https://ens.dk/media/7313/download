--- v0 (2025-10-02)
+++ v1 (2026-10-22)
@@ -1,523 +1,631 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b247101\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B79FC506-9CD1-440C-8B93-45B5C780FE53}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C28B1D4E-39B4-435D-A09F-746DAE1BA443}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{93CE3850-DF67-4A3A-B142-E0164FA07721}"/>
   </bookViews>
   <sheets>
-    <sheet name="Overblik data" sheetId="1" r:id="rId1"/>
+    <sheet name="Stamdata" sheetId="2" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="EksterneData_1" localSheetId="0" hidden="1">Stamdata!$A$1:$J$39</definedName>
+  </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{282798D4-8742-42E0-B623-D525D12DDA8B}" keepAlive="1" name="Forespørgsel - Stamdata" description="Forbindelse til forespørgslen 'Stamdata' i projektmappen." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Stamdata;Extended Properties=&quot;&quot;" command="SELECT * FROM [Stamdata]"/>
+  </connection>
+</connections>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="136">
   <si>
     <t>Kommune</t>
   </si>
   <si>
     <t>Projektnavn</t>
   </si>
   <si>
     <t>Anlægstype</t>
   </si>
   <si>
     <t>Kapacitet sol</t>
   </si>
   <si>
     <t>Kapacitet landvind</t>
   </si>
   <si>
     <t>Idriftsættelsesdato</t>
   </si>
   <si>
     <t>VE-bonus sol pr. husstand (kr.)</t>
   </si>
   <si>
     <t>VE-bonus landvind pr. husstand (kr.)</t>
   </si>
   <si>
     <t>Grøn pulje-indbetaling (kr.)</t>
   </si>
   <si>
     <t>VE-bonus andel</t>
   </si>
   <si>
     <t>Ringkøbing-Skjern</t>
   </si>
   <si>
     <t>Ådum</t>
   </si>
   <si>
     <t>Sol</t>
   </si>
   <si>
     <t>38,4 MW</t>
   </si>
   <si>
-    <t>3.897 kr. (2023)</t>
+    <t/>
+  </si>
+  <si>
+    <t>3.897 kr. (2024)</t>
   </si>
   <si>
     <t>6,5 kW</t>
   </si>
   <si>
     <t>Arnborgvej</t>
   </si>
   <si>
     <t>8,6 MW</t>
   </si>
   <si>
     <t>Frederikshavn</t>
   </si>
   <si>
     <t>Badskær</t>
   </si>
   <si>
     <t>55,5 MW</t>
   </si>
   <si>
-    <t>2.263 kr. (2023)</t>
+    <t>3.452 kr. (2024)</t>
   </si>
   <si>
     <t>Vordingborg</t>
   </si>
   <si>
     <t>Barmosen</t>
   </si>
   <si>
     <t>84,0 MW</t>
   </si>
   <si>
     <t>Aabenraa</t>
   </si>
   <si>
     <t>Bjerndrup</t>
   </si>
   <si>
     <t>56,2 MW</t>
   </si>
   <si>
-    <t>3.824 kr. (2023)</t>
+    <t>3.824 kr. (2024)</t>
+  </si>
+  <si>
+    <t>Vesthimmerlands</t>
+  </si>
+  <si>
+    <t>Bjørnstrup</t>
+  </si>
+  <si>
+    <t>Landvind</t>
+  </si>
+  <si>
+    <t>27,0 MW</t>
   </si>
   <si>
     <t>Assens</t>
   </si>
   <si>
     <t>Ebberup</t>
   </si>
   <si>
     <t>44,1 MW</t>
   </si>
   <si>
-    <t>4.184 kr. (2023)</t>
+    <t>4.184 kr. (2024)</t>
+  </si>
+  <si>
+    <t>Holstebro</t>
+  </si>
+  <si>
+    <t>Gedmose</t>
+  </si>
+  <si>
+    <t>158,0 MW</t>
+  </si>
+  <si>
+    <t>4.077 kr. (2024)</t>
+  </si>
+  <si>
+    <t>5 kW</t>
+  </si>
+  <si>
+    <t>Vejen</t>
+  </si>
+  <si>
+    <t>Glejbjerg Solar Park</t>
+  </si>
+  <si>
+    <t>102,0 MW</t>
+  </si>
+  <si>
+    <t>Skive</t>
+  </si>
+  <si>
+    <t>Greenlab Skive Sol</t>
+  </si>
+  <si>
+    <t>30,8 MW</t>
+  </si>
+  <si>
+    <t>GreenLab Skive Vind</t>
+  </si>
+  <si>
+    <t>54,0 MW</t>
+  </si>
+  <si>
+    <t>7.557 kr. (2024)</t>
+  </si>
+  <si>
+    <t>Syddjurs</t>
+  </si>
+  <si>
+    <t>Høegholm Energipark</t>
+  </si>
+  <si>
+    <t>67,5 MW</t>
+  </si>
+  <si>
+    <t>9,75 kW</t>
   </si>
   <si>
     <t>Odense</t>
   </si>
   <si>
-    <t>Fraugde</t>
-[...32 lines deleted...]
-    <t>8.693 kr. (2023)</t>
+    <t>Højby</t>
+  </si>
+  <si>
+    <t>25,0 MW</t>
+  </si>
+  <si>
+    <t>2.562 kr. (2024)</t>
   </si>
   <si>
     <t>Holmen II</t>
   </si>
   <si>
     <t>42,8 MW</t>
   </si>
   <si>
-    <t>3.330 kr. (2023)</t>
+    <t>2.223 kr. (2024)</t>
+  </si>
+  <si>
+    <t>Holsted Solar Park ApS</t>
+  </si>
+  <si>
+    <t>140,0 MW</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Høvsøre</t>
+  </si>
+  <si>
+    <t>32,3 MW</t>
+  </si>
+  <si>
+    <t>2.878 kr. (2024)</t>
+  </si>
+  <si>
+    <t>Herning</t>
+  </si>
+  <si>
+    <t>Kroghøj solcellepark</t>
+  </si>
+  <si>
+    <t>36,7 MW</t>
+  </si>
+  <si>
+    <t>Nordfyns</t>
+  </si>
+  <si>
+    <t>Kronborg</t>
+  </si>
+  <si>
+    <t>3,2 MW</t>
+  </si>
+  <si>
+    <t>3.058 kr. (2024)</t>
   </si>
   <si>
     <t>Viborg</t>
   </si>
   <si>
     <t>Kvosted</t>
   </si>
   <si>
     <t>79,8 MW</t>
   </si>
   <si>
-    <t>2.516 kr. (2023)</t>
+    <t>2.144 kr. (2024)</t>
+  </si>
+  <si>
+    <t>Sønderborg</t>
+  </si>
+  <si>
+    <t>Lysabild</t>
+  </si>
+  <si>
+    <t>0 kr. (2024)</t>
   </si>
   <si>
     <t>Silkeborg</t>
   </si>
   <si>
+    <t>Marsvinslund Sol</t>
+  </si>
+  <si>
+    <t>6,7 MW</t>
+  </si>
+  <si>
     <t>Marsvinslund Vind</t>
   </si>
   <si>
     <t>10,8 MW</t>
   </si>
   <si>
-    <t>6.558 kr. (2023)</t>
+    <t>5.743 kr. (2024)</t>
   </si>
   <si>
     <t>Varde</t>
   </si>
   <si>
     <t>Mejls</t>
   </si>
   <si>
     <t>49,8 MW</t>
   </si>
   <si>
-    <t>3.821 kr. (2023)</t>
-[...8 lines deleted...]
-    <t>11,3 MW</t>
+    <t>3.821 kr. (2024)</t>
   </si>
   <si>
     <t>Jammerbugt</t>
   </si>
   <si>
     <t>Nørre Økse Sø</t>
   </si>
   <si>
     <t>39,6 MW</t>
   </si>
   <si>
+    <t>6.387 kr. (2024)</t>
+  </si>
+  <si>
     <t>Middelfart</t>
   </si>
   <si>
     <t>Nr. Aaby</t>
   </si>
   <si>
     <t>15,8 MW</t>
   </si>
   <si>
-    <t>4.207 kr. (2023)</t>
+    <t>4.207 kr. (2024)</t>
   </si>
   <si>
     <t>Sdr. Bork</t>
   </si>
   <si>
     <t>31,0 MW</t>
   </si>
   <si>
-    <t>10.795 kr. (2023)</t>
-[...20 lines deleted...]
-    <t>Lemvig</t>
+    <t>8.508 kr. (2024)</t>
+  </si>
+  <si>
+    <t>Lolland</t>
+  </si>
+  <si>
+    <t>Solar Park Lidsø</t>
+  </si>
+  <si>
+    <t>149,2 MW</t>
   </si>
   <si>
     <t>Thyborøn Sydhavn (15 MW)</t>
   </si>
   <si>
     <t>15,0 MW</t>
   </si>
   <si>
+    <t>Thyborøn Sydhavn (7MW)</t>
+  </si>
+  <si>
+    <t>7,0 MW</t>
+  </si>
+  <si>
     <t>Tinglev Solar Park</t>
   </si>
   <si>
     <t>14,5 MW</t>
   </si>
   <si>
     <t>Tolstrup</t>
   </si>
   <si>
     <t>12,6 MW</t>
   </si>
   <si>
-    <t>6.030 kr. (2023)</t>
-[...2 lines deleted...]
-    <t>Sønderborg</t>
+    <t>5.407 kr. (2024)</t>
   </si>
   <si>
     <t>Tribe</t>
   </si>
   <si>
     <t>2,0 MW</t>
   </si>
   <si>
     <t>3.721 kr. (2023)</t>
   </si>
   <si>
     <t>Svendborg</t>
   </si>
   <si>
     <t>Tved</t>
   </si>
   <si>
-    <t>25,0 MW</t>
-[...2 lines deleted...]
-    <t>4.151 kr. (2023)</t>
+    <t>4.151 kr. (2024)</t>
   </si>
   <si>
     <t>Guldborgsund</t>
   </si>
   <si>
     <t>Væggerløse</t>
   </si>
   <si>
-    <t>4.008 kr. (2023)</t>
+    <t>4.008 kr. (2024)</t>
   </si>
   <si>
     <t>Kolding</t>
   </si>
   <si>
     <t>Vamdrup Energipark</t>
   </si>
   <si>
     <t>3.379 kr. (2023)</t>
   </si>
   <si>
     <t>Vejling</t>
   </si>
   <si>
     <t>39,0 MW</t>
   </si>
   <si>
-    <t>730 kr. (2023)</t>
+    <t>1.062 kr. (2024)</t>
+  </si>
+  <si>
+    <t>Viuf Solcellepark</t>
+  </si>
+  <si>
+    <t>206,4 MW</t>
+  </si>
+  <si>
+    <t>Vust Holme</t>
+  </si>
+  <si>
+    <t>23,5 MW</t>
+  </si>
+  <si>
+    <t>3.243 kr. (2024)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
-      <name val="Calibri Light"/>
+      <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -819,164 +927,230 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20 % - Farve1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Farve2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Farve3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Farve4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Farve5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Farve6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Farve1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Farve2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Farve3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Farve4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Farve5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Farve6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Farve1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Farve2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Farve3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Farve4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Farve5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Farve6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Advarselstekst" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Bemærk!" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Beregning" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Farve1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Farve2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Farve3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Farve4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Farve5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Farve6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Forklarende tekst" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="God" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Kontrollér celle" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Overskrift 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Overskrift 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Overskrift 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Overskrift 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Sammenkædet celle" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Titel" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Ugyldig" xfId="7" builtinId="27" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="9">
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="27" formatCode="dd/mm/yyyy\ hh:mm"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="EksterneData_1" connectionId="1" xr16:uid="{8369928A-3FCA-49FC-8F8D-24F486D578D1}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="11">
+    <queryTableFields count="10">
+      <queryTableField id="1" name="Kommune" tableColumnId="1"/>
+      <queryTableField id="2" name="Projektnavn" tableColumnId="2"/>
+      <queryTableField id="3" name="Anlægstype" tableColumnId="3"/>
+      <queryTableField id="4" name="Kapacitet sol" tableColumnId="4"/>
+      <queryTableField id="5" name="Kapacitet landvind" tableColumnId="5"/>
+      <queryTableField id="6" name="Idriftsættelsesdato" tableColumnId="6"/>
+      <queryTableField id="7" name="VE-bonus sol pr. husstand (kr.)" tableColumnId="7"/>
+      <queryTableField id="8" name="VE-bonus landvind pr. husstand (kr.)" tableColumnId="8"/>
+      <queryTableField id="9" name="Grøn pulje-indbetaling (kr.)" tableColumnId="9"/>
+      <queryTableField id="10" name="VE-bonus andel" tableColumnId="10"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{BC21324D-2716-4AFD-BF7C-27424843882A}" name="Stamdata" displayName="Stamdata" ref="A1:J39" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:J39" xr:uid="{BC21324D-2716-4AFD-BF7C-27424843882A}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{EF60143E-B117-40D7-9FFD-7734EE3AC19A}" uniqueName="1" name="Kommune" queryTableFieldId="1" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{C1CE8AF4-65D2-441C-AB5C-28E9043BDD5F}" uniqueName="2" name="Projektnavn" queryTableFieldId="2" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{3D946BBB-0295-410C-95B6-BAE904604E61}" uniqueName="3" name="Anlægstype" queryTableFieldId="3" dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{31E1DF48-4A7C-4745-86DB-7BB4E6AAA888}" uniqueName="4" name="Kapacitet sol" queryTableFieldId="4" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{D98C150C-C63C-43C2-858E-F7986B7B8866}" uniqueName="5" name="Kapacitet landvind" queryTableFieldId="5" dataDxfId="4"/>
+    <tableColumn id="6" xr3:uid="{19A72703-5A59-4170-BF16-3463028F6FD1}" uniqueName="6" name="Idriftsættelsesdato" queryTableFieldId="6" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{70141323-194F-458D-A3E1-8C4D436E46D9}" uniqueName="7" name="VE-bonus sol pr. husstand (kr.)" queryTableFieldId="7" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{3142EB8F-E526-4388-A9AE-BE30B9BA0F0F}" uniqueName="8" name="VE-bonus landvind pr. husstand (kr.)" queryTableFieldId="8" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{B2268618-2965-4B4B-A9BE-4C9E9205F690}" uniqueName="9" name="Grøn pulje-indbetaling (kr.)" queryTableFieldId="9"/>
+    <tableColumn id="10" xr3:uid="{999F59A7-0C5A-43FA-8E04-2E9C618BC8BB}" uniqueName="10" name="VE-bonus andel" queryTableFieldId="10" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022 Tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -984,51 +1158,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1036,51 +1210,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1095,65 +1269,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1174,868 +1348,1387 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59516160-6D95-4A63-8060-126C553EAB99}">
+  <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="15" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="20.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="36.5703125" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.28515625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="3" t="s">
+      <c r="C2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="3"/>
+      <c r="E2" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F2" s="2">
         <v>44862</v>
       </c>
-      <c r="G2" s="3" t="s">
-[...3 lines deleted...]
-      <c r="I2" s="1">
+      <c r="G2" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I2">
         <v>1536000</v>
       </c>
-      <c r="J2" s="3" t="s">
-        <v>15</v>
+      <c r="J2" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B3" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="3" t="s">
+      <c r="B3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="3"/>
+      <c r="C3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F3" s="2">
         <v>44860</v>
       </c>
-      <c r="G3" s="3"/>
-[...1 lines deleted...]
-      <c r="I3" s="1">
+      <c r="G3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3">
         <v>342000</v>
       </c>
-      <c r="J3" s="3" t="s">
-        <v>15</v>
+      <c r="J3" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
-[...2 lines deleted...]
-      <c r="B4" t="s">
+      <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="3" t="s">
+      <c r="B4" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E4" s="3"/>
+      <c r="C4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F4" s="2">
         <v>45090</v>
       </c>
-      <c r="G4" s="3" t="s">
-[...3 lines deleted...]
-      <c r="I4" s="1">
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I4">
         <v>2336000</v>
       </c>
-      <c r="J4" s="3" t="s">
-        <v>15</v>
+      <c r="J4" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
-[...2 lines deleted...]
-      <c r="B5" t="s">
+      <c r="A5" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="3" t="s">
+      <c r="B5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E5" s="3"/>
+      <c r="C5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F5" s="2">
         <v>44847</v>
       </c>
-      <c r="G5" s="3"/>
-[...1 lines deleted...]
-      <c r="I5" s="1">
+      <c r="G5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I5">
         <v>3360000</v>
       </c>
-      <c r="J5" s="3" t="s">
-        <v>15</v>
+      <c r="J5" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
-[...2 lines deleted...]
-      <c r="B6" t="s">
+      <c r="A6" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="3" t="s">
+      <c r="B6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="E6" s="3"/>
+      <c r="C6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F6" s="2">
         <v>44838</v>
       </c>
-      <c r="G6" s="3" t="s">
-[...3 lines deleted...]
-      <c r="I6" s="1">
+      <c r="G6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6">
         <v>2248000</v>
       </c>
-      <c r="J6" s="3" t="s">
-        <v>15</v>
+      <c r="J6" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
-[...2 lines deleted...]
-      <c r="B7" t="s">
+      <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="3" t="s">
+      <c r="B7" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="E7" s="3"/>
+      <c r="C7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>33</v>
+      </c>
       <c r="F7" s="2">
+        <v>46101</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7">
+        <v>3400000</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F8" s="2">
         <v>44830</v>
       </c>
-      <c r="G7" s="3" t="s">
-[...3 lines deleted...]
-      <c r="I7" s="1">
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8">
         <v>1764000</v>
       </c>
-      <c r="J7" s="3" t="s">
-[...26 lines deleted...]
-        <v>15</v>
+      <c r="J8" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
-[...8 lines deleted...]
-      <c r="D9" s="3" t="s">
+      <c r="A9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="E9" s="3"/>
+      <c r="B9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F9" s="2">
         <v>44476</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...3 lines deleted...]
-      <c r="I9" s="1">
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9">
         <v>4740000</v>
       </c>
-      <c r="J9" s="3" t="s">
-        <v>40</v>
+      <c r="J9" s="1" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
-[...5 lines deleted...]
-      <c r="C10" t="s">
+      <c r="A10" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="D10" s="3"/>
-      <c r="E10" s="3" t="s">
+      <c r="B10" s="1" t="s">
         <v>44</v>
       </c>
+      <c r="C10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>14</v>
+      </c>
       <c r="F10" s="2">
+        <v>46023</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10">
+        <v>4080000</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F11" s="2">
+        <v>45376</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11">
+        <v>1232000</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="F12" s="2">
         <v>44880</v>
       </c>
-      <c r="G10" s="3"/>
-[...3 lines deleted...]
-      <c r="I10" s="1">
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="I12">
         <v>6750000</v>
       </c>
-      <c r="J10" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A11" t="s">
+      <c r="J12" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F13" s="2">
+        <v>46140</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I13">
+        <v>8437500</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" s="2">
+        <v>45114</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I14">
+        <v>998000</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="B11" t="s">
-[...9 lines deleted...]
-      <c r="F11" s="2">
+      <c r="B15" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F15" s="2">
         <v>44918</v>
       </c>
-      <c r="G11" s="3" t="s">
-[...3 lines deleted...]
-      <c r="I11" s="1">
+      <c r="G15" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I15">
         <v>1712000</v>
       </c>
-      <c r="J11" s="3" t="s">
-[...17 lines deleted...]
-      <c r="F12" s="2">
+      <c r="J15" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F16" s="2">
+        <v>45644</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I16">
+        <v>5600000</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F17" s="2">
+        <v>44898</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17">
+        <v>1292000</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="2">
+        <v>45799</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18">
+        <v>1468000</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" s="2">
+        <v>44907</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19">
+        <v>128360</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F20" s="2">
         <v>44896</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...3 lines deleted...]
-      <c r="I12" s="1">
+      <c r="G20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20">
         <v>3192000</v>
       </c>
-      <c r="J12" s="3" t="s">
-[...17 lines deleted...]
-      <c r="F13" s="2">
+      <c r="J20" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F21" s="2">
+        <v>44873</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I21">
+        <v>999600</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F22" s="2">
+        <v>45336</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I22">
+        <v>266400</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F23" s="2">
         <v>44901</v>
       </c>
-      <c r="G13" s="3"/>
-[...3 lines deleted...]
-      <c r="I13" s="1">
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="I23">
         <v>1350000</v>
       </c>
-      <c r="J13" s="3" t="s">
-[...7 lines deleted...]
-      <c r="B14" t="s">
+      <c r="J23" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F24" s="2">
+        <v>44573</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I24">
+        <v>1990800</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F25" s="2">
+        <v>45327</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="I25">
+        <v>4950000</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26" s="2">
+        <v>44746</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I26">
+        <v>630000</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" s="2">
+        <v>44917</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="I27">
+        <v>3875000</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28" s="2">
+        <v>45846</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28">
+        <v>5966400</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="F29" s="2">
+        <v>45450</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29">
+        <v>1875000</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="F30" s="2">
+        <v>44546</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30">
+        <v>875000</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" s="2">
+        <v>44925</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31">
+        <v>580000</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" s="2">
+        <v>44914</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="I32">
+        <v>1575000</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F33" s="2">
+        <v>44916</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I33">
+        <v>78400</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C14" t="s">
-[...50 lines deleted...]
-      <c r="B16" t="s">
+      <c r="E34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" s="2">
+        <v>44628</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I34">
+        <v>999600</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" s="2">
+        <v>44495</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I35">
+        <v>999600</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" s="2">
+        <v>44923</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I36">
+        <v>580000</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C16" t="s">
-[...60 lines deleted...]
-      <c r="F18" s="2">
+      <c r="B37" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F37" s="2">
         <v>44917</v>
       </c>
-      <c r="G18" s="3"/>
-[...174 lines deleted...]
-      <c r="B25" t="s">
+      <c r="G37" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I37">
+        <v>1560000</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" s="2">
+        <v>45861</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I38">
+        <v>3504000</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="C25" t="s">
-[...101 lines deleted...]
-        <v>15</v>
+      <c r="B39" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F39" s="2">
+        <v>44908</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I39">
+        <v>940000</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A J I E A A B Q S w M E F A A C A A g A p X 0 c X Z 8 u 1 I 6 n A A A A + A A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L S U k h v y U Q T c l M T E x r k 2 p 0 A j F 0 G J 5 N w c f y V c Q o 6 i b w w 1 3 9 w 1 3 9 + s N 8 r F t g o v q r e 5 M h i J M U a C M 7 E p t q g w N 7 h g u U M 5 h K + R J V C q Y Y G P T 0 Z Y Z q p 0 7 p 4 R 4 7 7 G P c d d X h F E a k U O x 2 c l a t Q J 9 Y P 0 f D r W x T h i p E I f 9 a w x n O I o n J T R h m A K Z Y y i 0 + S J s W v x s f 0 J Y D o 0 b e s V L E a 7 W Q G Y L 5 P 2 C P w B Q S w M E F A A C A A g A p X 0 c X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A K V 9 H F 3 E 8 a d g i Q E A A N g C A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C N U U 1 P G z E Q v U f K f 7 C W y 0 Y y q 0 S i H I r 2 g M J H U K S q V a J e g I O z H s D E H k e e 2 V V R x L U / J b + B + / 6 x T p I G S t N W 9 c X 2 v D f v P X s I K n Y R 1 W S 7 D 0 6 6 n W 6 H H k w C q y Z s g j V s V K k 8 c L e j Z I 2 d t y C F I T X F W a z q A M j 5 h f N Q D C O y X C j P R h 9 v d q 1 F R U 3 W 0 9 d n 4 F 1 w D K n M d K b V M P o 6 I J W D v l b n W E X r 8 L 4 8 / t D v D 7 T 6 U k e G C T 9 5 K N + O x a e I c N v T 2 x A H 2 a h d N S B B Y g O J 5 s n d i X Q m s a Z m J u T P K Q b p H I G x A u e b z F p d / y y f e j + p j D e J S k 7 1 r 6 r t d 7 Q J W P H T A t 7 U p s k g 3 c U U t q m n A l L + l w h 6 u c z G M Y Q a Q Z 6 5 1 l E M 3 / h Z q 2 U m 9 o 8 w Z z Q N 7 m G n 6 N v V P W 2 M f 8 f G Z m E q + T t W F P 0 / U G / Q N g 7 t H u X K r t N R u 2 I G T 0 A y m L g j y R n Y B d g Q v 5 4 f z i L W t D Z S i 1 S o h 5 q I R V b l 8 1 T 0 9 o R f + T v r / 2 m 6 T O 0 L q k X t H + F Q W m b A x s v 4 X 9 l X y M d H x f q X 3 3 u I I r x / / n O v 2 3 H 4 x + G d / A B Q S w E C L Q A U A A I A C A C l f R x d n y 7 U j q c A A A D 4 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A p X 0 c X Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 w A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A C l f R x d x P G n Y I k B A A D Y A g A A E w A A A A A A A A A A A A A A A A D k A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A C 6 A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 5 Z D w A A A A A A A D c P A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 3 R h b W R h d G E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M x Y z A 5 Y j h k Y y 1 i N j l m L T R j Y j E t O G M w N i 1 i Z D V i M D Y w M D E y M m M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 1 N 0 Y W 1 k Y X R h I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D M 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 4 L T I 4 V D E z O j Q 1 O j E x L j Y 3 M D I x N z R a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U h C Z 1 l E Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t L b 2 1 t d W 5 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 B y b 2 p l a 3 R u Y X Z u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 F u b M O m Z 3 N 0 e X B l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 t h c G F j a X R l d C B z b 2 w m c X V v d D s s J n F 1 b 3 Q 7 S 2 F w Y W N p d G V 0 I G x h b m R 2 a W 5 k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 l k c m l m d H P D p n R 0 Z W x z Z X N k Y X R v J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 Z F L W J v b n V z I H N v b C B w c i 4 g a H V z c 3 R h b m Q g K G t y L i k m c X V v d D s s J n F 1 b 3 Q 7 V k U t Y m 9 u d X M g b G F u Z H Z p b m Q g c H I u I G h 1 c 3 N 0 Y W 5 k I C h r c i 4 p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d y w 7 h u I H B 1 b G p l L W l u Z G J l d G F s a W 5 n I C h r c i 4 p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 Z F L W J v b n V z I G F u Z G V s J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T A s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N 0 Y W 1 k Y X R h L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 t v b W 1 1 b m U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V r d G 5 h d m 4 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q W 5 s w 6 Z n c 3 R 5 c G U s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S 2 F w Y W N p d G V 0 I H N v b C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T d G F t Z G F 0 Y S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t L Y X B h Y 2 l 0 Z X Q g b G F u Z H Z p b m Q s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W R y a W Z 0 c 8 O m d H R l b H N l c 2 R h d G 8 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V k U t Y m 9 u d X M g c 2 9 s I H B y L i B o d X N z d G F u Z C A o a 3 I u K S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T d G F t Z G F 0 Y S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W R S 1 i b 2 5 1 c y B s Y W 5 k d m l u Z C B w c i 4 g a H V z c 3 R h b m Q g K G t y L i k s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 L D u G 4 g c H V s a m U t a W 5 k Y m V 0 Y W x p b m c g K G t y L i k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V k U t Y m 9 u d X M g Y W 5 k Z W w s O X 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E w L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N 0 Y W 1 k Y X R h L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 t v b W 1 1 b m U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V r d G 5 h d m 4 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q W 5 s w 6 Z n c 3 R 5 c G U s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S 2 F w Y W N p d G V 0 I H N v b C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T d G F t Z G F 0 Y S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t L Y X B h Y 2 l 0 Z X Q g b G F u Z H Z p b m Q s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W R y a W Z 0 c 8 O m d H R l b H N l c 2 R h d G 8 s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V k U t Y m 9 u d X M g c 2 9 s I H B y L i B o d X N z d G F u Z C A o a 3 I u K S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T d G F t Z G F 0 Y S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W R S 1 i b 2 5 1 c y B s Y W 5 k d m l u Z C B w c i 4 g a H V z c 3 R h b m Q g K G t y L i k s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 L D u G 4 g c H V s a m U t a W 5 k Y m V 0 Y W x p b m c g K G t y L i k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 3 R h b W R h d G E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V k U t Y m 9 u d X M g Y W 5 k Z W w s O X 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N 0 Y W 1 k Y X R h L 0 t p b G R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 3 R h b W R h d G E v S C V D M y V B N n Z l Z G U l M j B v d m V y c 2 t y a W Z 0 Z X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T d G F t Z G F 0 Y S 8 l Q z M l O D Z u Z H J l d C U y M H R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A T Z 4 p 7 d J 9 K 0 u P o L 4 w A j t i S g A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A B I e z O P u o Z w 5 1 z K 3 3 m U D A L W O g o 0 6 7 R T z Y o 1 I d 3 V I w K z P w A A A A A O g A A A A A I A A C A A A A A W K u 6 f K t f Q O F Y V 0 m 0 D 5 H Z h P a U v U u V U e E p 2 l 6 r / b y r T I 1 A A A A D x h y 1 C 5 E X T 7 2 3 k i M 1 W 7 K P c + m s O + t L m E d h V O h I c 7 b N 4 Q A 4 G k 9 / d n P Y K H 0 Q r B z S y d d G l e x j h 8 X B T E o P + g h l c V L 9 4 m p d Q i s y m n X L H 8 D X t N o g o F k A A A A C B G R i M g P + i C e 0 c P r T i a y V Z s G s C 6 C T t w 0 A k k C r W d d 0 b U O S d K p m / I U O v C o U f Y + u l W h o 2 + L W B J m i A f z 8 L 0 P 4 1 g 8 l 3 < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{216163E0-441D-4F18-BA3E-4AC6D727E6FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Overblik data</vt:lpstr>
+      <vt:lpstr>Stamdata</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Daniel Koldt</dc:creator>
+  <dc:creator>Nikolaj Wielandt Jensen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>