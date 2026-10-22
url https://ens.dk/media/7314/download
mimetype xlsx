--- v0 (2025-10-02)
+++ v1 (2026-10-22)
@@ -1,889 +1,1390 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b247101\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1530724D-AE9A-443C-9D97-C25878563D80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{10C26CA6-CE6C-48ED-BCC1-2A8E22A762A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{5139F047-0430-455A-8089-C662C5380DEF}"/>
   </bookViews>
   <sheets>
-    <sheet name="Grøn Pulje data" sheetId="1" r:id="rId1"/>
+    <sheet name="GrønPulje" sheetId="2" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="EksterneData_1" localSheetId="0" hidden="1">GrønPulje!$A$1:$F$330</definedName>
+  </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{A5C2B2FC-9581-44CC-9BA7-F6236B63CB3A}" keepAlive="1" name="Forespørgsel - GrønPulje" description="Forbindelse til forespørgslen 'GrønPulje' i projektmappen." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=GrønPulje;Extended Properties=&quot;&quot;" command="SELECT * FROM [GrønPulje]"/>
+  </connection>
+</connections>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="901" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1651" uniqueCount="389">
   <si>
     <t>Kommune</t>
   </si>
   <si>
     <t>Projektnavn</t>
   </si>
   <si>
     <t>Tilsagnskategori</t>
   </si>
   <si>
     <t>Ansøgning</t>
   </si>
   <si>
     <t>Afstand fra VE-anlægget</t>
   </si>
   <si>
+    <t>Tilsagnsbeløb</t>
+  </si>
+  <si>
+    <t>Ringkøbing-Skjern</t>
+  </si>
+  <si>
+    <t>Ådum</t>
+  </si>
+  <si>
+    <t>Andet</t>
+  </si>
+  <si>
+    <t>Restaurering af parkeringsplads</t>
+  </si>
+  <si>
+    <t>1-5 km fra VE-anlægget</t>
+  </si>
+  <si>
     <t>Vordingborg</t>
   </si>
   <si>
     <t>Barmosen</t>
   </si>
   <si>
+    <t>Træer til skærmning af solceller i Barmosen</t>
+  </si>
+  <si>
+    <t>Under 1 km fra VE-anlægget</t>
+  </si>
+  <si>
+    <t>Aabenraa</t>
+  </si>
+  <si>
+    <t>Bjerndrup</t>
+  </si>
+  <si>
+    <t>Træskulptur på Uge kirkegård</t>
+  </si>
+  <si>
+    <t>Jammerbugt</t>
+  </si>
+  <si>
+    <t>Nørre Økse Sø</t>
+  </si>
+  <si>
+    <t>Askepot – En klassisk forestilling</t>
+  </si>
+  <si>
+    <t>Over 5 km fra VE-anlægget</t>
+  </si>
+  <si>
+    <t>Baggården til VesterhavsRock</t>
+  </si>
+  <si>
+    <t>Driftstilskud til Spillaget</t>
+  </si>
+  <si>
+    <t>Etablering af kreative værksteder i Brovst</t>
+  </si>
+  <si>
+    <t>H.C Andersens 150-års jubilæum</t>
+  </si>
+  <si>
+    <t>Halloween på Øland</t>
+  </si>
+  <si>
+    <t>Handel i lokalsamfundet gennem tiden</t>
+  </si>
+  <si>
+    <t>Korstævne 2025</t>
+  </si>
+  <si>
+    <t>Kulturtallerken 25/26 i Skovsgaard</t>
+  </si>
+  <si>
+    <t>Mindeplade for Bjarne Nielsen Brovst</t>
+  </si>
+  <si>
+    <t>Multifunktionelt legemiljø i Ingstrup</t>
+  </si>
+  <si>
+    <t>Ny lyd og nyt lys til Fjerritslev Kino</t>
+  </si>
+  <si>
+    <t>Øland Show Band</t>
+  </si>
+  <si>
+    <t>Overdækning af scene med mere på Krotorvet i Fjerritslev</t>
+  </si>
+  <si>
+    <t>Scene til Dilettant, Revy og Alkoholfri bal</t>
+  </si>
+  <si>
+    <t>Undervisningsmateriale til samarbejde mellem Gjøl Skole og lokalsamfund</t>
+  </si>
+  <si>
+    <t>Vendsyssel Festival 2025</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Thyborøn Sydhavn (15 MW)</t>
+  </si>
+  <si>
+    <t>Ny julebelysning</t>
+  </si>
+  <si>
+    <t>Plæneklipper</t>
+  </si>
+  <si>
+    <t>Svendborg</t>
+  </si>
+  <si>
+    <t>Tved</t>
+  </si>
+  <si>
+    <t>Etablering af plads til og indkøb af juletræ til Tved</t>
+  </si>
+  <si>
+    <t>Guldborgsund</t>
+  </si>
+  <si>
+    <t>Væggerløse</t>
+  </si>
+  <si>
+    <t>Hjertestarter</t>
+  </si>
+  <si>
+    <t>Hjertestarter og kursus</t>
+  </si>
+  <si>
+    <t>Invetar</t>
+  </si>
+  <si>
+    <t>Teknisk udstyr</t>
+  </si>
+  <si>
+    <t>Kolding</t>
+  </si>
+  <si>
+    <t>Vamdrup Energipark</t>
+  </si>
+  <si>
+    <t>Bæredygtige fællesskaber bekæmper ensomhed</t>
+  </si>
+  <si>
+    <t>Etablering af ny legeplads</t>
+  </si>
+  <si>
+    <t>Vejling</t>
+  </si>
+  <si>
+    <t>Varmepumpe, inventar og opdatering af grøn område</t>
+  </si>
+  <si>
+    <t>Vust Holme</t>
+  </si>
+  <si>
+    <t>Bedre lyd i Blokhus</t>
+  </si>
+  <si>
+    <t>Fejring af amatørkors og dirigents 50 års jubilæer.</t>
+  </si>
+  <si>
+    <t>Galleri-koncerter - Musik &amp; Kunst</t>
+  </si>
+  <si>
+    <t>Glad Garden Party</t>
+  </si>
+  <si>
+    <t>Indgangsportal til Blokhus Windfestival</t>
+  </si>
+  <si>
+    <t>Kunst I Naturen</t>
+  </si>
+  <si>
+    <t>Markering af 200 året for Kong Frederik VI’s besøg ved Grønnestrand</t>
+  </si>
+  <si>
+    <t>Midsommer i toner, strøg &amp; poesi</t>
+  </si>
+  <si>
+    <t>Mindeplade for Bratbjergmanden</t>
+  </si>
+  <si>
+    <t>Sommersang på Bratskov</t>
+  </si>
+  <si>
+    <t>Tidssvarende arkiv-arbejdspladser og basalt IT-udstyr</t>
+  </si>
+  <si>
+    <t>Udviklingsplan</t>
+  </si>
+  <si>
+    <t>Vendsyssel Festival 2024</t>
+  </si>
+  <si>
+    <t>Sport og fritid</t>
+  </si>
+  <si>
+    <t>hoppepude til Ådum Børneunivers</t>
+  </si>
+  <si>
+    <t>Indkøb af ny slagleklipper med motor og bælter</t>
+  </si>
+  <si>
+    <t>Indkøb og installering af maskiner til skydebane, renovering af vejen til skydebanen</t>
+  </si>
+  <si>
+    <t>Søndertoftens legeplads</t>
+  </si>
+  <si>
+    <t>Arnborgvej</t>
+  </si>
+  <si>
+    <t>Legeplads ved Birk Plantage</t>
+  </si>
+  <si>
+    <t>Projekt lysanlæg</t>
+  </si>
+  <si>
+    <t>Ridefysioterapi</t>
+  </si>
+  <si>
+    <t>Frederikshavn</t>
+  </si>
+  <si>
+    <t>Badskær</t>
+  </si>
+  <si>
+    <t>Dybvad Boldklub - Multibane</t>
+  </si>
+  <si>
+    <t>Dybvad Borgerforening - opholdsfaciliteter Søparken</t>
+  </si>
+  <si>
+    <t>Thorshøj gl. skole - sundhed og trivsel</t>
+  </si>
+  <si>
+    <t>Jordarbejde, græsanlæg på idrætsanlæg</t>
+  </si>
+  <si>
+    <t>Ny træningsbane</t>
+  </si>
+  <si>
+    <t>Holstebro</t>
+  </si>
+  <si>
+    <t>Gedmose</t>
+  </si>
+  <si>
+    <t>Den bæredygtige bypark</t>
+  </si>
+  <si>
+    <t>Haven i Bur</t>
+  </si>
+  <si>
+    <t>Haven i Bur Etape 2 og 3</t>
+  </si>
+  <si>
+    <t>Udvikling af fællesfaciliteter ved Sevel Hallen</t>
+  </si>
+  <si>
+    <t>Skive</t>
+  </si>
+  <si>
+    <t>GreenLab Skive Vind</t>
+  </si>
+  <si>
+    <t>Kvarterets Legeplads - Biodiversitet i nærområdet</t>
+  </si>
+  <si>
+    <t>Legeplads og cykelstation</t>
+  </si>
+  <si>
+    <t>Omlægning til miljøvenlige eldrevne robotklippere</t>
+  </si>
+  <si>
+    <t>Overgang fra dieseldrevne klippere til eldrevne robotklippere</t>
+  </si>
+  <si>
+    <t>Holmen II</t>
+  </si>
+  <si>
+    <t>Forhindringsbane / motionsredskaber til børn og voksne</t>
+  </si>
+  <si>
+    <t>Vi tager legen alvorligt</t>
+  </si>
+  <si>
+    <t>Vejen</t>
+  </si>
+  <si>
+    <t>Holsted Solar Park ApS</t>
+  </si>
+  <si>
+    <t>Indkøb af 2 patrulje telte og et oversejl</t>
+  </si>
+  <si>
+    <t>Høvsøre</t>
+  </si>
+  <si>
+    <t>FC Piger Tangsø</t>
+  </si>
+  <si>
+    <t>Legeplads for hele familien</t>
+  </si>
+  <si>
+    <t>Ny fanedug</t>
+  </si>
+  <si>
+    <t>Sol på kinden - vind i håret</t>
+  </si>
+  <si>
+    <t>Yoga for alle</t>
+  </si>
+  <si>
+    <t>Silkeborg</t>
+  </si>
+  <si>
+    <t>Marsvinslund Sol</t>
+  </si>
+  <si>
+    <t>Udskiftning af bordebænkesæt på opholdsarealer</t>
+  </si>
+  <si>
+    <t>Marsvinslund Vind</t>
+  </si>
+  <si>
+    <t>Fornyelse af legeplads på Rolighedsvej i Sjørslev</t>
+  </si>
+  <si>
+    <t>Ny indkøb af gymnastik udstyr</t>
+  </si>
+  <si>
+    <t>Telt</t>
+  </si>
+  <si>
+    <t>Varde</t>
+  </si>
+  <si>
+    <t>Mejls</t>
+  </si>
+  <si>
+    <t>Aktivitetsfællesareal Orten</t>
+  </si>
+  <si>
+    <t>Aktivitetsfællesareal Tinghøj</t>
+  </si>
+  <si>
+    <t>Café-interiør Vores Fitness</t>
+  </si>
+  <si>
+    <t>Pump track-bane</t>
+  </si>
+  <si>
+    <t>Rekreative legeområder i dagtilbud og skole i Horne</t>
+  </si>
+  <si>
+    <t>Fællesskab og aktiviteter på legepladsen</t>
+  </si>
+  <si>
+    <t>Forbedringer af faciliteter for petangueafdeling</t>
+  </si>
+  <si>
+    <t>Havkajakker og Sauna til Vinterbadere Attrup Havn</t>
+  </si>
+  <si>
+    <t>Legeplads i Hjortdal</t>
+  </si>
+  <si>
+    <t>Ny gulvbeklædning til træningsområderne</t>
+  </si>
+  <si>
+    <t>Nyt Air Fence</t>
+  </si>
+  <si>
+    <t>Sdr. Bork</t>
+  </si>
+  <si>
+    <t>Julelys i gadelysmaster</t>
+  </si>
+  <si>
+    <t>Legeplads og forsamlingssted</t>
+  </si>
+  <si>
+    <t>Ordblinde og fællesskab på vandet</t>
+  </si>
+  <si>
+    <t>Grill og buskrydder</t>
+  </si>
+  <si>
+    <t>Gulvtæppe og bord</t>
+  </si>
+  <si>
+    <t>Træningsmaskine og skydedør</t>
+  </si>
+  <si>
+    <t>Udstyr til gymnastik og håndbold</t>
+  </si>
+  <si>
+    <t>Thyborøn Sydhavn (7MW)</t>
+  </si>
+  <si>
+    <t>Funpark Harboøre</t>
+  </si>
+  <si>
+    <t>Gardiner i klubhus</t>
+  </si>
+  <si>
+    <t>Hjælp til selvhjælp</t>
+  </si>
+  <si>
+    <t>Nyt lys på klubhus</t>
+  </si>
+  <si>
+    <t>Projekt - Beskyt og Benyt</t>
+  </si>
+  <si>
+    <t>Rekvisitter til hundetræning</t>
+  </si>
+  <si>
+    <t>Tinglev Solar Park</t>
+  </si>
+  <si>
+    <t>Bordtennisborde</t>
+  </si>
+  <si>
+    <t>Fællesspisning i Lovtrup</t>
+  </si>
+  <si>
+    <t>Ny løbebane</t>
+  </si>
+  <si>
+    <t>Renovering af udendørsareal</t>
+  </si>
+  <si>
+    <t>Et grønnere Skårup Kultur &amp; Idrætscenter</t>
+  </si>
+  <si>
+    <t>Legeplads</t>
+  </si>
+  <si>
+    <t>Padelbane</t>
+  </si>
+  <si>
+    <t>Støjreduktion/ tagrenovation</t>
+  </si>
+  <si>
+    <t>Stepping Stone   udendørs musikinstrument foran indgangen</t>
+  </si>
+  <si>
+    <t>Palisadehegn ved vikingeborg</t>
+  </si>
+  <si>
+    <t>Partytelt til udendørs arrangementer</t>
+  </si>
+  <si>
+    <t>Rekrativt anlæg for alle</t>
+  </si>
+  <si>
+    <t>Fjordens grejbank</t>
+  </si>
+  <si>
+    <t>Legeredskaber til de yngste</t>
+  </si>
+  <si>
+    <t>Ly for regn og rusk</t>
+  </si>
+  <si>
+    <t>Naturlegeplads ved Gartnervænget</t>
+  </si>
+  <si>
+    <t>Nye majorjakker til tambourmajorer</t>
+  </si>
+  <si>
     <t>Naturoplevelser</t>
   </si>
   <si>
+    <t>Lys på sti til skolen</t>
+  </si>
+  <si>
+    <t>Dybvad - Rødbeden og andre rødder - naturteriapi og ridebane</t>
+  </si>
+  <si>
+    <t>Dybvad Byudvikling - hundeskov</t>
+  </si>
+  <si>
     <t>Forskønnelse af Kostræde Banker</t>
   </si>
   <si>
-    <t>1-5 km fra VE-anlægget</t>
-[...1 lines deleted...]
-  <si>
     <t>Genetablering af Kuskealléen</t>
   </si>
   <si>
+    <t>Grøvkøkken, brændeskur og handicaptoilet</t>
+  </si>
+  <si>
+    <t>Assens</t>
+  </si>
+  <si>
+    <t>Ebberup</t>
+  </si>
+  <si>
+    <t>Ebberup Vandværk: publikumsfaciliteter</t>
+  </si>
+  <si>
+    <t>Ebberup Vandværk: skovrejsning, biodiversitetstiltag og publikumsfaciliteter.</t>
+  </si>
+  <si>
+    <t>Fra brugsskov til oplevelsesskov</t>
+  </si>
+  <si>
+    <t>Sevel naturcenter</t>
+  </si>
+  <si>
+    <t>Den lille oase</t>
+  </si>
+  <si>
+    <t>Grus sti for bløde trafikanter</t>
+  </si>
+  <si>
+    <t>PitStop Skuldbøl</t>
+  </si>
+  <si>
+    <t>Anlæg af flere gangplanker/sveller ved sti langs Østerbækken</t>
+  </si>
+  <si>
+    <t>Oplevelsespark i natur ogbevægelse - et grønt åndehul for Holsted</t>
+  </si>
+  <si>
+    <t>Japanske Have, Nees</t>
+  </si>
+  <si>
+    <t>Projekt Trold i Møborg</t>
+  </si>
+  <si>
+    <t>Renovering af fjordhytte og toiletbygning</t>
+  </si>
+  <si>
+    <t>Stianlæg</t>
+  </si>
+  <si>
+    <t>Viborg</t>
+  </si>
+  <si>
+    <t>Kvosted</t>
+  </si>
+  <si>
+    <t>Fællesskov i Løvel</t>
+  </si>
+  <si>
+    <t>Sønderborg</t>
+  </si>
+  <si>
+    <t>Lysabild</t>
+  </si>
+  <si>
+    <t>Stisystem v. Lysabild</t>
+  </si>
+  <si>
+    <t>Genetablering af Møllevejen som sti</t>
+  </si>
+  <si>
+    <t>Skiltning af vandreruter</t>
+  </si>
+  <si>
+    <t>Aktivitetsskoven</t>
+  </si>
+  <si>
+    <t>Lys på lokal sti (Smutvejen)</t>
+  </si>
+  <si>
+    <t>Tilplantning af brakmark med skov</t>
+  </si>
+  <si>
+    <t>Sti i Vikingelunden</t>
+  </si>
+  <si>
+    <t>Udsigtstårn ved Mejls</t>
+  </si>
+  <si>
+    <t>Aabybro - ud i naturen</t>
+  </si>
+  <si>
+    <t>Krible Krable på Haverslev Havn</t>
+  </si>
+  <si>
+    <t>Præstens have</t>
+  </si>
+  <si>
+    <t>Kano PitStop</t>
+  </si>
+  <si>
+    <t>Liv i Byens Oase</t>
+  </si>
+  <si>
+    <t>På cykel Sdr. Bork fra syd</t>
+  </si>
+  <si>
+    <t>Tolstrup</t>
+  </si>
+  <si>
+    <t>Forbedring af naturpark ved Sdr. Resen</t>
+  </si>
+  <si>
+    <t>Pilotprojekt til kortlægning af korridorer i naturen i et område omkring Tved solcelleanlæg i Svendborg kommune</t>
+  </si>
+  <si>
+    <t>Beplantning af lindetræer</t>
+  </si>
+  <si>
+    <t>Forskønnelse af areal</t>
+  </si>
+  <si>
+    <t>Oprensning af gadekær og områdeforskønnelse</t>
+  </si>
+  <si>
+    <t>Kongeåstien</t>
+  </si>
+  <si>
+    <t>Pleje i Kongeådalen - indhegning trampesti og opsætning af bænk</t>
+  </si>
+  <si>
+    <t>Biodiversitet i børnehøjde</t>
+  </si>
+  <si>
+    <t>Naturgenopretning</t>
+  </si>
+  <si>
+    <t>gundesbøl Å</t>
+  </si>
+  <si>
+    <t>Køb af landbrugsjord og naturgenopretning</t>
+  </si>
+  <si>
+    <t>Grønt anlæg ved sportsplads - Biodiversitet</t>
+  </si>
+  <si>
+    <t>Greenlab Skive Sol</t>
+  </si>
+  <si>
+    <t>Beplantning og naturformidling</t>
+  </si>
+  <si>
+    <t>50 nye levesteder på økologiske landbrug</t>
+  </si>
+  <si>
+    <t>Forbedring af naturgundlaget på 1,4 ha. eng ved Spøttrup Borg</t>
+  </si>
+  <si>
+    <t>Paddernes Paradis</t>
+  </si>
+  <si>
+    <t>Middelfart</t>
+  </si>
+  <si>
+    <t>Nr. Aaby</t>
+  </si>
+  <si>
+    <t>Beplantning ned ad egen indkørsel og ud mod hovedvejen</t>
+  </si>
+  <si>
+    <t>Oprensning af gadekær</t>
+  </si>
+  <si>
+    <t>Formidling og konsulentbistand</t>
+  </si>
+  <si>
+    <t>Hørby/Dybvad - Natur Oasen</t>
+  </si>
+  <si>
+    <t>Holstebro Kommunes medfinansiering til helhedsplan Sevel og bæredygtig boliger i Staby</t>
+  </si>
+  <si>
+    <t>Fra Have til Mave</t>
+  </si>
+  <si>
+    <t>Formidling af grønne tiltag og teknologier til Green Innovation Week 2023 - til børn og unge på Skiveegnen</t>
+  </si>
+  <si>
+    <t>Forprojekt for ny varmeproduktion og konvertering af naturgasområde i Glyngøre</t>
+  </si>
+  <si>
+    <t>Forprojekt og projektforslag til kommende fælles varmeforsyning i Oddense</t>
+  </si>
+  <si>
+    <t>Konvertering fra gas til alternativ kollektiv opvarmning i Breum</t>
+  </si>
+  <si>
+    <t>Konvertering fra gas til alternativ kollektiv opvarmning i Jebjerg</t>
+  </si>
+  <si>
+    <t>BogBox, bogmesse</t>
+  </si>
+  <si>
+    <t>Renovering af tag på Hune forsamlingshus</t>
+  </si>
+  <si>
+    <t>Aktivitetsprojekt Sognemedhjælper</t>
+  </si>
+  <si>
+    <t>Foredrag, Johannes Lilleøre</t>
+  </si>
+  <si>
+    <t>Opdatering af formidling</t>
+  </si>
+  <si>
+    <t>Energi- og klimatiltag</t>
+  </si>
+  <si>
+    <t>Dybvad forsamlingshus - toiletter</t>
+  </si>
+  <si>
+    <t>Dybvad hallen - nye vinduer og døre</t>
+  </si>
+  <si>
+    <t>Ørtoft Borgerforening - energibesparelser</t>
+  </si>
+  <si>
+    <t>Energibesparende belysning</t>
+  </si>
+  <si>
+    <t>Energibesparende ovn til forsamlingshuset</t>
+  </si>
+  <si>
+    <t>Energibesparende tiltag til banens vandingsanlæg</t>
+  </si>
+  <si>
+    <t>Energiforbedring i Lyby Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Energiforbedringer i det fælles foreningsdepot</t>
+  </si>
+  <si>
+    <t>Energioptimering af ventilationsanlæg</t>
+  </si>
+  <si>
+    <t>Energirenovering af forsamlingshuset</t>
+  </si>
+  <si>
+    <t>Energirenovering i Durup Idræts- og Svømmehal</t>
+  </si>
+  <si>
+    <t>Etablering af solceller</t>
+  </si>
+  <si>
+    <t>Fjernvarme i Kassehuset</t>
+  </si>
+  <si>
+    <t>Forbedring af varmeforsyningen</t>
+  </si>
+  <si>
+    <t>Grøn energi til Lund Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Installation af varmepumpe</t>
+  </si>
+  <si>
+    <t>Isolering af forsamlingshuset</t>
+  </si>
+  <si>
+    <t>Isolering af loft og hulmursisolering</t>
+  </si>
+  <si>
+    <t>Jordvarmeanlæg</t>
+  </si>
+  <si>
+    <t>Konvertering af gasfyr til fjernvarme</t>
+  </si>
+  <si>
+    <t>Luft-til-luft varmepumper i saddelrum og dækkenrum</t>
+  </si>
+  <si>
+    <t>Ny belysning i sportshallen</t>
+  </si>
+  <si>
+    <t>Pulsen - Udbygning af solcelleanlæg</t>
+  </si>
+  <si>
+    <t>Solcelleanlæg</t>
+  </si>
+  <si>
+    <t>Solcelleanlæg med batteri samt isolering af loft</t>
+  </si>
+  <si>
+    <t>Solceller og batteripakke</t>
+  </si>
+  <si>
+    <t>Solceller på nyt klubhus</t>
+  </si>
+  <si>
+    <t>Solceller til OddenseHus</t>
+  </si>
+  <si>
+    <t>Udskiftning af banebelysning ved Resen Skole</t>
+  </si>
+  <si>
+    <t>Udskiftning af oliefyr til luft/luft varmepumpe</t>
+  </si>
+  <si>
+    <t>Udskiftning af oliefyr til varmepumpe</t>
+  </si>
+  <si>
+    <t>Udvidelse af Skive Golfklubs solcelleanlæg og batterikapacitet</t>
+  </si>
+  <si>
+    <t>Varmeforsyning i Grønning Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Varmepumpe til opvarmning af Vile Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Varmepumpe til Stårup Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Energibesparende opgradering af Medius</t>
+  </si>
+  <si>
+    <t>Energibesparelse i forsamlingshuset</t>
+  </si>
+  <si>
+    <t>Energirenovering af Kvols Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Energirenovering af Naturbørnehuset Knuden i Knudby</t>
+  </si>
+  <si>
+    <t>Etablering af nyt drænanlæg på skovparkareal</t>
+  </si>
+  <si>
+    <t>Projekt Grøn Energi - Solcelleanlæg</t>
+  </si>
+  <si>
+    <t>Etablering af jordvarmepumpe</t>
+  </si>
+  <si>
+    <t>Etablering af varmepumpeanlæg</t>
+  </si>
+  <si>
+    <t>Jordvarme</t>
+  </si>
+  <si>
+    <t>Anden kommune</t>
+  </si>
+  <si>
+    <t>Projekt Grøn Energi</t>
+  </si>
+  <si>
+    <t>Solceller på Egnscentret</t>
+  </si>
+  <si>
+    <t>Varmepumpe til bolig</t>
+  </si>
+  <si>
+    <t>luft/vand varmepumpe til erstatning for oliefyr</t>
+  </si>
+  <si>
+    <t>Nyt stokeranlæg - fast biobrændselfyr</t>
+  </si>
+  <si>
+    <t>Energiforbedringer</t>
+  </si>
+  <si>
+    <t>Nye tagvinduer</t>
+  </si>
+  <si>
+    <t>Sol Wærket</t>
+  </si>
+  <si>
+    <t>Energirenovering af Almind Kultur- og Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Energirenovering af Sdr. Rind og Rindsholm Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Facaderenovering hal Rødkærsbro</t>
+  </si>
+  <si>
+    <t>Konvertering af Lundeborg til Fjernvarme</t>
+  </si>
+  <si>
+    <t>Halvtag samt vindue</t>
+  </si>
+  <si>
     <t>Bygninger og faciliteter</t>
   </si>
   <si>
+    <t>Lokalhistorisk arkiv for bevaring og formidling af Ådum og omegns historie</t>
+  </si>
+  <si>
+    <t>Lokalhistorisk arkiv med brandsikkert rum</t>
+  </si>
+  <si>
+    <t>Renovering af sal - nye stole</t>
+  </si>
+  <si>
+    <t>Utæt tag hos Ådum Købmand</t>
+  </si>
+  <si>
+    <t>Etablering af kabelskab</t>
+  </si>
+  <si>
+    <t>Forbedringer i Bølling Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Lokalområdets samlingssted - også i fremtiden</t>
+  </si>
+  <si>
     <t>Grønt område ved Albumvej</t>
   </si>
   <si>
-    <t>Under 1 km fra VE-anlægget</t>
-[...20 lines deleted...]
-    <t>Kvosted</t>
+    <t>Bjerndrup Fælleshus</t>
+  </si>
+  <si>
+    <t>Indvendig modernisering af Multihuset</t>
+  </si>
+  <si>
+    <t>Kølerum / Lagerrum</t>
+  </si>
+  <si>
+    <t>LED belysning, nyt loft og udskiftning af el-radiatorer</t>
+  </si>
+  <si>
+    <t>Ny tilbygning</t>
+  </si>
+  <si>
+    <t>Ebberup Hallerne</t>
+  </si>
+  <si>
+    <t>Batteri til solceller Bur Fristed</t>
+  </si>
+  <si>
+    <t>Energiløsning Skærum Mølle</t>
+  </si>
+  <si>
+    <t>Folkeuniversitetet Skærum Mølle, Grøn energiløsning til Per Kirkeby huset</t>
+  </si>
+  <si>
+    <t>Folkeuniversitetet Skærum Mølle, Grønne tiltag til Per Kirkeby Huset</t>
+  </si>
+  <si>
+    <t>Legetårn ved Krudttønden, Bur</t>
+  </si>
+  <si>
+    <t>Nedrivning af gammelt købmandshus og renovering af pladsen.</t>
+  </si>
+  <si>
+    <t>Outdoor forsamlingshus (fase 1)</t>
+  </si>
+  <si>
+    <t>Tillægsbevilling til Sir Lyngbjerg Outdoor forsamlingshus</t>
+  </si>
+  <si>
+    <t>Toiletter ved Sevel naturcenter</t>
+  </si>
+  <si>
+    <t>Varmepumpe Staby sognegård</t>
+  </si>
+  <si>
+    <t>Den Grønne Oase Midtvejs</t>
+  </si>
+  <si>
+    <t>Den Grønne Oase - et forprojekt</t>
+  </si>
+  <si>
+    <t>Isolering på FDF Hagensborg</t>
+  </si>
+  <si>
+    <t>Regnvandsbassin - "Holmhuse Sø"</t>
+  </si>
+  <si>
+    <t>Tag til et særligt sted</t>
+  </si>
+  <si>
+    <t>Væksthus Spøttrup - Den fælles jord</t>
+  </si>
+  <si>
+    <t>Belysning og Stole</t>
+  </si>
+  <si>
+    <t>Borde, bænke ,mindetræer og p-plads flyvergraven</t>
+  </si>
+  <si>
+    <t>Reparation af tagkonstruktion på Hemmet Aktivitets- &amp; Kulturhus</t>
+  </si>
+  <si>
+    <t>Totalrenovering af spisesal og pejsestue</t>
+  </si>
+  <si>
+    <t>Ny Velfærdsbygning - omklædning og samarit</t>
+  </si>
+  <si>
+    <t>Renovering af Vandtårn</t>
+  </si>
+  <si>
+    <t>Brændeovn til grøn varme</t>
+  </si>
+  <si>
+    <t>Forskønnelse og forbedring af Stalden</t>
   </si>
   <si>
     <t>Aktivering af fællesareal med grøn aktivitet  i Arnbjerg</t>
   </si>
   <si>
-    <t>Over 5 km fra VE-anlægget</t>
-[...13 lines deleted...]
-  <si>
     <t>Nyt fælles forsamlingshus mellem Kvols og Knudby</t>
   </si>
   <si>
     <t>Rekreativ natursti mellem Skringstrup og Låstrup</t>
   </si>
   <si>
-    <t>Tolstrup</t>
-[...11 lines deleted...]
-    <t>Forbedring af naturpark ved Sdr. Resen</t>
+    <t>tilskud til renovering af Sydalshallen, Tandslet</t>
+  </si>
+  <si>
+    <t>Energibesparende tiltag på køle/frys siden</t>
+  </si>
+  <si>
+    <t>Fornyelse af byanlægget i Vium</t>
+  </si>
+  <si>
+    <t>Projekt Miljøvenlig Gulvbelægning</t>
+  </si>
+  <si>
+    <t>Kunst i Tinghøj</t>
+  </si>
+  <si>
+    <t>Lokaler til overbygningen på MOT Friskole</t>
+  </si>
+  <si>
+    <t>Miljøbesparende tiltag mm. i Tinghøj Forsamlingshus</t>
+  </si>
+  <si>
+    <t>Dommertårne</t>
+  </si>
+  <si>
+    <t>Fornyelse af område ved sø</t>
+  </si>
+  <si>
+    <t>Indretning af toiletter i pakhusets vestende</t>
+  </si>
+  <si>
+    <t>Klargøring til landsstævne i spring</t>
+  </si>
+  <si>
+    <t>Køkkenfaciliteter og samlingssted ved banerne udenfor</t>
+  </si>
+  <si>
+    <t>Lad det gro</t>
+  </si>
+  <si>
+    <t>Legeplads i Klim/Fællesskab og trivsel</t>
+  </si>
+  <si>
+    <t>Madpakkehus til Legepladsen Bakken</t>
+  </si>
+  <si>
+    <t>Naturlegeplads ved Han Herred Motorklub</t>
+  </si>
+  <si>
+    <t>Nye tiltag til Socialt samvær og forskønning for grønneområder.</t>
+  </si>
+  <si>
+    <t>Nyt legeområde i Moseby By-park</t>
+  </si>
+  <si>
+    <t>Nyt tag på Nolshytten</t>
+  </si>
+  <si>
+    <t>Nyt tag til jagthytte</t>
+  </si>
+  <si>
+    <t>Toiletbygning i Den grønne kile</t>
+  </si>
+  <si>
+    <t>Udvidelse af overdækket terrasse ved Fjerritslev Idrætsforenings klubhus</t>
+  </si>
+  <si>
+    <t>Festivalhytten</t>
+  </si>
+  <si>
+    <t>Flytbar Scene</t>
+  </si>
+  <si>
+    <t>Landsbyfornyelse, Liv på Byens Hjørne</t>
+  </si>
+  <si>
+    <t>Nyt tag på foreningsbygning</t>
+  </si>
+  <si>
+    <t>Udvikling og optimering af Forsamlingshusets funktioner</t>
+  </si>
+  <si>
+    <t>Etablering af motormuseum</t>
+  </si>
+  <si>
+    <t>Gangbroer</t>
+  </si>
+  <si>
+    <t>Gulvbelægning, varmelegemer og sten til ovn i sauna</t>
+  </si>
+  <si>
+    <t>Klubfaciliteter</t>
+  </si>
+  <si>
+    <t>Legeland</t>
+  </si>
+  <si>
+    <t>Møbler og indretning</t>
+  </si>
+  <si>
+    <t>Ny flisebelægning</t>
+  </si>
+  <si>
+    <t>Redskabsskure ved Haarum Havn</t>
+  </si>
+  <si>
+    <t>P-plads</t>
+  </si>
+  <si>
+    <t>Renovering af klubhuset</t>
+  </si>
+  <si>
+    <t>Renovering af scene og sal</t>
   </si>
   <si>
     <t>Udendørs mødested i Rindsholm</t>
   </si>
   <si>
-    <t>Varde</t>
-[...76 lines deleted...]
-  <si>
     <t>Tribe</t>
   </si>
   <si>
     <t>Opdatering af belysning Borgens boligdel</t>
   </si>
   <si>
-    <t>tilskud til renovering af Sydalshallen, Tandslet</t>
-[...382 lines deleted...]
-  <si>
     <t>Handicapvenlig indgang</t>
   </si>
   <si>
-    <t>Hjertestarter</t>
-[...101 lines deleted...]
-    <t>Tilsagnsbeløb (kr.)</t>
+    <t>(tillægsansøgning) Nyt tag på Skipperhuset</t>
+  </si>
+  <si>
+    <t>Genopretning af gavlmaleri</t>
+  </si>
+  <si>
+    <t>Legeplads ved anlæg</t>
+  </si>
+  <si>
+    <t>Opgradering af multiområdet i Saltum</t>
+  </si>
+  <si>
+    <t>Sidste renovering af lokaler i den gamle Teknisk Skole i Pandrup</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
-      <name val="Calibri Light"/>
+      <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -1185,160 +1686,209 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20 % - Farve1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Farve2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Farve3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Farve4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Farve5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Farve6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Farve1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Farve2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Farve3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Farve4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Farve5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Farve6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Farve1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Farve2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Farve3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Farve4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Farve5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Farve6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Advarselstekst" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Bemærk!" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Beregning" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Farve1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Farve2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Farve3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Farve4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Farve5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Farve6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Forklarende tekst" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="God" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Kontrollér celle" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Overskrift 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Overskrift 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Overskrift 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Overskrift 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Sammenkædet celle" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Titel" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Ugyldig" xfId="7" builtinId="27" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="5">
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="EksterneData_1" connectionId="1" xr16:uid="{62B64AD6-3EDC-472B-8FFE-183A2F45B41C}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="7">
+    <queryTableFields count="6">
+      <queryTableField id="1" name="Kommune" tableColumnId="1"/>
+      <queryTableField id="2" name="Projektnavn" tableColumnId="2"/>
+      <queryTableField id="3" name="Tilsagnskategori" tableColumnId="3"/>
+      <queryTableField id="4" name="Ansøgning" tableColumnId="4"/>
+      <queryTableField id="5" name="Afstand fra VE-anlægget" tableColumnId="5"/>
+      <queryTableField id="6" name="Tilsagnsbeløb" tableColumnId="6"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4588D987-29D3-4F1C-841C-4B42EDDDB7C4}" name="GrønPulje" displayName="GrønPulje" ref="A1:F330" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:F330" xr:uid="{4588D987-29D3-4F1C-841C-4B42EDDDB7C4}"/>
+  <tableColumns count="6">
+    <tableColumn id="1" xr3:uid="{C5829168-114E-481F-88B9-97CBC716155B}" uniqueName="1" name="Kommune" queryTableFieldId="1" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{DC435286-DB71-45DF-9665-383431612075}" uniqueName="2" name="Projektnavn" queryTableFieldId="2" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{F720F83C-E48F-4B46-8FC2-45A75584AC83}" uniqueName="3" name="Tilsagnskategori" queryTableFieldId="3" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{D318DB65-273B-4485-8D0E-6ECA5524C3FB}" uniqueName="4" name="Ansøgning" queryTableFieldId="4" dataDxfId="1"/>
+    <tableColumn id="5" xr3:uid="{13AF7138-9F6B-4BD0-9A17-EBA9050557CF}" uniqueName="5" name="Afstand fra VE-anlægget" queryTableFieldId="5" dataDxfId="0"/>
+    <tableColumn id="6" xr3:uid="{E235D85D-6F7F-4DB6-A1CA-205F865B1834}" uniqueName="6" name="Tilsagnsbeløb" queryTableFieldId="6"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022 Tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1346,51 +1896,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1398,51 +1948,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1457,65 +2007,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1536,3694 +2086,6733 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F180"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7836687-8B21-4C4A-8A7C-8A287EFA2EA7}">
+  <dimension ref="A1:F330"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="19.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="25" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="29.7109375" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="96" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="17.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="81.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2">
+        <v>191625</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3">
+        <v>62500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7">
+        <v>44000</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9">
+        <v>175000</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F10">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F16">
+        <v>135000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F17">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F18">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F21">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22">
+        <v>68900</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23">
+        <v>34000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24">
+        <v>282500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25">
+        <v>13744</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F26">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27">
+        <v>58565</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F28">
+        <v>22625</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30">
+        <v>159368</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F32">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F33">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F34">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F35">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F36">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F38">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F39">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F40">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F41">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F42">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F43">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F44">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46">
+        <v>72500</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48">
+        <v>187500</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50">
+        <v>39000</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51">
+        <v>17500</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52">
+        <v>175000</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53">
+        <v>99700</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55">
+        <v>47500</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F57">
+        <v>150750</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58">
+        <v>1399012</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59">
+        <v>237754</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F60">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F61">
+        <v>20778</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F62">
+        <v>49900</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F63">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F64">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67">
+        <v>39250</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F68">
+        <v>33750</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69">
+        <v>69913</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71">
+        <v>54550</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74">
+        <v>39400</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F75">
+        <v>39400</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76">
+        <v>14152</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F77">
+        <v>134500</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78">
+        <v>175178</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F79">
+        <v>12000</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F80">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81">
+        <v>350000</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F82">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F83">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F84">
+        <v>57270</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F85">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F86">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87">
+        <v>175000</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88">
+        <v>195706</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F89">
+        <v>350000</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F90">
+        <v>315000</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F91">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93">
+        <v>81000</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F94">
+        <v>35900</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F95">
+        <v>218000</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F96">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98">
+        <v>24500</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99">
+        <v>70000</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100">
+        <v>20070</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101">
+        <v>21000</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F102">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104">
+        <v>135000</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105">
+        <v>401000</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106">
+        <v>87030</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107">
+        <v>350000</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F109">
+        <v>61232</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F111">
+        <v>42600</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112">
+        <v>175000</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F113">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F114">
+        <v>23252</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F115">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E116" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F116">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E117" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F117">
+        <v>8000</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E118" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118">
+        <v>140625</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="E119" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E120" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120">
+        <v>91975</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="E121" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121">
+        <v>283160</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C122" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="E122" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F122">
+        <v>165985</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E123" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F123">
+        <v>350000</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E124" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F124">
+        <v>567305</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="E125" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125">
+        <v>557350</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="E126" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F126">
+        <v>287500</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E127" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F127">
+        <v>160000</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="E128" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F128">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="E129" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F129">
+        <v>175000</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E130" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="E131" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F131">
+        <v>21016</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="E132" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F132">
+        <v>312500</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="E133" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F133">
+        <v>15155</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E134" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F134">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="E135" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F135">
+        <v>59163</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="E136" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F136">
+        <v>65000</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E137" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F137">
+        <v>46640</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E138" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F138">
+        <v>513850</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E139" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F139">
+        <v>36000</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E140" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F140">
+        <v>5088</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F141">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F142">
+        <v>48329</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="E143" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F143">
+        <v>3812</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E144" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F144">
+        <v>47900</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145">
+        <v>121309</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E146" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146">
+        <v>225000</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="E147" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F147">
+        <v>175000</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="E148" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F148">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F149">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="E150" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150">
+        <v>462500</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="E151" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F151">
+        <v>506250</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E152" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F152">
+        <v>375000</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="E153" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F153">
+        <v>118440</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="E154" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F154">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="E155" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F155">
+        <v>80000</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E156" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F156">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="E157" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157">
+        <v>131000</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E158" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F158">
+        <v>91250</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="E159" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159">
+        <v>300000</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B160" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="E160" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F160">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B161" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="E161" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F161">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B162" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C162" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E162" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="B163" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C163" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163">
+        <v>1641200</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="E164" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164">
+        <v>85700</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B165" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="E165" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F165">
+        <v>204208</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B166" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="E166" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F166">
+        <v>62500</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B167" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="E167" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F167">
+        <v>48000</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F168">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F169">
+        <v>68000</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D170" s="1" t="s">
         <v>226</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B2" t="s">
+      <c r="E170" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F170">
+        <v>23125</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B171" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="E171" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F171">
+        <v>1032445</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B172" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="E172" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F172">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="E173" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F173">
+        <v>521677</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B174" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C174" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="E174" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F174">
+        <v>125000</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="E175" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F175">
+        <v>75175</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E176" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F176">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="E177" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F177">
+        <v>61875</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B178" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="E178" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F178">
+        <v>61875</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B179" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E179" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F179">
+        <v>85000</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F180">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F181">
+        <v>45430</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="E182" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F182">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="E183" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F183">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E184" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F184">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="E185" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F185">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="E186" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F186">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="E187" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F187">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="E188" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F188">
+        <v>46592</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B189" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C189" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E189" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F189">
+        <v>107000</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B190" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C190" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="E190" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F190">
+        <v>152000</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B191" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E191" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F191">
+        <v>94931</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F192">
+        <v>36971</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D193" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="E193" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F193">
+        <v>49999</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B194" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D194" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="E194" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F194">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D195" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E195" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F195">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D196" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="E196" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F196">
+        <v>106600</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E197" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F197">
+        <v>125000</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="E198" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F198">
+        <v>122500</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D199" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="E199" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F199">
+        <v>195429</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B200" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D200" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E200" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F200">
+        <v>61000</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B201" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D201" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="E201" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F201">
+        <v>44000</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D202" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="E202" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F202">
+        <v>400000</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B203" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D203" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E203" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F203">
+        <v>96193</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F204">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D205" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="E205" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F205">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D206" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E206" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F206">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D207" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="E207" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F207">
+        <v>89593</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="E208" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F208">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E209" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F209">
+        <v>275000</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B210" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="E210" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F210">
+        <v>102160</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B211" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="E211" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F211">
+        <v>575460</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B212" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="E212" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F212">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B213" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="E213" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F213">
+        <v>131125</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B214" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="E214" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F214">
+        <v>179640</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B215" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E215" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F215">
+        <v>192000</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="E216" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F216">
+        <v>43300</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B217" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F217">
+        <v>17490</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="E218" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F218">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="E219" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F219">
+        <v>1413720</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B220" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F220">
+        <v>41883</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B221" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="E221" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F221">
+        <v>119000</v>
+      </c>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B222" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E222" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F222">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="E223" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F223">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="E224" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F224">
+        <v>148000</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B225" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="E225" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F225">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B226" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="E226" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F226">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B227" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E227" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F227">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="E228" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="F228">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="E229" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F229">
+        <v>238900</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B230" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C230" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E230" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F230">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F231">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="E232" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F232">
+        <v>181000</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="E233" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F233">
+        <v>133000</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E234" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F234">
+        <v>198000</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="E235" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F235">
+        <v>81000</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="E236" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F236">
+        <v>61120</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="E237" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F237">
+        <v>298000</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="E238" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F238">
+        <v>272375</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B239" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C239" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="E239" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F239">
+        <v>146424</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B240" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C240" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="E240" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F240">
+        <v>261761</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B241" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C241" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="E241" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F241">
+        <v>136875</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B242" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E242" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F242">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B243" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D2" t="s">
-[...13 lines deleted...]
-      <c r="B3" t="s">
+      <c r="C243" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="E243" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F243">
+        <v>240000</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C3" t="s">
+      <c r="B244" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="D3" t="s">
-[...13 lines deleted...]
-      <c r="B4" t="s">
+      <c r="C244" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="E244" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F244">
+        <v>230870</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C4" t="s">
+      <c r="B245" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E245" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F245">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B246" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C246" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="E246" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F246">
+        <v>562500</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B247" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C247" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="E247" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F247">
+        <v>44680</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B248" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C248" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="E248" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F248">
+        <v>58460</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B249" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C249" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E249" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F249">
+        <v>125000</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B250" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="1">
+      <c r="C250" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="E250" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F250">
         <v>588355</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" t="s">
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B251" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="E251" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F251">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B252" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C252" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E252" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F252">
+        <v>38500</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E253" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F253">
+        <v>750000</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="E254" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F254">
+        <v>79700</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B255" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C255" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F255">
+        <v>30000</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="E256" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F256">
+        <v>639345</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F257">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="E258" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F258">
+        <v>109745</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B259" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C259" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="E259" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F259">
+        <v>85000</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B260" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C260" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F260">
+        <v>337860</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B261" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="E261" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F261">
+        <v>372666</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E262" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F262">
+        <v>237000</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="E263" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F263">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B264" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C264" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="E264" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F264">
+        <v>165000</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B265" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C265" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="E265" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F265">
+        <v>345000</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B266" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="E266" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F266">
+        <v>25351</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="E267" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F267">
+        <v>67400</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F268">
+        <v>328750</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="E269" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F269">
+        <v>25000</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B270" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C270" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E270" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F270">
+        <v>346250</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B271" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C271" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E271" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F271">
+        <v>220000</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F272">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="B273" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C273" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F273">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B274" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C274" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E274" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="1">
+      <c r="F274">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="E275" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F275">
+        <v>300040</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="E276" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F276">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E277" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F277">
+        <v>950000</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B278" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C278" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="E278" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F278">
+        <v>130000</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="E279" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F279">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E280" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F280">
+        <v>45000</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="E281" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F281">
+        <v>200000</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E282" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F282">
+        <v>1596000</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E283" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F283">
+        <v>775000</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E284" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="F284">
+        <v>404310</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E285" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F285">
+        <v>21690</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E286" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F286">
+        <v>94505</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="E287" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F287">
+        <v>89000</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B288" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C288" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="E288" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F288">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B289" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C289" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E289" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F289">
+        <v>568846</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B290" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="E290" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F290">
+        <v>84703</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="E291" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F291">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E292" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F292">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B293" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C293" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E293" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F293">
+        <v>220000</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B294" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="E294" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F294">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="E295" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F295">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B296" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="E296" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F296">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B297" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C297" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E297" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F297">
+        <v>150000</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A298" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E298" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F298">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A299" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="E299" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F299">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A300" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="E300" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F300">
+        <v>35000</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E301" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F301">
+        <v>75000</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A302" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E302" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F302">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E303" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F303">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B304" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C304" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="E304" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F304">
+        <v>100000</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A305" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B305" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C305" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="E305" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F305">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A306" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B306" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C306" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="E306" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F306">
+        <v>175000</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A307" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B307" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C307" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E307" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F307">
+        <v>94000</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A308" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B308" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C308" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F308">
+        <v>651000</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A309" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="E309" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F309">
+        <v>199000</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A310" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E310" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F310">
+        <v>241544</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F311">
+        <v>82250</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B312" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C312" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="E312" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F312">
+        <v>60000</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C313" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E313" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F313">
+        <v>20000</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B314" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C314" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="E314" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F314">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="E315" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F315">
+        <v>95654</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E316" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F316">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="E317" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F317">
+        <v>21900</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A318" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B318" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C318" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="E318" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F318">
+        <v>95776</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E319" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F319">
+        <v>132500</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="E320" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F320">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B321" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C321" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="E321" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F321">
+        <v>70000</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E322" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F322">
         <v>350000</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="D7" t="s">
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B323" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C323" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="E323" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F323">
+        <v>50000</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="E324" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F324">
+        <v>22128</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E325" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F325">
+        <v>48678</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E7" t="s">
-[...382 lines deleted...]
-      <c r="F26" s="1">
+      <c r="B326" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="E326" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F326">
         <v>150000</v>
       </c>
     </row>
-    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
-[...169 lines deleted...]
-      <c r="D35" t="s">
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B327" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E35" t="s">
-[...542 lines deleted...]
-      <c r="F62" s="1">
+      <c r="C327" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E327" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F327">
         <v>25000</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-      <c r="F71" s="1">
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E328" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F328">
         <v>100000</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
-[...1515 lines deleted...]
-      <c r="F147" s="1">
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B329" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C329" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E329" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F329">
         <v>75000</v>
       </c>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
-[...656 lines deleted...]
-        <v>0</v>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="E330" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F330">
+        <v>25000</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A F Y E A A B Q S w M E F A A C A A g A 0 3 0 c X Z 8 u 1 I 6 n A A A A + A A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L S U k h v y U Q T c l M T E x r k 2 p 0 A j F 0 G J 5 N w c f y V c Q o 6 i b w w 1 3 9 w 1 3 9 + s N 8 r F t g o v q r e 5 M h i J M U a C M 7 E p t q g w N 7 h g u U M 5 h K + R J V C q Y Y G P T 0 Z Y Z q p 0 7 p 4 R 4 7 7 G P c d d X h F E a k U O x 2 c l a t Q J 9 Y P 0 f D r W x T h i p E I f 9 a w x n O I o n J T R h m A K Z Y y i 0 + S J s W v x s f 0 J Y D o 0 b e s V L E a 7 W Q G Y L 5 P 2 C P w B Q S w M E F A A C A A g A 0 3 0 c X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A N N 9 H F 0 R a s g M T Q E A A C c C A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A B 1 k M F q w k A Q h u + B v M O S X i J s g 0 L r o Z K D q K 1 F K B Z D L 7 a H N Z m k q 5 v Z s j s J F f H a R / E Z v O f F u t a C B e t e d n f + m X + + G Q s p S Y 1 s d r w 7 P d / z P f s u D G T s w T R 7 n F Z q C S x m C s j 3 m D s T q b J D Y G D r a K j T q g S k 8 F 4 q i A Y a y X 1 s G I z v X k / F U W r r o M X n Q 1 C y l A Q m D n j A 2 U C r q k Q b d z k b Y a o z i U X c v W 2 3 O 5 w 9 V 5 p g R m s F 8 e k Z P W m E t x Y / U l w F 4 2 Z X g y P R N R i 7 M j J 3 z o H j S s T C J U + N L l 3 l G E T m 5 P A H m r P 5 b 7 i v 1 C w V S h g b k 6 n + u j Z f m B k g R u s P O L k l R q D N t S m P 0 I k T b X g B g W 8 2 w U S X Z Y X g p j z 4 M I J P 2 n K 2 C V z 7 J a w I R Y 1 n W i K V F Q X a l S A o t J F n C X 2 0 z b 5 A t 6 d z K b c k M G O 5 E e x l d C 1 Q N b u i A L r Y Z A G q 2 S + c / I j U v Y k O A 2 2 3 L d + T + O 8 i e t 9 Q S w E C L Q A U A A I A C A D T f R x d n y 7 U j q c A A A D 4 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A 0 3 0 c X Q / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 w A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A D T f R x d E W r I D E 0 B A A A n A g A A E w A A A A A A A A A A A A A A A A D k A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A B + A w A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 5 S D A A A A A A A A D A M A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R 3 I l Q z M l Q j h u U H V s a m U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n N h N D g 0 N z h l O S 1 m M W Q 4 L T Q 2 N W Q t Y T F h N y 0 z N 2 J m N G I 2 Z W R l M G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G F y Z 2 V 0 I i B W Y W x 1 Z T 0 i c 0 d y w 7 h u U H V s a m U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M z I 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 4 L T I 4 V D E z O j Q 2 O j M 5 L j U 0 O D c w N T V a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U Q i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 S 2 9 t b X V u Z S Z x d W 9 0 O y w m c X V v d D t Q c m 9 q Z W t 0 b m F 2 b i Z x d W 9 0 O y w m c X V v d D t U a W x z Y W d u c 2 t h d G V n b 3 J p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 F u c 8 O 4 Z 2 5 p b m c m c X V v d D s s J n F 1 b 3 Q 7 Q W Z z d G F u Z C B m c m E g V k U t Y W 5 s w 6 Z n Z 2 V 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R p b H N h Z 2 5 z Y m V s w 7 h i J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N i w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R 3 L D u G 5 Q d W x q Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t L b 2 1 t d W 5 l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 d y w 7 h u U H V s a m U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V r d G 5 h d m 4 s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R 3 L D u G 5 Q d W x q Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U a W x z Y W d u c 2 t h d G V n b 3 J p L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 d y w 7 h u U H V s a m U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q W 5 z w 7 h n b m l u Z y w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 H c s O 4 b l B 1 b G p l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F m c 3 R h b m Q g Z n J h I F Z F L W F u b M O m Z 2 d l d C w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 H c s O 4 b l B 1 b G p l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R p b H N h Z 2 5 z Y m V s w 7 h i L D V 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 2 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 d y w 7 h u U H V s a m U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S 2 9 t b X V u Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 H c s O 4 b l B 1 b G p l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l a 3 R u Y X Z u L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 0 d y w 7 h u U H V s a m U v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G l s c 2 F n b n N r Y X R l Z 2 9 y a S w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 H c s O 4 b l B 1 b G p l L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u c 8 O 4 Z 2 5 p b m c s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R 3 L D u G 5 Q d W x q Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B Z n N 0 Y W 5 k I G Z y Y S B W R S 1 h b m z D p m d n Z X Q s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v R 3 L D u G 5 Q d W x q Z S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U a W x z Y W d u c 2 J l b M O 4 Y i w 1 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v R 3 I l Q z M l Q j h u U H V s a m U v S 2 l s Z G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 H c i V D M y V C O G 5 Q d W x q Z S 9 I J U M z J U E 2 d m V k Z S U y M G 9 2 Z X J z a 3 J p Z n R l c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 d y J U M z J U I 4 b l B 1 b G p l L y V D M y U 4 N m 5 k c m V 0 J T I w d H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A B N n i n t 0 n 0 r S 4 + g v j A C O 2 J K A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A G b Z V n E q U J a 4 Y n i u D K S q 4 F 5 U n t / f + q j x G G F y C Y 8 0 N 2 I W A A A A A A 6 A A A A A A g A A I A A A A K 4 T f 9 P b e + q 2 J 7 o w p N e C C 6 O j H S X n / F f m H Z D x p 9 Q U q h v + U A A A A M N 5 Z t 5 2 N 0 9 I t M U u / Q S a 9 3 a H 4 m L f V D y E U C B 2 0 P 5 4 M r 3 a R n L 2 E u j 1 9 V K y 7 S s Q H s w m 2 5 9 j O q u c I l / a x G / / j V 1 x 2 k 9 p s U c l Z L B m h R 0 3 8 q o V k i b m Q A A A A C I b 4 p W 9 0 3 S i N L s i 1 r 9 S 1 s U x M U 7 C 1 G b G + / z J T y 8 x p T M l w Z c d c 1 q Q 4 m k 8 N 1 m h 2 F g c a 0 i z p q N l T k x J i X 3 / b d d l 7 p k = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D23C2BAD-BC0B-4232-BCEA-862006E853C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Grøn Pulje data</vt:lpstr>
+      <vt:lpstr>GrønPulje</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Daniel Koldt</dc:creator>
+  <dc:creator>Nikolaj Wielandt Jensen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>