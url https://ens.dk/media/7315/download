--- v0 (2025-10-02)
+++ v1 (2026-10-22)
@@ -1,343 +1,385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\b247101\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C83D584B-C471-40E9-BF91-903C6BE13788}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BEBF95DB-8EDA-4572-B2D7-75984981FEFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{883B87FE-85E4-4A38-8881-2FCA9D89B465}"/>
   </bookViews>
   <sheets>
-    <sheet name="VE bonus data" sheetId="1" r:id="rId1"/>
+    <sheet name="veBonus" sheetId="2" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="EksterneData_1" localSheetId="0" hidden="1">veBonus!$A$1:$J$69</definedName>
+  </definedNames>
   <calcPr calcId="0"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
+<connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
+  <connection id="1" xr16:uid="{F9207C2D-80C8-4913-B269-02EFDD5F43AE}" keepAlive="1" name="Forespørgsel - veBonus" description="Forbindelse til forespørgslen 'veBonus' i projektmappen." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=veBonus;Extended Properties=&quot;&quot;" command="SELECT * FROM [veBonus]"/>
+  </connection>
+</connections>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="54">
   <si>
     <t>År</t>
   </si>
   <si>
     <t>Kommune</t>
   </si>
   <si>
     <t>Projektnavn</t>
   </si>
   <si>
     <t>VE-bonus andel</t>
   </si>
   <si>
     <t>Gns. VE-bonus pr. husstand sol (kr.)</t>
   </si>
   <si>
     <t>Samlet udbetaling sol (kr.)</t>
   </si>
   <si>
     <t>Antal husstande, der har modtaget VE-bonus sol</t>
   </si>
   <si>
     <t>Gns. VE-bonus pr. husstand landvind (kr.)</t>
   </si>
   <si>
     <t>Samlet udbetaling landvind (kr.)</t>
   </si>
   <si>
     <t>Antal husstande, der har modtaget VE-bonus landvind</t>
   </si>
   <si>
+    <t>Ringkøbing-Skjern</t>
+  </si>
+  <si>
+    <t>Ådum</t>
+  </si>
+  <si>
+    <t>6,5 kW</t>
+  </si>
+  <si>
+    <t>Frederikshavn</t>
+  </si>
+  <si>
+    <t>Badskær</t>
+  </si>
+  <si>
     <t>Aabenraa</t>
   </si>
   <si>
     <t>Bjerndrup</t>
   </si>
   <si>
-    <t>6,5 kW</t>
-[...1 lines deleted...]
-  <si>
     <t>Assens</t>
   </si>
   <si>
     <t>Ebberup</t>
   </si>
   <si>
-    <t>Frederikshavn</t>
-[...2 lines deleted...]
-    <t>Badskær</t>
+    <t>Holstebro</t>
+  </si>
+  <si>
+    <t>Gedmose</t>
+  </si>
+  <si>
+    <t>5 kW</t>
+  </si>
+  <si>
+    <t>Skive</t>
+  </si>
+  <si>
+    <t>GreenLab Skive Vind</t>
+  </si>
+  <si>
+    <t>Odense</t>
+  </si>
+  <si>
+    <t>Højby</t>
+  </si>
+  <si>
+    <t>Holmen II</t>
+  </si>
+  <si>
+    <t>Lemvig</t>
+  </si>
+  <si>
+    <t>Høvsøre</t>
+  </si>
+  <si>
+    <t>Nordfyns</t>
+  </si>
+  <si>
+    <t>Kronborg</t>
+  </si>
+  <si>
+    <t>Viborg</t>
+  </si>
+  <si>
+    <t>Kvosted</t>
+  </si>
+  <si>
+    <t>Sønderborg</t>
+  </si>
+  <si>
+    <t>Lysabild</t>
+  </si>
+  <si>
+    <t>Silkeborg</t>
+  </si>
+  <si>
+    <t>Marsvinslund Vind</t>
+  </si>
+  <si>
+    <t>Varde</t>
+  </si>
+  <si>
+    <t>Mejls</t>
+  </si>
+  <si>
+    <t>Jammerbugt</t>
+  </si>
+  <si>
+    <t>Nørre Økse Sø</t>
+  </si>
+  <si>
+    <t>Middelfart</t>
+  </si>
+  <si>
+    <t>Nr. Aaby</t>
+  </si>
+  <si>
+    <t>Sdr. Bork</t>
+  </si>
+  <si>
+    <t>Tolstrup</t>
+  </si>
+  <si>
+    <t>Svendborg</t>
+  </si>
+  <si>
+    <t>Tved</t>
   </si>
   <si>
     <t>Guldborgsund</t>
   </si>
   <si>
     <t>Væggerløse</t>
   </si>
   <si>
-    <t>Holstebro</t>
-[...5 lines deleted...]
-    <t>5 kW</t>
+    <t>Vejling</t>
+  </si>
+  <si>
+    <t>Vust Holme</t>
+  </si>
+  <si>
+    <t>Tribe</t>
   </si>
   <si>
     <t>Kolding</t>
   </si>
   <si>
     <t>Vamdrup Energipark</t>
-  </si>
-[...61 lines deleted...]
-    <t>Tolstrup</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
-      <name val="Calibri Light"/>
+      <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
@@ -639,166 +681,211 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20 % - Farve1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Farve2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Farve3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Farve4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Farve5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Farve6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Farve1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Farve2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Farve3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Farve4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Farve5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Farve6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Farve1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Farve2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Farve3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Farve4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Farve5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Farve6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Advarselstekst" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Bemærk!" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Beregning" xfId="11" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Farve1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Farve2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Farve3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Farve4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Farve5" xfId="34" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Farve6" xfId="38" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Forklarende tekst" xfId="16" builtinId="53" customBuiltin="1"/>
     <cellStyle name="God" xfId="6" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Kontrollér celle" xfId="13" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Overskrift 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Overskrift 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Overskrift 3" xfId="4" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Overskrift 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Sammenkædet celle" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Titel" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Ugyldig" xfId="7" builtinId="27" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="3">
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16" name="EksterneData_1" connectionId="1" xr16:uid="{E14D51CE-93DB-4A68-93FF-6B4C705E1250}" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0">
+  <queryTableRefresh nextId="11">
+    <queryTableFields count="10">
+      <queryTableField id="1" name="År" tableColumnId="1"/>
+      <queryTableField id="2" name="Kommune" tableColumnId="2"/>
+      <queryTableField id="3" name="Projektnavn" tableColumnId="3"/>
+      <queryTableField id="4" name="VE-bonus andel" tableColumnId="4"/>
+      <queryTableField id="5" name="Gns. VE-bonus pr. husstand sol (kr.)" tableColumnId="5"/>
+      <queryTableField id="6" name="Samlet udbetaling sol (kr.)" tableColumnId="6"/>
+      <queryTableField id="7" name="Antal husstande, der har modtaget VE-bonus sol" tableColumnId="7"/>
+      <queryTableField id="8" name="Gns. VE-bonus pr. husstand landvind (kr.)" tableColumnId="8"/>
+      <queryTableField id="9" name="Samlet udbetaling landvind (kr.)" tableColumnId="9"/>
+      <queryTableField id="10" name="Antal husstande, der har modtaget VE-bonus landvind" tableColumnId="10"/>
+    </queryTableFields>
+  </queryTableRefresh>
+</queryTable>
+</file>
+
+<file path=xl/tables/_rels/table1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4773A642-B557-4F32-A20D-13EEBAE63DB0}" name="veBonus" displayName="veBonus" ref="A1:J69" tableType="queryTable" totalsRowShown="0">
+  <autoFilter ref="A1:J69" xr:uid="{4773A642-B557-4F32-A20D-13EEBAE63DB0}"/>
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{4E55BDFC-BB57-4B66-BD9F-69DEDE564778}" uniqueName="1" name="År" queryTableFieldId="1"/>
+    <tableColumn id="2" xr3:uid="{0DDBBA5E-7F12-4403-B510-D906C37BC54E}" uniqueName="2" name="Kommune" queryTableFieldId="2" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{2DE64AFC-56E4-4250-950E-D2E5AACAC0AA}" uniqueName="3" name="Projektnavn" queryTableFieldId="3" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{2FAD619F-8661-4626-856D-5C48ED657FD5}" uniqueName="4" name="VE-bonus andel" queryTableFieldId="4" dataDxfId="0"/>
+    <tableColumn id="5" xr3:uid="{35BD19C8-38BA-4D2C-8F9D-16DCFA0A5F09}" uniqueName="5" name="Gns. VE-bonus pr. husstand sol (kr.)" queryTableFieldId="5"/>
+    <tableColumn id="6" xr3:uid="{37A196CB-6937-4983-87F9-7FC34C446496}" uniqueName="6" name="Samlet udbetaling sol (kr.)" queryTableFieldId="6"/>
+    <tableColumn id="7" xr3:uid="{E96E3F02-2458-49E4-8CD8-41BB094F98AB}" uniqueName="7" name="Antal husstande, der har modtaget VE-bonus sol" queryTableFieldId="7"/>
+    <tableColumn id="8" xr3:uid="{3A5F7026-A302-423B-8987-91253AAA4BD7}" uniqueName="8" name="Gns. VE-bonus pr. husstand landvind (kr.)" queryTableFieldId="8"/>
+    <tableColumn id="9" xr3:uid="{A9B81356-5EF4-4D04-A8C4-3129AAFF67D6}" uniqueName="9" name="Samlet udbetaling landvind (kr.)" queryTableFieldId="9"/>
+    <tableColumn id="10" xr3:uid="{ECF1C9F1-FDA2-4D97-9315-F3CAA532F499}" uniqueName="10" name="Antal husstande, der har modtaget VE-bonus landvind" queryTableFieldId="10"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 – 2022 Tema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -806,51 +893,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -858,51 +945,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -917,65 +1004,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -996,952 +1083,1768 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3502567E-B71D-4FD0-BC42-7EA80F35AFC6}">
+  <dimension ref="A1:J69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+      <selection activeCell="K16" sqref="K16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="17.42578125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="10" width="24.5703125" customWidth="1"/>
+    <col min="1" max="1" width="5.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="47.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="41.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="32.5703125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="52.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="3" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="2" t="s">
-[...6 lines deleted...]
-        <v>11473</v>
+      <c r="D2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2">
+        <v>2604</v>
+      </c>
+      <c r="F2">
+        <v>5208</v>
       </c>
       <c r="G2">
-        <v>3</v>
+        <v>2</v>
+      </c>
+      <c r="J2">
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="2" t="s">
-[...6 lines deleted...]
-        <v>54389</v>
+      <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3">
+        <v>6904</v>
+      </c>
+      <c r="F3">
+        <v>13806</v>
       </c>
       <c r="G3">
-        <v>13</v>
+        <v>2</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B4" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="2" t="s">
-[...6 lines deleted...]
-        <v>4525</v>
+      <c r="D4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4">
+        <v>2168</v>
+      </c>
+      <c r="F4">
+        <v>6505</v>
       </c>
       <c r="G4">
-        <v>2</v>
+        <v>3</v>
+      </c>
+      <c r="J4">
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="D5" s="2" t="s">
-[...6 lines deleted...]
-        <v>64129</v>
+      <c r="D5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5">
+        <v>2705</v>
+      </c>
+      <c r="F5">
+        <v>32462</v>
       </c>
       <c r="G5">
-        <v>16</v>
+        <v>12</v>
+      </c>
+      <c r="J5">
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="2" t="s">
+      <c r="D6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="1">
-[...3 lines deleted...]
-        <v>4077</v>
+      <c r="E6">
+        <v>2799</v>
+      </c>
+      <c r="F6">
+        <v>2799</v>
       </c>
       <c r="G6">
         <v>1</v>
       </c>
+      <c r="J6">
+        <v>0</v>
+      </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B7" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="2" t="s">
-[...9 lines deleted...]
-        <v>18</v>
+      <c r="D7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7">
+        <v>7557</v>
+      </c>
+      <c r="I7">
+        <v>324928</v>
+      </c>
+      <c r="J7">
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E8">
-        <v>730</v>
+        <v>2562</v>
       </c>
       <c r="F8">
-        <v>730</v>
+        <v>30742</v>
       </c>
       <c r="G8">
-        <v>1</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B9" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="C9" t="s">
-[...9 lines deleted...]
-        <v>21033</v>
+      <c r="D9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9">
+        <v>2223</v>
+      </c>
+      <c r="F9">
+        <v>2223</v>
       </c>
       <c r="G9">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C10" t="s">
-[...9 lines deleted...]
-        <v>7793</v>
+      <c r="D10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10">
+        <v>2878</v>
+      </c>
+      <c r="F10">
+        <v>20146</v>
       </c>
       <c r="G10">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="C11" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D11" s="2" t="s">
-[...6 lines deleted...]
-        <v>3330</v>
+      <c r="D11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11">
+        <v>3058</v>
+      </c>
+      <c r="F11">
+        <v>6115</v>
       </c>
       <c r="G11">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="C12" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...9 lines deleted...]
-        <v>20</v>
+      <c r="C12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12">
+        <v>2144</v>
+      </c>
+      <c r="F12">
+        <v>4288</v>
+      </c>
+      <c r="G12">
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="C13" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...9 lines deleted...]
-        <v>12</v>
+      <c r="C13" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13">
+        <v>0</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="C14" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...6 lines deleted...]
-        <v>486791</v>
+      <c r="C14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H14">
+        <v>5743</v>
+      </c>
+      <c r="I14">
+        <v>80402</v>
       </c>
       <c r="J14">
-        <v>56</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="C15" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...6 lines deleted...]
-        <v>18603</v>
+      <c r="C15" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15">
+        <v>2547</v>
+      </c>
+      <c r="F15">
+        <v>15284</v>
       </c>
       <c r="G15">
-        <v>5</v>
+        <v>6</v>
+      </c>
+      <c r="J15">
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="C16" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="2" t="s">
-[...9 lines deleted...]
-        <v>4</v>
+      <c r="C16" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H16">
+        <v>6387</v>
+      </c>
+      <c r="I16">
+        <v>268234</v>
+      </c>
+      <c r="J16">
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17">
-        <v>2023</v>
-[...4 lines deleted...]
-      <c r="C17" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="2" t="s">
-[...6 lines deleted...]
-        <v>22928</v>
+      <c r="C17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17">
+        <v>2604</v>
+      </c>
+      <c r="F17">
+        <v>5208</v>
       </c>
       <c r="G17">
-        <v>6</v>
+        <v>2</v>
+      </c>
+      <c r="J17">
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="B18" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C18" t="s">
-[...9 lines deleted...]
-        <v>2516</v>
+      <c r="D18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18">
+        <v>2428</v>
+      </c>
+      <c r="F18">
+        <v>9710</v>
       </c>
       <c r="G18">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="J18">
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19">
-        <v>2023</v>
-[...14 lines deleted...]
-        <v>72357</v>
+        <v>2024</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19">
+        <v>8508</v>
+      </c>
+      <c r="I19">
+        <v>221206</v>
       </c>
       <c r="J19">
-        <v>12</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20">
-        <v>2022</v>
-[...4 lines deleted...]
-      <c r="C20" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20">
+        <v>5407</v>
+      </c>
+      <c r="I20">
+        <v>59475</v>
+      </c>
+      <c r="J20">
         <v>11</v>
-      </c>
-[...10 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21">
-        <v>2022</v>
-[...14 lines deleted...]
-        <v>15626</v>
+        <v>2024</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21">
+        <v>2784</v>
+      </c>
+      <c r="F21">
+        <v>11134</v>
       </c>
       <c r="G21">
-        <v>13</v>
+        <v>4</v>
+      </c>
+      <c r="J21">
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>2022</v>
-[...1 lines deleted...]
-      <c r="B22" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22">
+        <v>3205</v>
+      </c>
+      <c r="F22">
+        <v>54489</v>
+      </c>
+      <c r="G22">
         <v>17</v>
       </c>
-      <c r="C22" t="s">
-[...12 lines deleted...]
-        <v>15</v>
+      <c r="J22">
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>2022</v>
-[...14 lines deleted...]
-        <v>12791</v>
+        <v>2024</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23">
+        <v>1062</v>
+      </c>
+      <c r="F23">
+        <v>1062</v>
       </c>
       <c r="G23">
         <v>1</v>
       </c>
+      <c r="J23">
+        <v>0</v>
+      </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="D24" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E24">
-        <v>1</v>
+        <v>3243</v>
       </c>
       <c r="F24">
-        <v>1</v>
+        <v>3243</v>
       </c>
       <c r="G24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>2022</v>
-[...14 lines deleted...]
-        <v>33640</v>
+        <v>2023</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25">
+        <v>3897</v>
+      </c>
+      <c r="F25">
+        <v>7793</v>
       </c>
       <c r="G25">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="D26" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E26">
-        <v>222</v>
+        <v>2263</v>
       </c>
       <c r="F26">
-        <v>444</v>
+        <v>4525</v>
       </c>
       <c r="G26">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="D27" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E27">
+        <v>3824</v>
+      </c>
+      <c r="F27">
+        <v>11473</v>
+      </c>
+      <c r="G27">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>2022</v>
-[...17 lines deleted...]
-        <v>19</v>
+        <v>2023</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28">
+        <v>4184</v>
+      </c>
+      <c r="F28">
+        <v>54389</v>
+      </c>
+      <c r="G28">
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>2022</v>
-[...17 lines deleted...]
-        <v>13</v>
+        <v>2023</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29">
+        <v>4077</v>
+      </c>
+      <c r="F29">
+        <v>4077</v>
+      </c>
+      <c r="G29">
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="D30" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D30" s="1" t="s">
         <v>12</v>
       </c>
       <c r="H30">
-        <v>729</v>
-[...2 lines deleted...]
-        <v>40812</v>
+        <v>8693</v>
+      </c>
+      <c r="I30">
+        <v>486791</v>
       </c>
       <c r="J30">
         <v>56</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="D31" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D31" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E31">
-        <v>0</v>
+        <v>1409</v>
       </c>
       <c r="F31">
-        <v>0</v>
+        <v>15498</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>2022</v>
-[...14 lines deleted...]
-        <v>46964</v>
+        <v>2023</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32">
+        <v>3330</v>
+      </c>
+      <c r="F32">
+        <v>3330</v>
       </c>
       <c r="G32">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>2022</v>
-[...14 lines deleted...]
-        <v>71358</v>
+        <v>2023</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33">
+        <v>4720</v>
+      </c>
+      <c r="F33">
+        <v>33040</v>
       </c>
       <c r="G33">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>2022</v>
-[...7 lines deleted...]
-      <c r="D34" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D34" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E34">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F34">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="G34">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>2022</v>
-[...17 lines deleted...]
-        <v>12</v>
+        <v>2023</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35">
+        <v>2516</v>
+      </c>
+      <c r="F35">
+        <v>2516</v>
+      </c>
+      <c r="G35">
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>2021</v>
-[...7 lines deleted...]
-      <c r="D36" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E36">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>1661</v>
+        <v>0</v>
+      </c>
+      <c r="F36">
+        <v>0</v>
       </c>
       <c r="G36">
-        <v>11</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37">
+        <v>2023</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H37">
+        <v>6558</v>
+      </c>
+      <c r="I37">
+        <v>78696</v>
+      </c>
+      <c r="J37">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>2023</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38">
+        <v>3821</v>
+      </c>
+      <c r="F38">
+        <v>22928</v>
+      </c>
+      <c r="G38">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>2023</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39">
+        <v>4207</v>
+      </c>
+      <c r="F39">
+        <v>21033</v>
+      </c>
+      <c r="G39">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>2023</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H40">
+        <v>10795</v>
+      </c>
+      <c r="I40">
+        <v>215900</v>
+      </c>
+      <c r="J40">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>2023</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H41">
+        <v>6030</v>
+      </c>
+      <c r="I41">
+        <v>72357</v>
+      </c>
+      <c r="J41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>2023</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42">
+        <v>3721</v>
+      </c>
+      <c r="F42">
+        <v>18603</v>
+      </c>
+      <c r="G42">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>2023</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43">
+        <v>4151</v>
+      </c>
+      <c r="F43">
+        <v>16604</v>
+      </c>
+      <c r="G43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>2023</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44">
+        <v>4008</v>
+      </c>
+      <c r="F44">
+        <v>64129</v>
+      </c>
+      <c r="G44">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>2023</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45">
+        <v>3379</v>
+      </c>
+      <c r="F45">
+        <v>60829</v>
+      </c>
+      <c r="G45">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>2023</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46">
+        <v>730</v>
+      </c>
+      <c r="F46">
+        <v>730</v>
+      </c>
+      <c r="G46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>2023</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47">
+        <v>2199</v>
+      </c>
+      <c r="F47">
+        <v>2199</v>
+      </c>
+      <c r="G47">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>2022</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48">
+        <v>222</v>
+      </c>
+      <c r="F48">
+        <v>444</v>
+      </c>
+      <c r="G48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>2022</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49">
+        <v>488</v>
+      </c>
+      <c r="F49">
+        <v>1464</v>
+      </c>
+      <c r="G49">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>2022</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50">
+        <v>1202</v>
+      </c>
+      <c r="F50">
+        <v>15626</v>
+      </c>
+      <c r="G50">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>2022</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E51">
+        <v>12791</v>
+      </c>
+      <c r="F51">
+        <v>12791</v>
+      </c>
+      <c r="G51">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>2022</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H52">
+        <v>729</v>
+      </c>
+      <c r="I52">
+        <v>40812</v>
+      </c>
+      <c r="J52">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>2022</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53">
+        <v>3</v>
+      </c>
+      <c r="F53">
+        <v>3</v>
+      </c>
+      <c r="G53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>2022</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54">
+        <v>38</v>
+      </c>
+      <c r="F54">
+        <v>263</v>
+      </c>
+      <c r="G54">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>2022</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55">
+        <v>0</v>
+      </c>
+      <c r="G55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>2022</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56">
+        <v>15</v>
+      </c>
+      <c r="F56">
+        <v>15</v>
+      </c>
+      <c r="G56">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>2022</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57">
+        <v>0</v>
+      </c>
+      <c r="G57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>2022</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H58">
+        <v>215</v>
+      </c>
+      <c r="I58">
+        <v>2790</v>
+      </c>
+      <c r="J58">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>2022</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59">
+        <v>11893</v>
+      </c>
+      <c r="F59">
+        <v>71358</v>
+      </c>
+      <c r="G59">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>2022</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60">
+        <v>6728</v>
+      </c>
+      <c r="F60">
+        <v>33640</v>
+      </c>
+      <c r="G60">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>2022</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H61">
+        <v>559</v>
+      </c>
+      <c r="I61">
+        <v>10621</v>
+      </c>
+      <c r="J61">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>2022</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="H62">
+        <v>12</v>
+      </c>
+      <c r="I62">
+        <v>145</v>
+      </c>
+      <c r="J62">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>2022</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63">
+        <v>0</v>
+      </c>
+      <c r="G63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>2022</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64">
+        <v>11741</v>
+      </c>
+      <c r="F64">
+        <v>46964</v>
+      </c>
+      <c r="G64">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>2022</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65">
+        <v>12879</v>
+      </c>
+      <c r="F65">
+        <v>193185</v>
+      </c>
+      <c r="G65">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>2022</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66">
+        <v>1</v>
+      </c>
+      <c r="F66">
+        <v>1</v>
+      </c>
+      <c r="G66">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>2022</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67">
+        <v>41</v>
+      </c>
+      <c r="F67">
+        <v>41</v>
+      </c>
+      <c r="G67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68">
         <v>2021</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B68" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C68" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D68" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="E37">
+      <c r="E68">
         <v>288</v>
       </c>
-      <c r="F37">
+      <c r="F68">
         <v>288</v>
       </c>
-      <c r="G37">
+      <c r="G68">
         <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>2021</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69">
+        <v>151</v>
+      </c>
+      <c r="F69">
+        <v>1661</v>
+      </c>
+      <c r="G69">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A I U E A A B Q S w M E F A A C A A g A t X s c X Z 8 u 1 I 6 n A A A A + A A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L S U k h v y U Q T c l M T E x r k 2 p 0 A j F 0 G J 5 N w c f y V c Q o 6 i b w w 1 3 9 w 1 3 9 + s N 8 r F t g o v q r e 5 M h i J M U a C M 7 E p t q g w N 7 h g u U M 5 h K + R J V C q Y Y G P T 0 Z Y Z q p 0 7 p 4 R 4 7 7 G P c d d X h F E a k U O x 2 c l a t Q J 9 Y P 0 f D r W x T h i p E I f 9 a w x n O I o n J T R h m A K Z Y y i 0 + S J s W v x s f 0 J Y D o 0 b e s V L E a 7 W Q G Y L 5 P 2 C P w B Q S w M E F A A C A A g A t X s c X Q / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A L V 7 H F 1 k E N c M f A E A A C Y D A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A C V k k 1 O w z A Q h f e V e o d R 2 K S S i V o J W I C y g P J T h I R A r d g A C z c Z w N Q e I 3 s S g S q W c B Q u 0 o s x t F B A 5 T e L 2 J n 3 5 v n T x B E L N p 6 g P 1 s 7 G 8 1 G s x G v d M A S a t z y V E X I w S I 3 G y D P g b E l S q E b 6 2 z b F 5 V D 4 n T X W M y 6 n l g + Y p r 0 1 s 9 e O 7 M i 1 k l L n W 6 j N c 4 w h j x R i Y K u t 5 W j m H f a C n a o 8 K W h y 3 x t t d 3 u K D i u P G O f 7 y z m 7 9 v s 0 B O e t 9 S M Y S n p T Z 5 q F A 5 f Y 4 i j Y C 4 k O h G q g R 6 K + S h 4 J 5 0 9 1 K X I 6 R R Z w e l r e d P a f q G t D j H n U H 1 M n T x S G Z C B 7 2 7 w P W 0 Q N M U L H 9 y M e i B i T L 9 B U O N x M n m Q F f a J 1 1 a y F / O 9 g n F y 4 J 2 r C E V 4 C Q f G W 5 7 W h e k a R 0 y 6 p g X t Z G d 5 O B 2 / p h L t g r x H M Y O 5 5 y Z k c F X F y G K G 6 C 2 k o 5 C 1 F k H 6 2 s m / h K o c I m s r c / / J v E n i m c f K D G W e I F c D n C 9 Z X 0 r O / H x J W e z / A d H K q z a y + T P n b x 3 / g H 2 L + h x y 3 2 o 2 D H 1 5 G T a e A V B L A Q I t A B Q A A g A I A L V 7 H F 2 f L t S O p w A A A P g A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A C 1 e x x d D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A L V 7 H F 1 k E N c M f A E A A C Y D A A A T A A A A A A A A A A A A A A A A A O Q B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A K 0 D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P i o Q A A A A A A A A C B A A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 2 Z U J v b n V z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M j c x Y T E 4 O T E t N j N m Y i 0 0 Y 2 Z m L W E x Z D Y t N z h j Z G R m M T c w M G Q 5 I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J O Y X Z p Z 2 F 0 a W 9 u U 3 R l c E 5 h b W U i I F Z h b H V l P S J z T m F 2 a W d h d G l v b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N 2 Z U J v b n V z I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D Y 4 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 4 L T I 4 V D E z O j I 5 O j Q z L j U 3 N D Q 3 N j N a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q X d Z R 0 J n T U R B d 0 1 E Q X c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D v D h X I m c X V v d D s s J n F 1 b 3 Q 7 S 2 9 t b X V u Z S Z x d W 9 0 O y w m c X V v d D t Q c m 9 q Z W t 0 b m F 2 b i Z x d W 9 0 O y w m c X V v d D t W R S 1 i b 2 5 1 c y B h b m R l b C Z x d W 9 0 O y w m c X V v d D t H b n M u I F Z F L W J v b n V z I H B y L i B o d X N z d G F u Z C B z b 2 w g K G t y L i k m c X V v d D s s J n F 1 b 3 Q 7 U 2 F t b G V 0 I H V k Y m V 0 Y W x p b m c g c 2 9 s I C h r c i 4 p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 F u d G F s I G h 1 c 3 N 0 Y W 5 k Z S w g Z G V y I G h h c i B t b 2 R 0 Y W d l d C B W R S 1 i b 2 5 1 c y B z b 2 w m c X V v d D s s J n F 1 b 3 Q 7 R 2 5 z L i B W R S 1 i b 2 5 1 c y B w c i 4 g a H V z c 3 R h b m Q g b G F u Z H Z p b m Q g K G t y L i k m c X V v d D s s J n F 1 b 3 Q 7 U 2 F t b G V 0 I H V k Y m V 0 Y W x p b m c g b G F u Z H Z p b m Q g K G t y L i k m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 0 Y W w g a H V z c 3 R h b m R l L C B k Z X I g a G F y I G 1 v Z H R h Z 2 V 0 I F Z F L W J v b n V z I G x h b m R 2 a W 5 k J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T A s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 Z l Q m 9 u d X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 w 4 V y L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 Z l Q m 9 u d X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S 2 9 t b X V u Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 2 Z U J v b n V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 B y b 2 p l a 3 R u Y X Z u L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 Z l Q m 9 u d X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V k U t Y m 9 u d X M g Y W 5 k Z W w s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H b n M u I F Z F L W J v b n V z I H B y L i B o d X N z d G F u Z C B z b 2 w g K G t y L i k s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T Y W 1 s Z X Q g d W R i Z X R h b G l u Z y B z b 2 w g K G t y L i k s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t B b n R h b C B o d X N z d G F u Z G U s I G R l c i B o Y X I g b W 9 k d G F n Z X Q g V k U t Y m 9 u d X M g c 2 9 s L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 Z l Q m 9 u d X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 5 z L i B W R S 1 i b 2 5 1 c y B w c i 4 g a H V z c 3 R h b m Q g b G F u Z H Z p b m Q g K G t y L i k s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T Y W 1 s Z X Q g d W R i Z X R h b G l u Z y B s Y W 5 k d m l u Z C A o a 3 I u K S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 2 Z U J v b n V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u d G F s I G h 1 c 3 N 0 Y W 5 k Z S w g Z G V y I G h h c i B t b 2 R 0 Y W d l d C B W R S 1 i b 2 5 1 c y B s Y W 5 k d m l u Z C w 5 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T A s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n v D h X I s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t L b 2 1 t d W 5 l L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 Z l Q m 9 u d X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U H J v a m V r d G 5 h d m 4 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W R S 1 i b 2 5 1 c y B h b m R l b C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 2 Z U J v b n V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d u c y 4 g V k U t Y m 9 u d X M g c H I u I G h 1 c 3 N 0 Y W 5 k I H N v b C A o a 3 I u K S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 2 Z U J v b n V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N h b W x l d C B 1 Z G J l d G F s a W 5 n I H N v b C A o a 3 I u K S w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 2 Z U J v b n V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 F u d G F s I G h 1 c 3 N 0 Y W 5 k Z S w g Z G V y I G h h c i B t b 2 R 0 Y W d l d C B W R S 1 i b 2 5 1 c y B z b 2 w s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H b n M u I F Z F L W J v b n V z I H B y L i B o d X N z d G F u Z C B s Y W 5 k d m l u Z C A o a 3 I u K S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 2 Z U J v b n V z L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N h b W x l d C B 1 Z G J l d G F s a W 5 n I G x h b m R 2 a W 5 k I C h r c i 4 p L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 3 Z l Q m 9 u d X M v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q W 5 0 Y W w g a H V z c 3 R h b m R l L C B k Z X I g a G F y I G 1 v Z H R h Z 2 V 0 I F Z F L W J v b n V z I G x h b m R 2 a W 5 k L D l 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 2 Z U J v b n V z L 0 t p b G R l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v d m V C b 2 5 1 c y 9 I J U M z J U E 2 d m V k Z S U y M G 9 2 Z X J z a 3 J p Z n R l c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 3 Z l Q m 9 u d X M v J U M z J T g 2 b m R y Z X Q l M j B 0 e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A E 2 e K e 3 S f S t L j 6 C + M A I 7 Y k o A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A L k I w G n O Q r M M R Q 3 V V h 1 R W R V Q H W v c V 6 U T d T 9 1 L R 3 X I / e k A A A A A D o A A A A A C A A A g A A A A V F P K E 9 I k E F h E Y b 7 l Q Q + Y 9 f Y D H j i u g 8 H 0 f k w J r e g H 0 p Z Q A A A A W l o K 5 1 m 8 1 t B 0 h E 4 4 a c p t v h h E W H F 4 M P b S U i K x j l m g u E H J 1 + z c P L V Z A B o 7 T 4 d Q T s 0 W G Z n N i M i D j 6 m g 3 4 g r 6 M t d 0 6 J E g 6 0 S x y Z F L Z n o p t y 1 8 J F A A A A A k l 4 a k p g W i B A 3 C F d U g u w X D Q 5 x / i W p w 4 d 5 + / N n V / S d V 4 1 6 b U U l l X J M B l 2 K y H s K w B U n M R l S 7 P x 2 Z H 8 0 T H z / S m O 0 5 w = = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0D1F250-8318-4543-9F84-1426947B995B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>VE bonus data</vt:lpstr>
+      <vt:lpstr>veBonus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Daniel Koldt</dc:creator>
+  <dc:creator>Nikolaj Wielandt Jensen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>