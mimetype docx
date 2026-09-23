--- v0 (2026-03-16)
+++ v1 (2026-09-23)
@@ -1,30 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -249,51 +248,51 @@
       <w:r w:rsidR="003209E1" w:rsidRPr="003209E1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C75120" w14:textId="4D5A3379" w:rsidR="003209E1" w:rsidRDefault="003209E1" w:rsidP="00095DF5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18757C6E" w14:textId="2FAAC10A" w:rsidR="00827C88" w:rsidRPr="00827C88" w:rsidRDefault="00827C88" w:rsidP="00095DF5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827C88">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Links:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458D582D" w14:textId="3B23776D" w:rsidR="00DA0963" w:rsidRDefault="00817B0F" w:rsidP="00DA0963">
+    <w:p w14:paraId="458D582D" w14:textId="3B23776D" w:rsidR="00DA0963" w:rsidRDefault="0082365D" w:rsidP="00DA0963">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="003209E1" w:rsidRPr="00D7622A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Hjemmeside</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="350C4FCD" w14:textId="3BE68C78" w:rsidR="00861167" w:rsidRDefault="00861167" w:rsidP="00095DF5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC15A9D" w14:textId="337B4080" w:rsidR="003209E1" w:rsidRDefault="003209E1" w:rsidP="00095DF5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
       </w:pPr>
       <w:r>
@@ -367,190 +366,187 @@
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="5B531620" w14:textId="77777777" w:rsidR="005221FC" w:rsidRPr="00255216" w:rsidRDefault="00E253C2" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Virksomhedsnavn(e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             </w:rPr>
-            <w:id w:val="-55253223"/>
+            <w:id w:val="-981546079"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5771" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1D84A9AF" w14:textId="1A1359E6" w:rsidR="005221FC" w:rsidRPr="00855BE1" w:rsidRDefault="00CF0D96" w:rsidP="00095DF5">
+              <w:p w14:paraId="1D84A9AF" w14:textId="52418873" w:rsidR="005221FC" w:rsidRPr="00855BE1" w:rsidRDefault="009E0916" w:rsidP="00095DF5">
                 <w:pPr>
                   <w:ind w:right="566"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="005221FC" w:rsidRPr="00855BE1" w14:paraId="0FE8778E" w14:textId="77777777" w:rsidTr="00CA5BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="7945153B" w14:textId="77777777" w:rsidR="005221FC" w:rsidRDefault="00E253C2" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CVR. nr. på virksomhed(er) omfattet af indberetningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             </w:rPr>
-            <w:id w:val="910273009"/>
+            <w:id w:val="1014270178"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5771" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6A4C65C0" w14:textId="79DB590A" w:rsidR="005221FC" w:rsidRPr="00855BE1" w:rsidRDefault="00CF0D96" w:rsidP="00095DF5">
+              <w:p w14:paraId="6A4C65C0" w14:textId="57BF6A81" w:rsidR="005221FC" w:rsidRPr="00855BE1" w:rsidRDefault="009E0916" w:rsidP="00095DF5">
                 <w:pPr>
                   <w:ind w:right="566"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="005221FC" w:rsidRPr="00855BE1" w14:paraId="5824AFFD" w14:textId="77777777" w:rsidTr="00CA5BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="643F3F47" w14:textId="3B75CC8F" w:rsidR="005221FC" w:rsidRPr="00255216" w:rsidRDefault="00E253C2" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Indberetningen vedrører</w:t>
             </w:r>
             <w:r w:rsidR="00DD4794">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (energisyn/klimasyn/energi- og klimasyn)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="987978528"/>
+            <w:id w:val="1717700914"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5771" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="696B6593" w14:textId="16041B3D" w:rsidR="005221FC" w:rsidRPr="00C34E2F" w:rsidRDefault="00CF0D96" w:rsidP="00095DF5">
+              <w:p w14:paraId="696B6593" w14:textId="0ECD3517" w:rsidR="005221FC" w:rsidRPr="00C34E2F" w:rsidRDefault="009E0916" w:rsidP="00095DF5">
                 <w:pPr>
                   <w:ind w:right="566"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="128052DB" w14:textId="77777777" w:rsidR="005221FC" w:rsidRDefault="005221FC" w:rsidP="00095DF5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FF75C25" w14:textId="77777777" w:rsidR="00E177DD" w:rsidRDefault="00E177DD" w:rsidP="00095DF5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F96E750" w14:textId="77777777" w:rsidR="00172F15" w:rsidRPr="002D5EA9" w:rsidRDefault="00172F15" w:rsidP="00095DF5">
       <w:pPr>
@@ -613,371 +609,365 @@
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="3D56A243" w14:textId="77777777" w:rsidR="00E177DD" w:rsidRPr="00255216" w:rsidRDefault="00E177DD" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Navn på energi- og klimasynsudførende virksomhed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             </w:rPr>
-            <w:id w:val="40568199"/>
+            <w:id w:val="-1928266678"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5670" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="3F9BAD9F" w14:textId="297B2F64" w:rsidR="00E177DD" w:rsidRPr="00855BE1" w:rsidRDefault="00CF0D96" w:rsidP="00095DF5">
+              <w:p w14:paraId="3F9BAD9F" w14:textId="00F02D39" w:rsidR="00E177DD" w:rsidRPr="00855BE1" w:rsidRDefault="009E0916" w:rsidP="00095DF5">
                 <w:pPr>
                   <w:ind w:right="566"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E177DD" w:rsidRPr="00855BE1" w14:paraId="2BE527B5" w14:textId="77777777" w:rsidTr="00CA5BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="5A0D6B27" w14:textId="77777777" w:rsidR="00E177DD" w:rsidRDefault="00E177DD" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Navn(e) på udførende konsulent(er)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             </w:rPr>
-            <w:id w:val="1523136359"/>
+            <w:id w:val="-220991380"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5670" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4FD4A5B0" w14:textId="66B333C6" w:rsidR="00E177DD" w:rsidRPr="00855BE1" w:rsidRDefault="00CF0D96" w:rsidP="00095DF5">
+              <w:p w14:paraId="4FD4A5B0" w14:textId="6ECFD8B6" w:rsidR="00E177DD" w:rsidRPr="00855BE1" w:rsidRDefault="009E0916" w:rsidP="00095DF5">
                 <w:pPr>
                   <w:ind w:right="566"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E177DD" w:rsidRPr="00855BE1" w14:paraId="49DEB12C" w14:textId="77777777" w:rsidTr="00CA5BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="11310B45" w14:textId="77777777" w:rsidR="00E177DD" w:rsidRPr="00255216" w:rsidRDefault="00172F15" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Dato(er) på udførelse af energi- og/eller klimasynet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-235706225"/>
+            <w:id w:val="1742128984"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5670" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="218A189B" w14:textId="4BBDE70E" w:rsidR="00E177DD" w:rsidRPr="00C34E2F" w:rsidRDefault="00CF0D96" w:rsidP="00095DF5">
+              <w:p w14:paraId="218A189B" w14:textId="79C39B2F" w:rsidR="00E177DD" w:rsidRPr="00C34E2F" w:rsidRDefault="009E0916" w:rsidP="00095DF5">
                 <w:pPr>
                   <w:ind w:right="566"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00AA3869" w:rsidRPr="00855BE1" w14:paraId="3F061F6C" w14:textId="77777777" w:rsidTr="00CA5BC9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="7F3FCE08" w14:textId="77777777" w:rsidR="00AA3869" w:rsidRDefault="00AA3869" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Navn på kvalitetsansvarlig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1620901311"/>
+            <w:id w:val="-561020768"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5670" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4DCFFC12" w14:textId="57B95A44" w:rsidR="00AA3869" w:rsidRPr="00C34E2F" w:rsidRDefault="00CF0D96" w:rsidP="00095DF5">
+              <w:p w14:paraId="4DCFFC12" w14:textId="65513443" w:rsidR="00AA3869" w:rsidRPr="00C34E2F" w:rsidRDefault="009E0916" w:rsidP="00095DF5">
                 <w:pPr>
                   <w:ind w:right="566"/>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00AA3869" w:rsidRPr="00855BE1" w14:paraId="6F3DC83C" w14:textId="77777777" w:rsidTr="00956F92">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="68F046C0" w14:textId="77777777" w:rsidR="00AA3869" w:rsidRDefault="00AA3869" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Underskrift fra kvalitetsansvarlig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BCC5193" w14:textId="37A1F221" w:rsidR="00AA3869" w:rsidRDefault="00AA3869" w:rsidP="00095DF5">
-[...4 lines deleted...]
-          <w:p w14:paraId="5F6B6523" w14:textId="77777777" w:rsidR="00875A80" w:rsidRDefault="00875A80" w:rsidP="00095DF5">
+          <w:p w14:paraId="2E4FF08E" w14:textId="77777777" w:rsidR="00AA3869" w:rsidRDefault="00AA3869" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
             </w:pPr>
           </w:p>
           <w:sdt>
             <w:sdtPr>
-              <w:id w:val="1943800252"/>
+              <w:id w:val="-2103479900"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
               <w:showingPlcHdr/>
-              <w:picture/>
+              <w:text/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="3113D3A7" w14:textId="3081A3F3" w:rsidR="00875A80" w:rsidRDefault="00875A80" w:rsidP="00095DF5">
+              <w:p w14:paraId="4BCC5193" w14:textId="7E36CB4F" w:rsidR="00AA3869" w:rsidRDefault="009E0916" w:rsidP="00095DF5">
                 <w:pPr>
                   <w:ind w:right="566"/>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
-                    <w:noProof/>
+                    <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
-                  <w:drawing>
-[...46 lines deleted...]
-                  </w:drawing>
+                  <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="78625402" w14:textId="77777777" w:rsidR="00AA3869" w:rsidRPr="00C34E2F" w:rsidRDefault="00AA3869" w:rsidP="00095DF5">
             <w:pPr>
               <w:ind w:right="566"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30379B36" w14:textId="77777777" w:rsidR="00E177DD" w:rsidRDefault="00E177DD" w:rsidP="00095DF5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="604A325E" w14:textId="77777777" w:rsidR="002669CB" w:rsidRDefault="002669CB" w:rsidP="00095DF5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0" w:right="566"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="197B327E" w14:textId="345E4371" w:rsidR="000221FC" w:rsidRDefault="000221FC" w:rsidP="00095DF5">
+      <w:pPr>
+        <w:pStyle w:val="Normalindrykning"/>
+        <w:ind w:left="0" w:right="566"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4E02F8" w14:textId="0ED4B16C" w:rsidR="00861167" w:rsidRDefault="00861167" w:rsidP="00095DF5">
+      <w:pPr>
+        <w:pStyle w:val="Normalindrykning"/>
+        <w:ind w:left="0" w:right="566"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A74119" w14:textId="77777777" w:rsidR="00861167" w:rsidRDefault="00861167" w:rsidP="00095DF5">
+      <w:pPr>
+        <w:pStyle w:val="Normalindrykning"/>
+        <w:ind w:left="0" w:right="566"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4561AED8" w14:textId="77777777" w:rsidR="00CA5BC9" w:rsidRDefault="00CA5BC9" w:rsidP="00E110D5">
+      <w:pPr>
+        <w:pStyle w:val="Normalindrykning"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C61F9D5" w14:textId="77777777" w:rsidR="00CA5BC9" w:rsidRDefault="00CA5BC9" w:rsidP="00E110D5">
+      <w:pPr>
+        <w:pStyle w:val="Normalindrykning"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A5FFFC3" w14:textId="75BA0EE8" w:rsidR="008874F0" w:rsidRDefault="002B2713" w:rsidP="00E110D5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5EA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Spørgsmål ifm. udførelse af energi</w:t>
       </w:r>
       <w:r w:rsidR="00A017AC" w:rsidRPr="002D5EA9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>syn</w:t>
@@ -1061,97 +1051,102 @@
               </w:rPr>
               <w:t>rdelt på CVR-nr.</w:t>
             </w:r>
             <w:r w:rsidR="00C5168D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>/p-enhedsnr.</w:t>
             </w:r>
             <w:r w:rsidRPr="00C5168D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> omfattet af indberetningen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00777585" w:rsidRPr="000A1D36" w14:paraId="239ABCD6" w14:textId="77777777" w:rsidTr="00D7798A">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1421519814"/>
+            <w:id w:val="-158927911"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="2F2117CC" w14:textId="120171E4" w:rsidR="00777585" w:rsidRDefault="00CF0D96" w:rsidP="00D7798A">
+              <w:p w14:paraId="2F2117CC" w14:textId="168FCA55" w:rsidR="00777585" w:rsidRDefault="009E0916" w:rsidP="00D7798A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19D9C9BA" w14:textId="77777777" w:rsidR="00803DC7" w:rsidRDefault="00803DC7" w:rsidP="00E110D5">
+    <w:p w14:paraId="19D9C9BA" w14:textId="49375490" w:rsidR="00803DC7" w:rsidRDefault="00AE53EF" w:rsidP="00E110D5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F6070C" w:rsidRPr="00950DA6" w14:paraId="0D4F3287" w14:textId="77777777" w:rsidTr="005235FE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="531CA768" w14:textId="189B091F" w:rsidR="00F6070C" w:rsidRPr="00950DA6" w:rsidRDefault="002E51F6" w:rsidP="005235FE">
             <w:pPr>
               <w:rPr>
@@ -1189,97 +1184,102 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00254A34">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>min. 90</w:t>
             </w:r>
             <w:r w:rsidR="00335D6E">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> pct. af energiforbruget?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F6070C" w:rsidRPr="000A1D36" w14:paraId="10F6C9D7" w14:textId="77777777" w:rsidTr="005235FE">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="26304930"/>
+            <w:id w:val="-523641020"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="32520E2E" w14:textId="6E63F65C" w:rsidR="00F6070C" w:rsidRDefault="00CF0D96" w:rsidP="005235FE">
+              <w:p w14:paraId="32520E2E" w14:textId="4F2D8C9F" w:rsidR="00F6070C" w:rsidRDefault="009E0916" w:rsidP="005235FE">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F6B6238" w14:textId="77777777" w:rsidR="008625D8" w:rsidRDefault="008625D8" w:rsidP="00E110D5">
+    <w:p w14:paraId="1F6B6238" w14:textId="6AB3E496" w:rsidR="008625D8" w:rsidRDefault="00AE53EF" w:rsidP="00E110D5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="008625D8" w:rsidRPr="00950DA6" w14:paraId="25A4430C" w14:textId="77777777" w:rsidTr="00160F62">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="75A3BD5B" w14:textId="7F79AA86" w:rsidR="008625D8" w:rsidRPr="00950DA6" w:rsidRDefault="008625D8" w:rsidP="00160F62">
             <w:pPr>
               <w:rPr>
@@ -1299,97 +1299,102 @@
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>: Hvis nej, hvor stort er det omfattede energiforbrug</w:t>
             </w:r>
             <w:r w:rsidR="00254A34">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> i procent?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008625D8" w:rsidRPr="000A1D36" w14:paraId="694A03ED" w14:textId="77777777" w:rsidTr="00160F62">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1524473694"/>
+            <w:id w:val="1137220563"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="29ACE7EC" w14:textId="45B2641F" w:rsidR="008625D8" w:rsidRDefault="00CF0D96" w:rsidP="00160F62">
+              <w:p w14:paraId="29ACE7EC" w14:textId="28190A17" w:rsidR="008625D8" w:rsidRDefault="009E0916" w:rsidP="00160F62">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="578587F8" w14:textId="77777777" w:rsidR="008625D8" w:rsidRDefault="008625D8" w:rsidP="00E110D5">
+    <w:p w14:paraId="578587F8" w14:textId="12554B40" w:rsidR="008625D8" w:rsidRDefault="00AE53EF" w:rsidP="00E110D5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="008625D8" w:rsidRPr="00950DA6" w14:paraId="6DDF9D8A" w14:textId="77777777" w:rsidTr="00160F62">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
           <w:p w14:paraId="38BE0C03" w14:textId="31167E9F" w:rsidR="008625D8" w:rsidRPr="00950DA6" w:rsidRDefault="008625D8" w:rsidP="00160F62">
             <w:pPr>
               <w:rPr>
@@ -1409,78 +1414,77 @@
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>: Er</w:t>
             </w:r>
             <w:r w:rsidR="00DD23FB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> dele af virksomhedens energiforbrug omfattet af undtagelsesbestemmelserne i § 5, punkt 2-4, hvormed energiforbruget ikke skal indgå i opgørelsen og energisynet?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008625D8" w:rsidRPr="000A1D36" w14:paraId="6FEB0682" w14:textId="77777777" w:rsidTr="00160F62">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="419294247"/>
+            <w:id w:val="1645854582"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="36AB97CB" w14:textId="7C77927E" w:rsidR="008625D8" w:rsidRDefault="00CF0D96" w:rsidP="00160F62">
+              <w:p w14:paraId="36AB97CB" w14:textId="405B4C62" w:rsidR="008625D8" w:rsidRDefault="009E0916" w:rsidP="00160F62">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47D804DF" w14:textId="77777777" w:rsidR="00153EA6" w:rsidRDefault="00153EA6" w:rsidP="00E110D5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="119C7FFA" w14:textId="77777777" w:rsidR="00153EA6" w:rsidRPr="00CA5BC9" w:rsidRDefault="00153EA6" w:rsidP="00E110D5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -1557,214 +1561,224 @@
               </w:rPr>
               <w:t>dække</w:t>
             </w:r>
             <w:r w:rsidR="003F6322">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> af energiledelse eller miljøledelse med energigennemgang?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00153EA6" w:rsidRPr="000A1D36" w14:paraId="3273AE45" w14:textId="77777777" w:rsidTr="00160F62">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1240632185"/>
+            <w:id w:val="-465888775"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="72F81612" w14:textId="5C074144" w:rsidR="00153EA6" w:rsidRDefault="00CF0D96" w:rsidP="00160F62">
+              <w:p w14:paraId="72F81612" w14:textId="5FDD9583" w:rsidR="00153EA6" w:rsidRDefault="009E0916" w:rsidP="00160F62">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4C84285D" w14:textId="73E3D2CB" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00E110D5">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="00950DA6" w14:paraId="467406BB" w14:textId="77777777" w:rsidTr="0040367B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D4E0EE"/>
           </w:tcPr>
-          <w:p w14:paraId="0F979D23" w14:textId="4952C311" w:rsidR="00FC0285" w:rsidRPr="001A11C7" w:rsidRDefault="00FC0285" w:rsidP="0040367B">
+          <w:p w14:paraId="0F979D23" w14:textId="4624D79E" w:rsidR="00FC0285" w:rsidRPr="001A11C7" w:rsidRDefault="00FC0285" w:rsidP="0040367B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opfylder energigennemgangen </w:t>
+              <w:t xml:space="preserve">Opfylder </w:t>
+            </w:r>
+            <w:r w:rsidR="00F57CB2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>energisynet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C4434D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">minimumskravene, der fremgår af </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>§ 4 i bekendtgørelsen? Angiv</w:t>
             </w:r>
             <w:r w:rsidR="00C4434D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>anvendt metode</w:t>
             </w:r>
             <w:r w:rsidR="00C4434D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> fx DS 16247 eller ISO 50001 pkt. 6.3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="7C42A681" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1963268273"/>
+            <w:id w:val="91977919"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="6C33048E" w14:textId="1AD7A6C4" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="6C33048E" w14:textId="42EDA99B" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23FAAADC" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRPr="00E4266A" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
@@ -1816,78 +1830,77 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001A11C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>metode for udvælgelse af enheder (repræsentativt udsnit) end den, der fremgår af vejledningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="0ED3153C" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1361864981"/>
+            <w:id w:val="-417795799"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="51C1B1E9" w14:textId="51FBE5D6" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="51C1B1E9" w14:textId="0ED5D166" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52E24D40" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -1925,78 +1938,77 @@
             </w:r>
             <w:r w:rsidR="005869BF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Indgår alle relevante oplysninger i indberetningsskemaet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>og er der sikret overensstemmelse på oplysninger i henholdsvis rapport og indberetningsskema?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="19DB4620" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-712958166"/>
+            <w:id w:val="1972696715"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="7F988961" w14:textId="69F9B3AD" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="7F988961" w14:textId="4CE4B126" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C1E0515" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2033,78 +2045,77 @@
             </w:r>
             <w:r w:rsidR="00C4434D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="78786CDF" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="161279090"/>
+            <w:id w:val="-1431039134"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="37D16E12" w14:textId="1D0433D8" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="37D16E12" w14:textId="6F289957" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F22D17C" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2141,78 +2152,77 @@
             </w:r>
             <w:r w:rsidRPr="001A11C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>Er handlingsplanen udfyldt fyldestgørelse og underskrevet af virksomhedens ledelse?</w:t>
             </w:r>
             <w:r w:rsidR="00C4434D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve"> Er der angivet hjemmeside for offentliggørelse af handlingsplanen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="48D5D28A" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1213109531"/>
+            <w:id w:val="1091357842"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="7C46F299" w14:textId="136E89A0" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="7C46F299" w14:textId="3731A217" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4DFAD4D2" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2235,114 +2245,118 @@
           </w:tcPr>
           <w:p w14:paraId="2AC34A37" w14:textId="3579827B" w:rsidR="00FC0285" w:rsidRPr="001A11C7" w:rsidRDefault="00FC0285" w:rsidP="0040367B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>9: Er rapporten underskrevet af virksomhedens ledelse?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="4414E201" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="127899302"/>
+            <w:id w:val="-915856579"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="09ACC52C" w14:textId="5F1228BC" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="09ACC52C" w14:textId="10B1ABA8" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45856952" w14:textId="4ED4860A" w:rsidR="003C0DCC" w:rsidRDefault="003C0DCC">
+    <w:p w14:paraId="2A641105" w14:textId="77777777" w:rsidR="00C27BCC" w:rsidRDefault="00C27BCC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="da-DK"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00FC0285" w:rsidRPr="002D5EA9">
+    </w:p>
+    <w:p w14:paraId="2822E8FC" w14:textId="24B40D04" w:rsidR="00FC0285" w:rsidRPr="002D5EA9" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
+      <w:pPr>
+        <w:pStyle w:val="Normalindrykning"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5EA9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Spørgsmål ifm. udførelse af klimasyn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E50E635" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="00950DA6" w14:paraId="6D964B66" w14:textId="77777777" w:rsidTr="0040367B">
         <w:tc>
@@ -2418,78 +2432,77 @@
               </w:rPr>
               <w:t xml:space="preserve">for det seneste år </w:t>
             </w:r>
             <w:r w:rsidRPr="00C5168D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>fordelt på CVR-nr.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>/p-enhedsnr. omfattet af indberetningen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="1B73AAA9" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1831662988"/>
+            <w:id w:val="516121322"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="39D780C4" w14:textId="1FBBA3FF" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="39D780C4" w14:textId="00B91161" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F66C580" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B38A80" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
       </w:pPr>
@@ -2553,78 +2566,77 @@
               <w:t xml:space="preserve"> pct. af CO</w:t>
             </w:r>
             <w:r w:rsidRPr="00636BC6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>-udledningerne?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="779FECA9" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="2101757353"/>
+            <w:id w:val="963766337"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="072A2A28" w14:textId="59FB89A2" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="072A2A28" w14:textId="35EE7BB6" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D470F12" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="00950DA6" w14:paraId="155DDBC5" w14:textId="77777777" w:rsidTr="0040367B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
@@ -2686,78 +2698,77 @@
               </w:rPr>
               <w:t>-udledninger</w:t>
             </w:r>
             <w:r w:rsidR="00254A34">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> i procent</w:t>
             </w:r>
             <w:r w:rsidRPr="00A07003">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="37D8B607" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1015608296"/>
+            <w:id w:val="742907260"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="4CC4E02B" w14:textId="2270200A" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="4CC4E02B" w14:textId="2D225B29" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0FCBED4F" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="00950DA6" w14:paraId="5EA6F17E" w14:textId="77777777" w:rsidTr="0040367B">
         <w:tc>
           <w:tcPr>
@@ -2790,78 +2801,77 @@
               </w:rPr>
               <w:t xml:space="preserve">Opfylder klimasynet § </w:t>
             </w:r>
             <w:r w:rsidR="008469FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> i bekendtgørelsen? Angiv evt. anvendt metode.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="0F64330F" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="986283538"/>
+            <w:id w:val="-1632623741"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="458B6310" w14:textId="6EC17281" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="458B6310" w14:textId="53887927" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="12077C8D" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="00950DA6" w14:paraId="2F2ABB21" w14:textId="77777777" w:rsidTr="0040367B">
         <w:tc>
           <w:tcPr>
@@ -2904,78 +2914,77 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001A11C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>metode for udvælgelse af enheder (repræsentativt udsnit) end den, der fremgår af vejledningen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="2E9AA61A" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1278212281"/>
+            <w:id w:val="2057127764"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="1559BC54" w14:textId="224B7FF9" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="1559BC54" w14:textId="60B37F15" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7DE30723" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="00950DA6" w14:paraId="51D1F528" w14:textId="77777777" w:rsidTr="0040367B">
         <w:tc>
           <w:tcPr>
@@ -3005,78 +3014,77 @@
             </w:r>
             <w:r w:rsidR="005869BF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">Indgår alle relevante oplysninger i indberetningsskemaet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>og er der sikret overensstemmelse på oplysninger i henholdsvis rapport og indberetningsskema?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="47258A0A" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1701427079"/>
+            <w:id w:val="-1012133034"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="7EB6D565" w14:textId="0C514DA2" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="7EB6D565" w14:textId="02A6C12D" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="062D6F56" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1814F795" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -3122,78 +3130,77 @@
             </w:r>
             <w:r w:rsidR="008469FD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="50B188EC" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="-1457947377"/>
+            <w:id w:val="-2015763966"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="49FB81DB" w14:textId="7B40BB1E" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="49FB81DB" w14:textId="61C3A0CF" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45DEA1D2" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -3244,78 +3251,77 @@
             </w:r>
             <w:r w:rsidRPr="001A11C7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve"> og underskrevet af virksomhedens ledelse?</w:t>
             </w:r>
             <w:r w:rsidR="00C27BCC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t xml:space="preserve">  Er der angivet hjemmeside for offentliggørelse af handlingsplanen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="0801F7C8" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="473185043"/>
+            <w:id w:val="577632942"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="6D4B978D" w14:textId="52E1DCA7" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="6D4B978D" w14:textId="2FDA09FD" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4E8B7B5D" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="00FC0285">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-57"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -3338,103 +3344,102 @@
           </w:tcPr>
           <w:p w14:paraId="5808721B" w14:textId="093678E1" w:rsidR="00FC0285" w:rsidRPr="001A11C7" w:rsidRDefault="00FC0285" w:rsidP="0040367B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:eastAsia="da-DK"/>
               </w:rPr>
               <w:t>8: Er rapporten underskrevet af virksomhedens ledelse?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC0285" w:rsidRPr="000A1D36" w14:paraId="79855515" w14:textId="77777777" w:rsidTr="0040367B">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:id w:val="1665671975"/>
+            <w:id w:val="-1535878302"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9628" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w14:paraId="5AFB6603" w14:textId="77A94987" w:rsidR="00FC0285" w:rsidRDefault="00CF0D96" w:rsidP="0040367B">
+              <w:p w14:paraId="5AFB6603" w14:textId="128CFE52" w:rsidR="00FC0285" w:rsidRDefault="009E0916" w:rsidP="0040367B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00A6755F">
+                <w:r w:rsidRPr="009751D9">
                   <w:rPr>
                     <w:rStyle w:val="Pladsholdertekst"/>
                   </w:rPr>
                   <w:t>Klik eller tryk her for at skrive tekst.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69662B4A" w14:textId="77777777" w:rsidR="00FC0285" w:rsidRDefault="00FC0285" w:rsidP="003C0DCC">
       <w:pPr>
         <w:pStyle w:val="Normalindrykning"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FC0285" w:rsidSect="00CA5BC9">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+    <w:sectPr w:rsidR="00FC0285" w:rsidSect="00AE53EF">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1531" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1531" w:right="1134" w:bottom="1276" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="292344F8" w14:textId="77777777" w:rsidR="00DE0811" w:rsidRDefault="00DE0811" w:rsidP="00F80C73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="76E0C977" w14:textId="77777777" w:rsidR="00DE0811" w:rsidRDefault="00DE0811" w:rsidP="00F80C73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -3672,88 +3677,88 @@
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="184E6C6D" w14:textId="77777777" w:rsidR="009015EC" w:rsidRDefault="00BC7230">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:t>Energi</w:t>
     </w:r>
     <w:r w:rsidR="004E7E24">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:t>- og klimasyn</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6997B5D2" w14:textId="2C8D6BC0" w:rsidR="00CA5BC9" w:rsidRDefault="004E7E24" w:rsidP="00CA5BC9">
+  <w:p w14:paraId="6997B5D2" w14:textId="4E6664D6" w:rsidR="00CA5BC9" w:rsidRDefault="004E7E24" w:rsidP="00CA5BC9">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:t>Tjekliste til energi- og klimasynsudførende virksomheder</w:t>
     </w:r>
     <w:r w:rsidR="001A0698">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:br/>
     </w:r>
-    <w:r w:rsidR="00C4434D">
+    <w:r w:rsidR="00AE53EF">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>21</w:t>
     </w:r>
     <w:r w:rsidR="001A0698">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
-    <w:r w:rsidR="00C4434D">
+    <w:r w:rsidR="00AE53EF">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
-      <w:t>marts</w:t>
+      <w:t>august</w:t>
     </w:r>
     <w:r w:rsidR="001A0698">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
     <w:r w:rsidR="00C4434D">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00CA5BC9">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3FA07BEE" w14:textId="77777777" w:rsidR="00BC7230" w:rsidRDefault="00BC7230">
     <w:pPr>
@@ -4835,177 +4840,176 @@
   <w:num w:numId="5" w16cid:durableId="2035569004">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="464785944">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="632446719">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="790788016">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="512303125">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="da-DK" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zQ03qDAdhSNyHPENcA0naV6XM3JN3RCmNdV67gBEmpm6/xspduNtaz4TOjM9dDvh806rzPmmynhjXH43/TFXRQ==" w:salt="r6bg4rFA2fVIYz20qXkWOg=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="i3n8jw9EJ6Vqhd0ACW7JCXNPIoCz+nF8Ir62B89QXr6tXOXMIV6yBxS/L+CIkytNpfJZNPRnx+a2x6BP8LgGMQ==" w:salt="ghf+PqS0ByHi/cYfbaOyxw=="/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E110D5"/>
     <w:rsid w:val="00002BCD"/>
     <w:rsid w:val="000221FC"/>
     <w:rsid w:val="00034C46"/>
     <w:rsid w:val="000366C6"/>
     <w:rsid w:val="0003768A"/>
     <w:rsid w:val="000404F5"/>
     <w:rsid w:val="00041D1F"/>
     <w:rsid w:val="000459EF"/>
     <w:rsid w:val="00054335"/>
-    <w:rsid w:val="00055D51"/>
     <w:rsid w:val="00055D74"/>
     <w:rsid w:val="00057B81"/>
     <w:rsid w:val="0006711D"/>
     <w:rsid w:val="00082DBF"/>
     <w:rsid w:val="00095DF5"/>
     <w:rsid w:val="000A1303"/>
     <w:rsid w:val="000A1D36"/>
     <w:rsid w:val="000A4986"/>
     <w:rsid w:val="000B23C0"/>
     <w:rsid w:val="000B37FD"/>
     <w:rsid w:val="000B6B97"/>
     <w:rsid w:val="000C22B1"/>
     <w:rsid w:val="000C7CFC"/>
     <w:rsid w:val="000D1178"/>
     <w:rsid w:val="000D198A"/>
     <w:rsid w:val="000D661F"/>
     <w:rsid w:val="000E7FE3"/>
     <w:rsid w:val="000F0879"/>
     <w:rsid w:val="000F44A1"/>
     <w:rsid w:val="000F45A3"/>
     <w:rsid w:val="00110528"/>
     <w:rsid w:val="0011215C"/>
     <w:rsid w:val="00123263"/>
     <w:rsid w:val="00132CF8"/>
     <w:rsid w:val="001375E7"/>
     <w:rsid w:val="0014309B"/>
     <w:rsid w:val="001508C4"/>
     <w:rsid w:val="00153EA6"/>
     <w:rsid w:val="00164C74"/>
     <w:rsid w:val="00165784"/>
     <w:rsid w:val="00167E62"/>
     <w:rsid w:val="00170100"/>
     <w:rsid w:val="00172475"/>
     <w:rsid w:val="00172F15"/>
     <w:rsid w:val="001733E6"/>
     <w:rsid w:val="0017599D"/>
     <w:rsid w:val="00176876"/>
     <w:rsid w:val="00194BB0"/>
     <w:rsid w:val="0019618C"/>
     <w:rsid w:val="001A0698"/>
     <w:rsid w:val="001A11C7"/>
     <w:rsid w:val="001A416E"/>
     <w:rsid w:val="001A7DA2"/>
     <w:rsid w:val="001B2005"/>
+    <w:rsid w:val="001B5834"/>
     <w:rsid w:val="001E226B"/>
     <w:rsid w:val="001E2A18"/>
-    <w:rsid w:val="001E35EC"/>
     <w:rsid w:val="00204656"/>
     <w:rsid w:val="0022055B"/>
     <w:rsid w:val="002209E4"/>
     <w:rsid w:val="00223471"/>
     <w:rsid w:val="0023275D"/>
     <w:rsid w:val="002371CD"/>
     <w:rsid w:val="00251144"/>
     <w:rsid w:val="0025343C"/>
     <w:rsid w:val="0025438A"/>
     <w:rsid w:val="00254A34"/>
     <w:rsid w:val="00255216"/>
     <w:rsid w:val="00255FAC"/>
     <w:rsid w:val="00261C82"/>
     <w:rsid w:val="002669CB"/>
     <w:rsid w:val="002703E9"/>
     <w:rsid w:val="00283CAD"/>
     <w:rsid w:val="00291711"/>
     <w:rsid w:val="002B2713"/>
     <w:rsid w:val="002B2E2E"/>
     <w:rsid w:val="002B4041"/>
     <w:rsid w:val="002B5129"/>
     <w:rsid w:val="002C6EC6"/>
     <w:rsid w:val="002D5EA9"/>
     <w:rsid w:val="002E0616"/>
     <w:rsid w:val="002E241E"/>
     <w:rsid w:val="002E51F6"/>
     <w:rsid w:val="002E6725"/>
     <w:rsid w:val="002F3C62"/>
     <w:rsid w:val="00307347"/>
     <w:rsid w:val="003111BE"/>
     <w:rsid w:val="003209E1"/>
     <w:rsid w:val="00335D6E"/>
     <w:rsid w:val="003370F0"/>
     <w:rsid w:val="0035014C"/>
     <w:rsid w:val="00355E8F"/>
     <w:rsid w:val="00356D30"/>
     <w:rsid w:val="00363FC5"/>
     <w:rsid w:val="00370849"/>
     <w:rsid w:val="00384D71"/>
     <w:rsid w:val="00397F5C"/>
     <w:rsid w:val="003A09B7"/>
     <w:rsid w:val="003A4E70"/>
     <w:rsid w:val="003C0DCC"/>
     <w:rsid w:val="003C290D"/>
     <w:rsid w:val="003E475C"/>
     <w:rsid w:val="003F6322"/>
     <w:rsid w:val="00411C2A"/>
-    <w:rsid w:val="00424F8E"/>
     <w:rsid w:val="00432DFE"/>
     <w:rsid w:val="00441530"/>
     <w:rsid w:val="00463460"/>
     <w:rsid w:val="0047504D"/>
     <w:rsid w:val="004814E2"/>
     <w:rsid w:val="00481DF8"/>
     <w:rsid w:val="00495E36"/>
     <w:rsid w:val="004A0212"/>
     <w:rsid w:val="004A2103"/>
     <w:rsid w:val="004C14CB"/>
     <w:rsid w:val="004C7765"/>
     <w:rsid w:val="004E2298"/>
     <w:rsid w:val="004E3368"/>
     <w:rsid w:val="004E3BC9"/>
     <w:rsid w:val="004E7E24"/>
     <w:rsid w:val="00505E58"/>
     <w:rsid w:val="005062EC"/>
     <w:rsid w:val="00511C91"/>
     <w:rsid w:val="00514834"/>
     <w:rsid w:val="005221FC"/>
     <w:rsid w:val="005226AB"/>
     <w:rsid w:val="00524045"/>
     <w:rsid w:val="00526EB3"/>
     <w:rsid w:val="00531910"/>
     <w:rsid w:val="00547C65"/>
@@ -5048,168 +5052,168 @@
     <w:rsid w:val="006F4B40"/>
     <w:rsid w:val="006F6F5E"/>
     <w:rsid w:val="007236B7"/>
     <w:rsid w:val="007478CF"/>
     <w:rsid w:val="00777585"/>
     <w:rsid w:val="007812D0"/>
     <w:rsid w:val="0078670C"/>
     <w:rsid w:val="00790E82"/>
     <w:rsid w:val="007912E3"/>
     <w:rsid w:val="00793649"/>
     <w:rsid w:val="007A1789"/>
     <w:rsid w:val="007A1A84"/>
     <w:rsid w:val="007A24FE"/>
     <w:rsid w:val="007A4249"/>
     <w:rsid w:val="007B0BBB"/>
     <w:rsid w:val="007B4D0A"/>
     <w:rsid w:val="007C5B32"/>
     <w:rsid w:val="007E1765"/>
     <w:rsid w:val="007E7355"/>
     <w:rsid w:val="007F4737"/>
     <w:rsid w:val="008034E3"/>
     <w:rsid w:val="0080372A"/>
     <w:rsid w:val="00803879"/>
     <w:rsid w:val="00803DC7"/>
     <w:rsid w:val="00812995"/>
-    <w:rsid w:val="00817B0F"/>
     <w:rsid w:val="00820853"/>
+    <w:rsid w:val="0082365D"/>
     <w:rsid w:val="00824CAD"/>
     <w:rsid w:val="00827C88"/>
     <w:rsid w:val="00836FE4"/>
     <w:rsid w:val="00837A1F"/>
     <w:rsid w:val="00842226"/>
     <w:rsid w:val="008469FD"/>
     <w:rsid w:val="00850791"/>
     <w:rsid w:val="00850AD3"/>
     <w:rsid w:val="008554D9"/>
     <w:rsid w:val="00861167"/>
     <w:rsid w:val="008625D8"/>
     <w:rsid w:val="008659E2"/>
     <w:rsid w:val="00870250"/>
     <w:rsid w:val="00872BA4"/>
-    <w:rsid w:val="00875A80"/>
     <w:rsid w:val="0087675B"/>
     <w:rsid w:val="00880881"/>
     <w:rsid w:val="00886CC9"/>
     <w:rsid w:val="008874F0"/>
     <w:rsid w:val="008A2620"/>
     <w:rsid w:val="008A7478"/>
     <w:rsid w:val="008B3E30"/>
     <w:rsid w:val="008B5520"/>
     <w:rsid w:val="008C3AF3"/>
     <w:rsid w:val="008C509C"/>
     <w:rsid w:val="008C6792"/>
     <w:rsid w:val="008D41F7"/>
     <w:rsid w:val="008E4450"/>
     <w:rsid w:val="008E6F56"/>
     <w:rsid w:val="008E7255"/>
     <w:rsid w:val="009015EC"/>
     <w:rsid w:val="00914529"/>
     <w:rsid w:val="0092751C"/>
     <w:rsid w:val="00931B6F"/>
     <w:rsid w:val="009350AE"/>
     <w:rsid w:val="009427B0"/>
     <w:rsid w:val="0094377D"/>
     <w:rsid w:val="00951491"/>
     <w:rsid w:val="00953C86"/>
     <w:rsid w:val="00956F92"/>
     <w:rsid w:val="00970C45"/>
     <w:rsid w:val="0099653C"/>
     <w:rsid w:val="009B0A80"/>
     <w:rsid w:val="009B2970"/>
     <w:rsid w:val="009B6152"/>
     <w:rsid w:val="009D307D"/>
+    <w:rsid w:val="009E0916"/>
     <w:rsid w:val="009E19FD"/>
     <w:rsid w:val="009F612C"/>
     <w:rsid w:val="00A014E2"/>
     <w:rsid w:val="00A017AC"/>
     <w:rsid w:val="00A07003"/>
     <w:rsid w:val="00A0743C"/>
     <w:rsid w:val="00A077FC"/>
     <w:rsid w:val="00A33371"/>
     <w:rsid w:val="00A43656"/>
     <w:rsid w:val="00A53A6A"/>
     <w:rsid w:val="00A66409"/>
     <w:rsid w:val="00A86903"/>
     <w:rsid w:val="00A87133"/>
     <w:rsid w:val="00AA0445"/>
     <w:rsid w:val="00AA3869"/>
     <w:rsid w:val="00AA563B"/>
     <w:rsid w:val="00AA7150"/>
     <w:rsid w:val="00AB7AE8"/>
     <w:rsid w:val="00AC5FC1"/>
     <w:rsid w:val="00AD7DB4"/>
+    <w:rsid w:val="00AE53EF"/>
     <w:rsid w:val="00AE6ED4"/>
     <w:rsid w:val="00B03BDE"/>
     <w:rsid w:val="00B12B6A"/>
     <w:rsid w:val="00B13E6F"/>
     <w:rsid w:val="00B20D93"/>
     <w:rsid w:val="00B4064F"/>
     <w:rsid w:val="00B40D01"/>
     <w:rsid w:val="00B46298"/>
     <w:rsid w:val="00B53D56"/>
     <w:rsid w:val="00B54E39"/>
     <w:rsid w:val="00B57166"/>
     <w:rsid w:val="00B62858"/>
     <w:rsid w:val="00B72F29"/>
     <w:rsid w:val="00B75C19"/>
     <w:rsid w:val="00B82568"/>
     <w:rsid w:val="00BA5AAA"/>
     <w:rsid w:val="00BA73BE"/>
     <w:rsid w:val="00BB3171"/>
     <w:rsid w:val="00BC36B1"/>
     <w:rsid w:val="00BC55F1"/>
     <w:rsid w:val="00BC605D"/>
     <w:rsid w:val="00BC7230"/>
     <w:rsid w:val="00BC7953"/>
     <w:rsid w:val="00BD71AD"/>
     <w:rsid w:val="00BE6422"/>
     <w:rsid w:val="00C01C71"/>
     <w:rsid w:val="00C27BCC"/>
     <w:rsid w:val="00C355CE"/>
-    <w:rsid w:val="00C36194"/>
     <w:rsid w:val="00C4434D"/>
     <w:rsid w:val="00C46BA5"/>
     <w:rsid w:val="00C5035E"/>
     <w:rsid w:val="00C5168D"/>
     <w:rsid w:val="00C6357D"/>
     <w:rsid w:val="00C70A8E"/>
     <w:rsid w:val="00C81552"/>
     <w:rsid w:val="00C8203C"/>
     <w:rsid w:val="00C85C37"/>
     <w:rsid w:val="00CA5BC9"/>
     <w:rsid w:val="00CB20D1"/>
     <w:rsid w:val="00CB22EB"/>
     <w:rsid w:val="00CD14AB"/>
     <w:rsid w:val="00CD6D56"/>
     <w:rsid w:val="00CE3DF8"/>
-    <w:rsid w:val="00CF0D96"/>
     <w:rsid w:val="00CF22D7"/>
     <w:rsid w:val="00CF255F"/>
     <w:rsid w:val="00CF2EA5"/>
     <w:rsid w:val="00D1192E"/>
     <w:rsid w:val="00D20223"/>
+    <w:rsid w:val="00D2029D"/>
     <w:rsid w:val="00D22E8B"/>
     <w:rsid w:val="00D2501D"/>
     <w:rsid w:val="00D27E9D"/>
     <w:rsid w:val="00D37E53"/>
     <w:rsid w:val="00D37ED2"/>
     <w:rsid w:val="00D45AED"/>
     <w:rsid w:val="00D46AF4"/>
     <w:rsid w:val="00D64F6A"/>
     <w:rsid w:val="00D7622A"/>
     <w:rsid w:val="00D82743"/>
     <w:rsid w:val="00D8787E"/>
     <w:rsid w:val="00D91B7F"/>
     <w:rsid w:val="00DA0425"/>
     <w:rsid w:val="00DA0963"/>
     <w:rsid w:val="00DA2129"/>
     <w:rsid w:val="00DA2851"/>
     <w:rsid w:val="00DB1331"/>
     <w:rsid w:val="00DB2BBA"/>
     <w:rsid w:val="00DB48A4"/>
     <w:rsid w:val="00DB56E2"/>
     <w:rsid w:val="00DD053F"/>
     <w:rsid w:val="00DD23FB"/>
     <w:rsid w:val="00DD3CAA"/>
     <w:rsid w:val="00DD4794"/>
     <w:rsid w:val="00DD76CB"/>
@@ -5227,56 +5231,57 @@
     <w:rsid w:val="00E239AB"/>
     <w:rsid w:val="00E253C2"/>
     <w:rsid w:val="00E30B56"/>
     <w:rsid w:val="00E32AD6"/>
     <w:rsid w:val="00E41203"/>
     <w:rsid w:val="00E4266A"/>
     <w:rsid w:val="00E45FFA"/>
     <w:rsid w:val="00E50F01"/>
     <w:rsid w:val="00E61D1C"/>
     <w:rsid w:val="00E64EEB"/>
     <w:rsid w:val="00E86554"/>
     <w:rsid w:val="00E937CA"/>
     <w:rsid w:val="00E94FE7"/>
     <w:rsid w:val="00E95F57"/>
     <w:rsid w:val="00EA324B"/>
     <w:rsid w:val="00EA3945"/>
     <w:rsid w:val="00EA5560"/>
     <w:rsid w:val="00EA7D72"/>
     <w:rsid w:val="00EB22CE"/>
     <w:rsid w:val="00ED05ED"/>
     <w:rsid w:val="00ED3EE1"/>
     <w:rsid w:val="00ED4653"/>
     <w:rsid w:val="00EE2333"/>
     <w:rsid w:val="00EE3666"/>
     <w:rsid w:val="00EF1D82"/>
-    <w:rsid w:val="00F02761"/>
     <w:rsid w:val="00F06695"/>
     <w:rsid w:val="00F1519A"/>
     <w:rsid w:val="00F41719"/>
+    <w:rsid w:val="00F47FA9"/>
     <w:rsid w:val="00F52253"/>
     <w:rsid w:val="00F56796"/>
+    <w:rsid w:val="00F57CB2"/>
     <w:rsid w:val="00F6070C"/>
     <w:rsid w:val="00F67087"/>
     <w:rsid w:val="00F74694"/>
     <w:rsid w:val="00F774F0"/>
     <w:rsid w:val="00F80C73"/>
     <w:rsid w:val="00F86B0D"/>
     <w:rsid w:val="00F87427"/>
     <w:rsid w:val="00FB4C0D"/>
     <w:rsid w:val="00FC0285"/>
     <w:rsid w:val="00FC6422"/>
     <w:rsid w:val="00FD2E26"/>
     <w:rsid w:val="00FE5DAF"/>
     <w:rsid w:val="00FE7D53"/>
     <w:rsid w:val="00FF507C"/>
     <w:rsid w:val="00FF581D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -6114,78 +6119,78 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2056004783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EEK@ens.dk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.dk/eek" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/761" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EEK@ens.dk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens.dk/eek" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/761" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.retsinformation.dk/eli/lta/2024/669" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Generelt"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{51D841D3-28DD-4D0D-B9BA-D96B8D60003C}"/>
+        <w:guid w:val="{A0CD2C91-0C4F-4708-8649-85FDA894AF95}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DA612C" w:rsidRDefault="00DA612C">
-          <w:r w:rsidRPr="00A6755F">
+        <w:p w:rsidR="00862CB5" w:rsidRDefault="00862CB5">
+          <w:r w:rsidRPr="009751D9">
             <w:rPr>
               <w:rStyle w:val="Pladsholdertekst"/>
             </w:rPr>
             <w:t>Klik eller tryk her for at skrive tekst.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -6251,54 +6256,53 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DA612C"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00DA612C"/>
+    <w:rsidRoot w:val="00862CB5"/>
+    <w:rsid w:val="001B5834"/>
+    <w:rsid w:val="00862CB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
@@ -6710,51 +6714,51 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Pladsholdertekst">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DA612C"/>
+    <w:rsid w:val="00862CB5"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Kontor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7006,70 +7010,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EEE5BAD-5AA2-4937-90B5-5D631C9C9A14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4520</Characters>
+  <Pages>4</Pages>
+  <Words>746</Words>
+  <Characters>4553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>37</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Statens It</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5250</CharactersWithSpaces>
+  <CharactersWithSpaces>5289</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jamil Dawood</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>