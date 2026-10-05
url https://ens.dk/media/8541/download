--- v0 (2026-05-17)
+++ v1 (2026-10-05)
@@ -1,143 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/theme/themeOverride4.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\B470725\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\GF\GAS\01 Gruppe - Gas\01 - Datagruppe\Følsomt Materiale\Biomassedata\Data til hjemmeside\Upload august 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2532013-083F-468D-BC32-98FFA658D8BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81C70A14-6525-42FE-B630-E2C2D3A8DB35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3300" yWindow="3105" windowWidth="14610" windowHeight="15345" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-165" yWindow="-165" windowWidth="29130" windowHeight="15810" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2024" sheetId="19" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="2016-2017" sheetId="15" r:id="rId9"/>
+    <sheet name="2025" sheetId="20" r:id="rId1"/>
+    <sheet name="2024" sheetId="19" r:id="rId2"/>
+    <sheet name="2023" sheetId="18" r:id="rId3"/>
+    <sheet name="Aug-Dec 2022" sheetId="16" r:id="rId4"/>
+    <sheet name="2021-2022" sheetId="10" r:id="rId5"/>
+    <sheet name="2020-2021" sheetId="11" r:id="rId6"/>
+    <sheet name="2019-2020" sheetId="12" r:id="rId7"/>
+    <sheet name="2018-2019" sheetId="13" r:id="rId8"/>
+    <sheet name="2017-2018" sheetId="14" r:id="rId9"/>
+    <sheet name="2016-2017" sheetId="15" r:id="rId10"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId10"/>
+    <externalReference r:id="rId11"/>
+    <externalReference r:id="rId12"/>
+    <externalReference r:id="rId13"/>
   </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'2021-2022'!$T$32:$U$97</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'2021-2022'!$T$32:$U$97</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C99" i="20" l="1"/>
+  <c r="D97" i="20" s="1"/>
+  <c r="D98" i="20"/>
+  <c r="C89" i="20"/>
+  <c r="D88" i="20" s="1"/>
+  <c r="D86" i="20"/>
+  <c r="D85" i="20"/>
+  <c r="D84" i="20"/>
+  <c r="D83" i="20"/>
+  <c r="C80" i="20"/>
+  <c r="D65" i="20" s="1"/>
+  <c r="C52" i="20"/>
+  <c r="D51" i="20" s="1"/>
+  <c r="D52" i="20" s="1"/>
+  <c r="C48" i="20"/>
+  <c r="D47" i="20" s="1"/>
+  <c r="D46" i="20"/>
+  <c r="C40" i="20"/>
+  <c r="D39" i="20"/>
+  <c r="D38" i="20"/>
+  <c r="D37" i="20"/>
+  <c r="D36" i="20"/>
+  <c r="D35" i="20"/>
+  <c r="D40" i="20" s="1"/>
+  <c r="C32" i="20"/>
+  <c r="D29" i="20" s="1"/>
+  <c r="D28" i="20"/>
+  <c r="C21" i="20"/>
+  <c r="D20" i="20" s="1"/>
+  <c r="D18" i="20"/>
+  <c r="D17" i="20"/>
+  <c r="D16" i="20"/>
+  <c r="C12" i="20"/>
+  <c r="D8" i="20" s="1"/>
+  <c r="D11" i="20" l="1"/>
+  <c r="D66" i="20"/>
+  <c r="D67" i="20"/>
+  <c r="D68" i="20"/>
+  <c r="D31" i="20"/>
+  <c r="D55" i="20"/>
+  <c r="D9" i="20"/>
+  <c r="D69" i="20"/>
+  <c r="D71" i="20"/>
+  <c r="D5" i="20"/>
+  <c r="D59" i="20"/>
+  <c r="D93" i="20"/>
+  <c r="D24" i="20"/>
+  <c r="D32" i="20" s="1"/>
+  <c r="D60" i="20"/>
+  <c r="D94" i="20"/>
+  <c r="D6" i="20"/>
+  <c r="D25" i="20"/>
+  <c r="D43" i="20"/>
+  <c r="D61" i="20"/>
+  <c r="D77" i="20"/>
+  <c r="D95" i="20"/>
+  <c r="D76" i="20"/>
+  <c r="D7" i="20"/>
+  <c r="D26" i="20"/>
+  <c r="D44" i="20"/>
+  <c r="D62" i="20"/>
+  <c r="D78" i="20"/>
+  <c r="D96" i="20"/>
+  <c r="D64" i="20"/>
+  <c r="D10" i="20"/>
+  <c r="D30" i="20"/>
+  <c r="D70" i="20"/>
+  <c r="D87" i="20"/>
+  <c r="D89" i="20" s="1"/>
+  <c r="D19" i="20"/>
+  <c r="D21" i="20" s="1"/>
+  <c r="D56" i="20"/>
+  <c r="D72" i="20"/>
+  <c r="D57" i="20"/>
+  <c r="D73" i="20"/>
+  <c r="D58" i="20"/>
+  <c r="D74" i="20"/>
+  <c r="D92" i="20"/>
+  <c r="D4" i="20"/>
+  <c r="D75" i="20"/>
+  <c r="D27" i="20"/>
+  <c r="D45" i="20"/>
+  <c r="D63" i="20"/>
+  <c r="D79" i="20"/>
+  <c r="D12" i="20" l="1"/>
+  <c r="D99" i="20"/>
+  <c r="D80" i="20"/>
+  <c r="D48" i="20"/>
   <c r="C97" i="19" l="1"/>
   <c r="C96" i="19"/>
   <c r="C95" i="19"/>
   <c r="C94" i="19"/>
   <c r="C93" i="19"/>
   <c r="C92" i="19"/>
   <c r="C91" i="19"/>
   <c r="C87" i="19"/>
   <c r="C86" i="19"/>
   <c r="C85" i="19"/>
   <c r="C84" i="19"/>
   <c r="C83" i="19"/>
   <c r="C82" i="19"/>
   <c r="C78" i="19"/>
   <c r="C77" i="19"/>
   <c r="C76" i="19"/>
   <c r="C75" i="19"/>
   <c r="C74" i="19"/>
   <c r="C73" i="19"/>
   <c r="C72" i="19"/>
   <c r="C71" i="19"/>
   <c r="C70" i="19"/>
   <c r="C69" i="19"/>
   <c r="C68" i="19"/>
   <c r="C67" i="19"/>
@@ -153,57 +250,57 @@
   <c r="C57" i="19"/>
   <c r="C56" i="19"/>
   <c r="C55" i="19"/>
   <c r="C54" i="19"/>
   <c r="C50" i="19"/>
   <c r="C51" i="19" s="1"/>
   <c r="D50" i="19" s="1"/>
   <c r="D51" i="19" s="1"/>
   <c r="C46" i="19"/>
   <c r="C45" i="19"/>
   <c r="C44" i="19"/>
   <c r="C43" i="19"/>
   <c r="C39" i="19"/>
   <c r="C38" i="19"/>
   <c r="C37" i="19"/>
   <c r="C36" i="19"/>
   <c r="C35" i="19"/>
   <c r="C31" i="19"/>
   <c r="C30" i="19"/>
   <c r="C29" i="19"/>
   <c r="C28" i="19"/>
   <c r="C27" i="19"/>
   <c r="C26" i="19"/>
   <c r="C25" i="19"/>
   <c r="C24" i="19"/>
-  <c r="C32" i="19" s="1"/>
   <c r="C20" i="19"/>
   <c r="C19" i="19"/>
   <c r="C18" i="19"/>
   <c r="C17" i="19"/>
   <c r="C16" i="19"/>
-  <c r="C21" i="19" l="1"/>
+  <c r="C32" i="19" l="1"/>
+  <c r="C21" i="19"/>
   <c r="D16" i="19" s="1"/>
   <c r="C47" i="19"/>
   <c r="C7" i="19" s="1"/>
   <c r="C79" i="19"/>
   <c r="D61" i="19" s="1"/>
   <c r="C98" i="19"/>
   <c r="C11" i="19" s="1"/>
   <c r="C5" i="19"/>
   <c r="D29" i="19"/>
   <c r="D25" i="19"/>
   <c r="D26" i="19"/>
   <c r="D27" i="19"/>
   <c r="D28" i="19"/>
   <c r="D30" i="19"/>
   <c r="D56" i="19"/>
   <c r="D31" i="19"/>
   <c r="D24" i="19"/>
   <c r="C40" i="19"/>
   <c r="C88" i="19"/>
   <c r="D87" i="19" s="1"/>
   <c r="C8" i="19"/>
   <c r="D78" i="19" l="1"/>
   <c r="D70" i="19"/>
   <c r="C9" i="19"/>
   <c r="D95" i="19"/>
@@ -729,51 +826,51 @@
   <c r="D55" i="15"/>
   <c r="D57" i="15"/>
   <c r="D52" i="15"/>
   <c r="D64" i="15" l="1"/>
   <c r="D74" i="15"/>
   <c r="D73" i="15" l="1"/>
   <c r="D77" i="15"/>
   <c r="C11" i="15"/>
   <c r="D75" i="15"/>
   <c r="D76" i="15"/>
   <c r="D78" i="15" l="1"/>
   <c r="C12" i="15"/>
   <c r="D10" i="15" s="1"/>
   <c r="D9" i="15" l="1"/>
   <c r="D5" i="15"/>
   <c r="D8" i="15"/>
   <c r="D4" i="15"/>
   <c r="D7" i="15"/>
   <c r="D6" i="15"/>
   <c r="D11" i="15"/>
   <c r="D12" i="15" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="864" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="972" uniqueCount="106">
   <si>
     <t>Ton</t>
   </si>
   <si>
     <t>Gylle</t>
   </si>
   <si>
     <t>Total biomassetyper</t>
   </si>
   <si>
     <t>Spildevandsslam</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Kvæggylle</t>
   </si>
   <si>
     <t>Anden husdyrgødning</t>
   </si>
   <si>
     <t>Svinegylle</t>
   </si>
   <si>
@@ -1081,50 +1178,59 @@
   </si>
   <si>
     <t>Kakaoskaller</t>
   </si>
   <si>
     <t>Uspecificeret</t>
   </si>
   <si>
     <t>Flydende fraktion (væskefraktion fra separeret husdyrgødning)</t>
   </si>
   <si>
     <t>Solsikkeskal-, havreskal- og rugpiller/mel o.lign.</t>
   </si>
   <si>
     <t>Aff. fra olivenolieprod., presserest, palmekernemel.</t>
   </si>
   <si>
     <t>Kaffegrums og lign.</t>
   </si>
   <si>
     <t>Kasserede afgrøder og kasseret foder</t>
   </si>
   <si>
     <t xml:space="preserve">* Opgørelsen er foreløbig, idet der på opgørelsestidspunktet fortsat mangler indberetninger fra et mindre antal små anlæg. </t>
   </si>
+  <si>
+    <t>Total for landbrugsbaserede biogasanlæg 2025 - FORELØBIG</t>
+  </si>
+  <si>
+    <t>Sorghum- og solsikkeensilage</t>
+  </si>
+  <si>
+    <t>Roepulp og lign.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="_ * #,##0.000_ ;_ * \-#,##0.000_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1379,51 +1485,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="191">
+  <cellXfs count="192">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1687,57 +1793,68 @@
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="4" fillId="2" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="3" fillId="3" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="4" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Komma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Procent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="11">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -1808,86 +1925,1315 @@
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride3.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride4.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
-<file path=xl/charts/_rels/chart9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="da-DK"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="da-DK" sz="1400" b="0" i="0" baseline="0">
+                <a:effectLst/>
+              </a:rPr>
+              <a:t>Total for landbrugsbaserede biogasanlæg 2025, ton (Foreløbig)</a:t>
+            </a:r>
+            <a:endParaRPr lang="da-DK" sz="1400">
+              <a:effectLst/>
+            </a:endParaRPr>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'[3]2025 til hjemmeside'!$C$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>Ton</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-0706-4130-AFCF-A744B949B51B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-0706-4130-AFCF-A744B949B51B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-0706-4130-AFCF-A744B949B51B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-0706-4130-AFCF-A744B949B51B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent5"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-0706-4130-AFCF-A744B949B51B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000B-0706-4130-AFCF-A744B949B51B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000D-0706-4130-AFCF-A744B949B51B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-0706-4130-AFCF-A744B949B51B}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="1.2934031720961614E-2"/>
+                  <c:y val="-3.3210901372993623E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr/>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:fld id="{1C3AE94E-3E2E-4528-8D96-1BDB6EDED109}" type="CATEGORYNAME">
+                      <a:rPr lang="en-US"/>
+                      <a:pPr/>
+                      <a:t>[KATEGORINAVN]</a:t>
+                    </a:fld>
+                    <a:r>
+                      <a:rPr lang="en-US" baseline="0"/>
+                      <a:t>
+67%</a:t>
+                    </a:r>
+                  </a:p>
+                </c:rich>
+              </c:tx>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:dlblFieldTable/>
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-0706-4130-AFCF-A744B949B51B}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="1"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-1.1514247603053774E-2"/>
+                  <c:y val="4.3981440943172717E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000003-0706-4130-AFCF-A744B949B51B}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="2"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.8138568301101643E-2"/>
+                  <c:y val="5.9803763924466721E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000005-0706-4130-AFCF-A744B949B51B}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="3"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.7575847433160991E-2"/>
+                  <c:y val="-2.6640302319669832E-4"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:tx>
+                <c:rich>
+                  <a:bodyPr/>
+                  <a:lstStyle/>
+                  <a:p>
+                    <a:fld id="{B3702492-D1C2-429E-80AD-73C307489A9E}" type="CATEGORYNAME">
+                      <a:rPr lang="en-US"/>
+                      <a:pPr/>
+                      <a:t>[KATEGORINAVN]</a:t>
+                    </a:fld>
+                    <a:r>
+                      <a:rPr lang="en-US" baseline="0"/>
+                      <a:t>
+2%</a:t>
+                    </a:r>
+                  </a:p>
+                </c:rich>
+              </c:tx>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
+                  <c15:dlblFieldTable/>
+                  <c15:showDataLabelsRange val="0"/>
+                </c:ext>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000007-0706-4130-AFCF-A744B949B51B}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="4"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.7004403576229775E-2"/>
+                  <c:y val="-8.1372325820449672E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-0706-4130-AFCF-A744B949B51B}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="5"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-2.6877995265315587E-2"/>
+                  <c:y val="-2.1845578585442246E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-0706-4130-AFCF-A744B949B51B}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="6"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="6.5655700913560397E-3"/>
+                  <c:y val="1.3435340748808226E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000D-0706-4130-AFCF-A744B949B51B}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.14519174476090149"/>
+                  <c:y val="4.020782374261278E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000F-0706-4130-AFCF-A744B949B51B}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="da-DK"/>
+              </a:p>
+            </c:txPr>
+            <c:dLblPos val="bestFit"/>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                  <c15:fullRef>
+                    <c15:sqref>'[3]2025 til hjemmeside'!$B$4:$B$12</c15:sqref>
+                  </c15:fullRef>
+                </c:ext>
+              </c:extLst>
+              <c:f>'[3]2025 til hjemmeside'!$B$4:$B$11</c:f>
+              <c:strCache>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>Gylle</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Anden husdyrgødning</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Halm og lign. </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Energiafgrøder</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Husholdningsaffald</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Diverse industriaffald</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Glycerin og lign.</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Andre afgrøder, rester og kasseret foder</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                  <c15:fullRef>
+                    <c15:sqref>'[3]2025 til hjemmeside'!$C$4:$C$12</c15:sqref>
+                  </c15:fullRef>
+                </c:ext>
+              </c:extLst>
+              <c:f>'[3]2025 til hjemmeside'!$C$4:$C$11</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>14116838.875000002</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2345246.8392232154</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>439041.91299908445</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>391829.27</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>762974.80415563961</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>2262666.4892041408</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>282129.8327886684</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>483966.85100000002</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000010-0706-4130-AFCF-A744B949B51B}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:tx>
+            <c:strRef>
+              <c:f>'[3]2025 til hjemmeside'!$D$3</c:f>
+              <c:strCache>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>%</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:tx>
+          <c:cat>
+            <c:strRef>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                  <c15:fullRef>
+                    <c15:sqref>'[3]2025 til hjemmeside'!$B$4:$B$12</c15:sqref>
+                  </c15:fullRef>
+                </c:ext>
+              </c:extLst>
+              <c:f>'[3]2025 til hjemmeside'!$B$4:$B$11</c:f>
+              <c:strCache>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>Gylle</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Anden husdyrgødning</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Halm og lign. </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Energiafgrøder</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Husholdningsaffald</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Diverse industriaffald</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Glycerin og lign.</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Andre afgrøder, rester og kasseret foder</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                  <c15:fullRef>
+                    <c15:sqref>'[3]2025 til hjemmeside'!$D$4:$D$12</c15:sqref>
+                  </c15:fullRef>
+                </c:ext>
+              </c:extLst>
+              <c:f>'[3]2025 til hjemmeside'!$D$4:$D$11</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>0.66953014777366093</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>0.11122982111891749</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>2.0822777641082042E-2</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1.858358739999047E-2</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>3.61861913915133E-2</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>0.10731321950285834</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>1.338078802988076E-2</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>2.295346714209652E-2</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000011-0706-4130-AFCF-A744B949B51B}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="da-DK"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
 </file>
 
-<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="da-DK"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:tx>
+        <c:rich>
+          <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="da-DK"/>
+              <a:t>Total for landbrugsbaserede biogasanlæg 2016-2017, ton</a:t>
+            </a:r>
+          </a:p>
+        </c:rich>
+      </c:tx>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="da-DK"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:pieChart>
+        <c:varyColors val="1"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-B260-4A42-A076-273E12CA6808}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-B260-4A42-A076-273E12CA6808}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="2"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent3"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-B260-4A42-A076-273E12CA6808}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="3"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent4"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000007-B260-4A42-A076-273E12CA6808}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent5"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000009-B260-4A42-A076-273E12CA6808}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent6"/>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000B-B260-4A42-A076-273E12CA6808}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent1">
+                  <a:lumMod val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000D-B260-4A42-A076-273E12CA6808}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="7"/>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:solidFill>
+                <a:schemeClr val="accent2">
+                  <a:lumMod val="60000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{0000000F-B260-4A42-A076-273E12CA6808}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dLbls>
+            <c:dLbl>
+              <c:idx val="0"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="8.3501202141187281E-2"/>
+                  <c:y val="-8.8166828461510804E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000001-B260-4A42-A076-273E12CA6808}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="5"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-1.8295595118050463E-2"/>
+                  <c:y val="-7.0577068277424227E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-B260-4A42-A076-273E12CA6808}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="7"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.25273173872091115"/>
+                  <c:y val="7.6747132635817783E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000F-B260-4A42-A076-273E12CA6808}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:numFmt formatCode="General" sourceLinked="0"/>
+            <c:spPr>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:effectLst/>
+            </c:spPr>
+            <c:txPr>
+              <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr" anchorCtr="1">
+                <a:spAutoFit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                    <a:solidFill>
+                      <a:schemeClr val="tx1">
+                        <a:lumMod val="75000"/>
+                        <a:lumOff val="25000"/>
+                      </a:schemeClr>
+                    </a:solidFill>
+                    <a:latin typeface="+mn-lt"/>
+                    <a:ea typeface="+mn-ea"/>
+                    <a:cs typeface="+mn-cs"/>
+                  </a:defRPr>
+                </a:pPr>
+                <a:endParaRPr lang="da-DK"/>
+              </a:p>
+            </c:txPr>
+            <c:showLegendKey val="0"/>
+            <c:showVal val="0"/>
+            <c:showCatName val="1"/>
+            <c:showSerName val="0"/>
+            <c:showPercent val="1"/>
+            <c:showBubbleSize val="0"/>
+            <c:showLeaderLines val="1"/>
+            <c:leaderLines>
+              <c:spPr>
+                <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                  <a:solidFill>
+                    <a:schemeClr val="tx1">
+                      <a:lumMod val="35000"/>
+                      <a:lumOff val="65000"/>
+                    </a:schemeClr>
+                  </a:solidFill>
+                  <a:round/>
+                </a:ln>
+                <a:effectLst/>
+              </c:spPr>
+            </c:leaderLines>
+            <c:extLst>
+              <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+            </c:extLst>
+          </c:dLbls>
+          <c:cat>
+            <c:strRef>
+              <c:f>'2016-2017'!$B$4:$B$11</c:f>
+              <c:strCache>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>Gylle</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>Anden husdyrgødning</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>Halm og lign. </c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>Energiafgrøder</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>Husholdningsaffald</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>Diverse Industriaffald</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>Glycerin og lign</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>Andre afgrøder, rester og kasseret foder</c:v>
+                </c:pt>
+              </c:strCache>
+            </c:strRef>
+          </c:cat>
+          <c:val>
+            <c:numRef>
+              <c:f>'2016-2017'!$C$4:$C$11</c:f>
+              <c:numCache>
+                <c:formatCode>_-* #,##0_-;\-* #,##0_-;_-* "-"??_-;_-@_-</c:formatCode>
+                <c:ptCount val="8"/>
+                <c:pt idx="0">
+                  <c:v>5226349.1638613855</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>337390.25118811883</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>31504.957425742574</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>260039.75801980196</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>72096.289999999994</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1143451.9407227724</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>82337.334059405941</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>46477.859801980194</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000010-B260-4A42-A076-273E12CA6808}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="1"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="1"/>
+          <c:showBubbleSize val="0"/>
+          <c:showLeaderLines val="1"/>
+        </c:dLbls>
+        <c:firstSliceAng val="0"/>
+      </c:pieChart>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="da-DK"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup/>
+  </c:printSettings>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="da-DK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
@@ -2531,51 +3877,51 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="da-DK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="da-DK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
@@ -3168,51 +4514,51 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="da-DK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="da-DK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
@@ -3778,51 +5124,51 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="da-DK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="da-DK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -4489,51 +5835,51 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="da-DK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="da-DK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -5080,51 +6426,51 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="da-DK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="da-DK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -5608,51 +6954,51 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="da-DK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="da-DK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -6094,51 +7440,51 @@
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="da-DK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="da-DK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
@@ -6529,537 +7875,50 @@
                 <c:pt idx="4">
                   <c:v>251622.2</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1174592.8400000001</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>86406.459999999992</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>99352.882962962962</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000010-E27A-44BE-8386-514F30F0365F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
-          <c:showSerName val="0"/>
-[...485 lines deleted...]
-          <c:showCatName val="1"/>
           <c:showSerName val="0"/>
           <c:showPercent val="1"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
@@ -9867,512 +10726,568 @@
       </a:schemeClr>
     </cs:fontRef>
     <cs:defRPr sz="900" kern="1200"/>
   </cs:valueAxis>
   <cs:wall>
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>73026</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>92076</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Diagram 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFF1F72E-A717-47D8-AE09-D0E094A044E2}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>307004</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>2540000</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Diagram 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>958850</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>66676</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>73026</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagram 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A54322C-9A78-4A51-B5DA-EEB8C63D2138}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>73026</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>73026</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagram 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>73026</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>73026</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="8" name="Diagram 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>244474</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>3174</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>2755900</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagram 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>375361</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>82175</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>203200</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="8" name="Diagram 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>279399</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>69850</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>2305049</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>60325</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagram 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>256204</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>2584450</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagram 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>421304</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>2390192</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>22159</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Diagram 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
-[...39 lines deleted...]
-</xdr:wsDr>
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///B:\GF\GAS\01%20Gruppe%20-%20Gas\01%20-%20Datagruppe\F&#248;lsomt%20Materiale\Biomassedata\Data%20til%20hjemmeside\Upload%20maj%202026\Kopi%20af%20000%20BIB%2016-17%20og%20senere%20med%20sammenligninger_fra%20ST%20240426.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/GF/GAS/01%20Gruppe%20-%20Gas/01%20-%20Datagruppe/F&#248;lsomt%20Materiale/Biomassedata/Data%20til%20hjemmeside/Upload%20maj%202026/Kopi%20af%20000%20BIB%2016-17%20og%20senere%20med%20sammenligninger_fra%20ST%20240426.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///B:\GF\GAS\01%20Gruppe%20-%20Gas\01%20-%20Datagruppe\F&#248;lsomt%20Materiale\Biomassedata\Data%20til%20hjemmeside\Upload%20maj%202026\Kopi%20af%20000%20BIB%2016-17%20og%20senere%20med%20sammenligninger_fra%20ST%20240426.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///B:\GF\GAS\01%20Gruppe%20-%20Gas\01%20-%20Datagruppe\F&#248;lsomt%20Materiale\Biomassedata\Data%20til%20hjemmeside\Upload%20maj%202026\Kopi%20af%20000%20BIB%2016-17%20og%20senere%20med%20sammenligninger_fra%20ST%20240426.xlsx" TargetMode="External"/></Relationships>
+<file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\GF\GAS\01%20Gruppe%20-%20Gas\01%20-%20Datagruppe\F&#248;lsomt%20Materiale\Biomassedata\Data%20til%20hjemmeside\2025%20opg&#248;relse_%20000%20BIB%2016-17%20og%20senere%20med%20sammenligninger_fra%20ST%20090626.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///B:\GF\GAS\01%20Gruppe%20-%20Gas\01%20-%20Datagruppe\F&#248;lsomt%20Materiale\Biomassedata\Data%20til%20hjemmeside\2025%20opg&#248;relse_%20000%20BIB%2016-17%20og%20senere%20med%20sammenligninger_fra%20ST%20090626.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/GF/GAS/01%20Gruppe%20-%20Gas/01%20-%20Datagruppe/F&#248;lsomt%20Materiale/Biomassedata/Data%20til%20hjemmeside/2025%20opg&#248;relse_%20000%20BIB%2016-17%20og%20senere%20med%20sammenligninger_fra%20ST%20090626.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="Data 16-17"/>
       <sheetName val="Data 17-18"/>
       <sheetName val="Data 18-19"/>
       <sheetName val="Data 19-20"/>
       <sheetName val="Data 20-21"/>
       <sheetName val="Data 21-22"/>
       <sheetName val="Data 2022, aug-dec"/>
       <sheetName val="Data 2023"/>
       <sheetName val="Data 2024"/>
+      <sheetName val="2024 Import"/>
       <sheetName val="2024 til hjemmeside"/>
       <sheetName val="Data 2025"/>
       <sheetName val="Sammenligninger"/>
       <sheetName val="&gt;1 % halm m.m."/>
       <sheetName val="Anlæg med &gt;3% halm"/>
       <sheetName val="Top-17 halm + gas"/>
       <sheetName val="Top10 halm 21-22"/>
       <sheetName val="Halm i gårdanlæggene"/>
       <sheetName val="Dybstrøelse og fast gødning"/>
       <sheetName val="Import, biomasse"/>
       <sheetName val="Biom. KV vs opgradering"/>
       <sheetName val="CH4 emission"/>
       <sheetName val="Opholdstid (HRT)"/>
       <sheetName val="E-afgr. fordeling"/>
       <sheetName val="Gasproduktion"/>
     </sheetNames>
     <sheetDataSet>
-      <sheetData sheetId="0" refreshError="1"/>
-[...6 lines deleted...]
-      <sheetData sheetId="7" refreshError="1"/>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
       <sheetData sheetId="8">
         <row r="4">
           <cell r="L4">
             <v>546639.77999999991</v>
           </cell>
           <cell r="M4">
             <v>58910.68</v>
           </cell>
           <cell r="N4">
             <v>7971.7</v>
           </cell>
           <cell r="O4">
             <v>11634</v>
           </cell>
           <cell r="P4">
             <v>73632.790000000008</v>
           </cell>
           <cell r="Q4">
             <v>0</v>
           </cell>
           <cell r="S4">
             <v>21555.440000000002</v>
           </cell>
           <cell r="T4">
             <v>136621.02000000002</v>
@@ -10597,51 +11512,52 @@
             <v>14903.3</v>
           </cell>
           <cell r="CT4">
             <v>4803.3000000000011</v>
           </cell>
           <cell r="CU4">
             <v>1130.0999999999999</v>
           </cell>
           <cell r="CV4">
             <v>2843.2000000000003</v>
           </cell>
           <cell r="CW4">
             <v>7492.1</v>
           </cell>
           <cell r="CX4">
             <v>27539.106400000001</v>
           </cell>
           <cell r="CY4">
             <v>20432.400000000005</v>
           </cell>
           <cell r="CZ4">
             <v>171851.88170000003</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="9">
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10">
         <row r="4">
           <cell r="B4" t="str">
             <v>Gylle</v>
           </cell>
           <cell r="C4">
             <v>13361680.970000001</v>
           </cell>
           <cell r="D4">
             <v>0.66368960687137846</v>
           </cell>
         </row>
         <row r="5">
           <cell r="B5" t="str">
             <v>Anden husdyrgødning</v>
           </cell>
           <cell r="C5">
             <v>2277225.0759999999</v>
           </cell>
           <cell r="D5">
             <v>0.11311231115616771</v>
           </cell>
         </row>
         <row r="6">
           <cell r="B6" t="str">
             <v xml:space="preserve">Halm og lign. </v>
@@ -10687,64 +11603,249 @@
           </cell>
         </row>
         <row r="10">
           <cell r="B10" t="str">
             <v>Glycerin og lign.</v>
           </cell>
           <cell r="C10">
             <v>308005.89810000005</v>
           </cell>
           <cell r="D10">
             <v>1.5298996726761011E-2</v>
           </cell>
         </row>
         <row r="11">
           <cell r="B11" t="str">
             <v>Andre afgrøder, rester og kasseret foder</v>
           </cell>
           <cell r="C11">
             <v>317959.97100000002</v>
           </cell>
           <cell r="D11">
             <v>1.5793426637533685E-2</v>
           </cell>
         </row>
       </sheetData>
-      <sheetData sheetId="10" refreshError="1"/>
-[...12 lines deleted...]
-      <sheetData sheetId="23" refreshError="1"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="2025 til hjemmeside"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0" refreshError="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
+<file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="Data 16-17"/>
+      <sheetName val="Data 17-18"/>
+      <sheetName val="Data 18-19"/>
+      <sheetName val="Data 19-20"/>
+      <sheetName val="Data 20-21"/>
+      <sheetName val="Data 21-22"/>
+      <sheetName val="Data 2022, aug-dec"/>
+      <sheetName val="Data 2023"/>
+      <sheetName val="Data 2024"/>
+      <sheetName val="Data 2025"/>
+      <sheetName val="2025 import"/>
+      <sheetName val="2025 til hjemmeside"/>
+      <sheetName val="Sammenligninger"/>
+      <sheetName val="&gt;1 % halm m.m."/>
+      <sheetName val="Anlæg med &gt;3% halm"/>
+      <sheetName val="Top-17 halm + gas"/>
+      <sheetName val="Top10 halm 21-22"/>
+      <sheetName val="Halm i gårdanlæggene"/>
+      <sheetName val="Dybstrøelse og fast gødning"/>
+      <sheetName val="Import, biomasse"/>
+      <sheetName val="Biom. KV vs opgradering"/>
+      <sheetName val="CH4 emission"/>
+      <sheetName val="Opholdstid (HRT)"/>
+      <sheetName val="E-afgr. fordeling"/>
+      <sheetName val="Gasproduktion"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11">
+        <row r="3">
+          <cell r="C3" t="str">
+            <v>Ton</v>
+          </cell>
+          <cell r="D3" t="str">
+            <v>%</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="B4" t="str">
+            <v>Gylle</v>
+          </cell>
+          <cell r="C4">
+            <v>14116838.875000002</v>
+          </cell>
+          <cell r="D4">
+            <v>0.66953014777366093</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="B5" t="str">
+            <v>Anden husdyrgødning</v>
+          </cell>
+          <cell r="C5">
+            <v>2345246.8392232154</v>
+          </cell>
+          <cell r="D5">
+            <v>0.11122982111891749</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="B6" t="str">
+            <v xml:space="preserve">Halm og lign. </v>
+          </cell>
+          <cell r="C6">
+            <v>439041.91299908445</v>
+          </cell>
+          <cell r="D6">
+            <v>2.0822777641082042E-2</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="B7" t="str">
+            <v>Energiafgrøder</v>
+          </cell>
+          <cell r="C7">
+            <v>391829.27</v>
+          </cell>
+          <cell r="D7">
+            <v>1.858358739999047E-2</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="B8" t="str">
+            <v>Husholdningsaffald</v>
+          </cell>
+          <cell r="C8">
+            <v>762974.80415563961</v>
+          </cell>
+          <cell r="D8">
+            <v>3.61861913915133E-2</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="B9" t="str">
+            <v>Diverse industriaffald</v>
+          </cell>
+          <cell r="C9">
+            <v>2262666.4892041408</v>
+          </cell>
+          <cell r="D9">
+            <v>0.10731321950285834</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="B10" t="str">
+            <v>Glycerin og lign.</v>
+          </cell>
+          <cell r="C10">
+            <v>282129.8327886684</v>
+          </cell>
+          <cell r="D10">
+            <v>1.338078802988076E-2</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="B11" t="str">
+            <v>Andre afgrøder, rester og kasseret foder</v>
+          </cell>
+          <cell r="C11">
+            <v>483966.85100000002</v>
+          </cell>
+          <cell r="D11">
+            <v>2.295346714209652E-2</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="B12" t="str">
+            <v>Total</v>
+          </cell>
+          <cell r="C12">
+            <v>21084694.874370754</v>
+          </cell>
+          <cell r="D12">
+            <v>0.99999999999999989</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+      <sheetData sheetId="22"/>
+      <sheetData sheetId="23"/>
+      <sheetData sheetId="24"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Kontor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -11723,95 +12824,3686 @@
               <a:lumMod val="102000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="50000">
             <a:schemeClr val="phClr">
               <a:tint val="98000"/>
               <a:satMod val="130000"/>
               <a:shade val="90000"/>
               <a:lumMod val="103000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
+<file path=xl/theme/themeOverride4.xml><?xml version="1.0" encoding="utf-8"?>
+<a:themeOverride xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <a:clrScheme name="Kontor">
+    <a:dk1>
+      <a:sysClr val="windowText" lastClr="000000"/>
+    </a:dk1>
+    <a:lt1>
+      <a:sysClr val="window" lastClr="FFFFFF"/>
+    </a:lt1>
+    <a:dk2>
+      <a:srgbClr val="44546A"/>
+    </a:dk2>
+    <a:lt2>
+      <a:srgbClr val="E7E6E6"/>
+    </a:lt2>
+    <a:accent1>
+      <a:srgbClr val="5B9BD5"/>
+    </a:accent1>
+    <a:accent2>
+      <a:srgbClr val="ED7D31"/>
+    </a:accent2>
+    <a:accent3>
+      <a:srgbClr val="A5A5A5"/>
+    </a:accent3>
+    <a:accent4>
+      <a:srgbClr val="FFC000"/>
+    </a:accent4>
+    <a:accent5>
+      <a:srgbClr val="4472C4"/>
+    </a:accent5>
+    <a:accent6>
+      <a:srgbClr val="70AD47"/>
+    </a:accent6>
+    <a:hlink>
+      <a:srgbClr val="0563C1"/>
+    </a:hlink>
+    <a:folHlink>
+      <a:srgbClr val="954F72"/>
+    </a:folHlink>
+  </a:clrScheme>
+  <a:fontScheme name="Kontor">
+    <a:majorFont>
+      <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+      <a:ea typeface=""/>
+      <a:cs typeface=""/>
+      <a:font script="Jpan" typeface="游ゴシック Light"/>
+      <a:font script="Hang" typeface="맑은 고딕"/>
+      <a:font script="Hans" typeface="等线 Light"/>
+      <a:font script="Hant" typeface="新細明體"/>
+      <a:font script="Arab" typeface="Times New Roman"/>
+      <a:font script="Hebr" typeface="Times New Roman"/>
+      <a:font script="Thai" typeface="Tahoma"/>
+      <a:font script="Ethi" typeface="Nyala"/>
+      <a:font script="Beng" typeface="Vrinda"/>
+      <a:font script="Gujr" typeface="Shruti"/>
+      <a:font script="Khmr" typeface="MoolBoran"/>
+      <a:font script="Knda" typeface="Tunga"/>
+      <a:font script="Guru" typeface="Raavi"/>
+      <a:font script="Cans" typeface="Euphemia"/>
+      <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+      <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+      <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+      <a:font script="Thaa" typeface="MV Boli"/>
+      <a:font script="Deva" typeface="Mangal"/>
+      <a:font script="Telu" typeface="Gautami"/>
+      <a:font script="Taml" typeface="Latha"/>
+      <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+      <a:font script="Orya" typeface="Kalinga"/>
+      <a:font script="Mlym" typeface="Kartika"/>
+      <a:font script="Laoo" typeface="DokChampa"/>
+      <a:font script="Sinh" typeface="Iskoola Pota"/>
+      <a:font script="Mong" typeface="Mongolian Baiti"/>
+      <a:font script="Viet" typeface="Times New Roman"/>
+      <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      <a:font script="Geor" typeface="Sylfaen"/>
+    </a:majorFont>
+    <a:minorFont>
+      <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+      <a:ea typeface=""/>
+      <a:cs typeface=""/>
+      <a:font script="Jpan" typeface="游ゴシック"/>
+      <a:font script="Hang" typeface="맑은 고딕"/>
+      <a:font script="Hans" typeface="等线"/>
+      <a:font script="Hant" typeface="新細明體"/>
+      <a:font script="Arab" typeface="Arial"/>
+      <a:font script="Hebr" typeface="Arial"/>
+      <a:font script="Thai" typeface="Tahoma"/>
+      <a:font script="Ethi" typeface="Nyala"/>
+      <a:font script="Beng" typeface="Vrinda"/>
+      <a:font script="Gujr" typeface="Shruti"/>
+      <a:font script="Khmr" typeface="DaunPenh"/>
+      <a:font script="Knda" typeface="Tunga"/>
+      <a:font script="Guru" typeface="Raavi"/>
+      <a:font script="Cans" typeface="Euphemia"/>
+      <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+      <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+      <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+      <a:font script="Thaa" typeface="MV Boli"/>
+      <a:font script="Deva" typeface="Mangal"/>
+      <a:font script="Telu" typeface="Gautami"/>
+      <a:font script="Taml" typeface="Latha"/>
+      <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+      <a:font script="Orya" typeface="Kalinga"/>
+      <a:font script="Mlym" typeface="Kartika"/>
+      <a:font script="Laoo" typeface="DokChampa"/>
+      <a:font script="Sinh" typeface="Iskoola Pota"/>
+      <a:font script="Mong" typeface="Mongolian Baiti"/>
+      <a:font script="Viet" typeface="Arial"/>
+      <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      <a:font script="Geor" typeface="Sylfaen"/>
+    </a:minorFont>
+  </a:fontScheme>
+  <a:fmtScheme name="Kontor">
+    <a:fillStyleLst>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:gradFill rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="phClr">
+              <a:lumMod val="110000"/>
+              <a:satMod val="105000"/>
+              <a:tint val="67000"/>
+            </a:schemeClr>
+          </a:gs>
+          <a:gs pos="50000">
+            <a:schemeClr val="phClr">
+              <a:lumMod val="105000"/>
+              <a:satMod val="103000"/>
+              <a:tint val="73000"/>
+            </a:schemeClr>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="phClr">
+              <a:lumMod val="105000"/>
+              <a:satMod val="109000"/>
+              <a:tint val="81000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:lin ang="5400000" scaled="0"/>
+      </a:gradFill>
+      <a:gradFill rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="phClr">
+              <a:satMod val="103000"/>
+              <a:lumMod val="102000"/>
+              <a:tint val="94000"/>
+            </a:schemeClr>
+          </a:gs>
+          <a:gs pos="50000">
+            <a:schemeClr val="phClr">
+              <a:satMod val="110000"/>
+              <a:lumMod val="100000"/>
+              <a:shade val="100000"/>
+            </a:schemeClr>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="phClr">
+              <a:lumMod val="99000"/>
+              <a:satMod val="120000"/>
+              <a:shade val="78000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:lin ang="5400000" scaled="0"/>
+      </a:gradFill>
+    </a:fillStyleLst>
+    <a:lnStyleLst>
+      <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="solid"/>
+        <a:miter lim="800000"/>
+      </a:ln>
+      <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="solid"/>
+        <a:miter lim="800000"/>
+      </a:ln>
+      <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="solid"/>
+        <a:miter lim="800000"/>
+      </a:ln>
+    </a:lnStyleLst>
+    <a:effectStyleLst>
+      <a:effectStyle>
+        <a:effectLst/>
+      </a:effectStyle>
+      <a:effectStyle>
+        <a:effectLst/>
+      </a:effectStyle>
+      <a:effectStyle>
+        <a:effectLst>
+          <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000">
+              <a:alpha val="63000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+      </a:effectStyle>
+    </a:effectStyleLst>
+    <a:bgFillStyleLst>
+      <a:solidFill>
+        <a:schemeClr val="phClr"/>
+      </a:solidFill>
+      <a:solidFill>
+        <a:schemeClr val="phClr">
+          <a:tint val="95000"/>
+          <a:satMod val="170000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:gradFill rotWithShape="1">
+        <a:gsLst>
+          <a:gs pos="0">
+            <a:schemeClr val="phClr">
+              <a:tint val="93000"/>
+              <a:satMod val="150000"/>
+              <a:shade val="98000"/>
+              <a:lumMod val="102000"/>
+            </a:schemeClr>
+          </a:gs>
+          <a:gs pos="50000">
+            <a:schemeClr val="phClr">
+              <a:tint val="98000"/>
+              <a:satMod val="130000"/>
+              <a:shade val="90000"/>
+              <a:lumMod val="103000"/>
+            </a:schemeClr>
+          </a:gs>
+          <a:gs pos="100000">
+            <a:schemeClr val="phClr">
+              <a:shade val="63000"/>
+              <a:satMod val="120000"/>
+            </a:schemeClr>
+          </a:gs>
+        </a:gsLst>
+        <a:lin ang="5400000" scaled="0"/>
+      </a:gradFill>
+    </a:bgFillStyleLst>
+  </a:fmtScheme>
+</a:themeOverride>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3678611C-9C61-423B-B3D6-61B6717E23E8}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:T174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="G35" sqref="G35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="30" customWidth="1"/>
+    <col min="2" max="2" width="39.42578125" style="30" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" style="30" customWidth="1"/>
+    <col min="4" max="4" width="10" style="30" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.28515625" style="30" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="30" customWidth="1"/>
+    <col min="9" max="9" width="2.85546875" style="30" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="50.42578125" style="30" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.28515625" style="30" bestFit="1" customWidth="1"/>
+    <col min="12" max="16" width="8.7109375" style="30"/>
+    <col min="17" max="17" width="12.7109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="14.28515625" style="30" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="12.7109375" style="30" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="8.7109375" style="30"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A1" s="61"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="G1" s="178"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B2" s="61" t="s">
+        <v>103</v>
+      </c>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+    </row>
+    <row r="3" spans="1:17" s="61" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="150" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="179"/>
+      <c r="F3" s="179"/>
+      <c r="G3" s="179"/>
+    </row>
+    <row r="4" spans="1:17" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="57" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="149">
+        <v>14116838.875000002</v>
+      </c>
+      <c r="D4" s="89">
+        <f>C4/$C$12</f>
+        <v>0.66953014777366093</v>
+      </c>
+      <c r="E4" s="176"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="180"/>
+    </row>
+    <row r="5" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B5" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="33">
+        <v>2345246.8392232154</v>
+      </c>
+      <c r="D5" s="90">
+        <f t="shared" ref="D5:D11" si="0">C5/$C$12</f>
+        <v>0.11122982111891749</v>
+      </c>
+      <c r="E5" s="176"/>
+      <c r="F5" s="34"/>
+      <c r="G5" s="180"/>
+      <c r="N5" s="35"/>
+      <c r="O5" s="35"/>
+      <c r="P5" s="35"/>
+      <c r="Q5" s="35"/>
+    </row>
+    <row r="6" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B6" s="58" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="33">
+        <v>439041.91299908445</v>
+      </c>
+      <c r="D6" s="90">
+        <f t="shared" si="0"/>
+        <v>2.0822777641082042E-2</v>
+      </c>
+      <c r="E6" s="176"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="180"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+    </row>
+    <row r="7" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B7" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="33">
+        <v>391829.27</v>
+      </c>
+      <c r="D7" s="90">
+        <f t="shared" si="0"/>
+        <v>1.858358739999047E-2</v>
+      </c>
+      <c r="E7" s="176"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="180"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="35"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="35"/>
+    </row>
+    <row r="8" spans="1:17" ht="15" x14ac:dyDescent="0.25">
+      <c r="B8" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="33">
+        <v>762974.80415563961</v>
+      </c>
+      <c r="D8" s="90">
+        <f t="shared" si="0"/>
+        <v>3.61861913915133E-2</v>
+      </c>
+      <c r="E8" s="176"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="180"/>
+      <c r="N8" s="35"/>
+      <c r="O8" s="35"/>
+      <c r="P8" s="35"/>
+      <c r="Q8" s="35"/>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B9" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="33">
+        <v>2262666.4892041408</v>
+      </c>
+      <c r="D9" s="90">
+        <f t="shared" si="0"/>
+        <v>0.10731321950285834</v>
+      </c>
+      <c r="E9" s="176"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="180"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B10" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="45">
+        <v>282129.8327886684</v>
+      </c>
+      <c r="D10" s="90">
+        <f t="shared" si="0"/>
+        <v>1.338078802988076E-2</v>
+      </c>
+      <c r="E10" s="176"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="180"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B11" s="59" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="181">
+        <v>483966.85100000002</v>
+      </c>
+      <c r="D11" s="91">
+        <f t="shared" si="0"/>
+        <v>2.295346714209652E-2</v>
+      </c>
+      <c r="E11" s="176"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="180"/>
+    </row>
+    <row r="12" spans="1:17" s="61" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="170">
+        <f>SUM(C4:C11)</f>
+        <v>21084694.874370754</v>
+      </c>
+      <c r="D12" s="151">
+        <f>SUM(D4:D11)</f>
+        <v>0.99999999999999989</v>
+      </c>
+      <c r="E12" s="65"/>
+      <c r="F12" s="66"/>
+      <c r="G12" s="182"/>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B14" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="61"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="61"/>
+    </row>
+    <row r="15" spans="1:17" s="61" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="150" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="64" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="B16" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="37">
+        <v>9066951.6393825058</v>
+      </c>
+      <c r="D16" s="183">
+        <f>C16/$C$21</f>
+        <v>0.64227917593077333</v>
+      </c>
+      <c r="E16" s="177"/>
+      <c r="H16" s="38"/>
+    </row>
+    <row r="17" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B17" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="39">
+        <v>4982432.7356174961</v>
+      </c>
+      <c r="D17" s="184">
+        <f t="shared" ref="D17:D20" si="1">C17/$C$21</f>
+        <v>0.35294252344560356</v>
+      </c>
+      <c r="E17" s="177"/>
+    </row>
+    <row r="18" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B18" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="39">
+        <v>50965</v>
+      </c>
+      <c r="D18" s="184">
+        <f t="shared" si="1"/>
+        <v>3.6102275056957463E-3</v>
+      </c>
+      <c r="E18" s="177"/>
+    </row>
+    <row r="19" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B19" s="58" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="39">
+        <v>933.5</v>
+      </c>
+      <c r="D19" s="184">
+        <f t="shared" si="1"/>
+        <v>6.6126702179279481E-5</v>
+      </c>
+      <c r="E19" s="177"/>
+    </row>
+    <row r="20" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B20" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="40">
+        <v>15556</v>
+      </c>
+      <c r="D20" s="184">
+        <f t="shared" si="1"/>
+        <v>1.1019464157481218E-3</v>
+      </c>
+      <c r="E20" s="177"/>
+    </row>
+    <row r="21" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B21" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="71">
+        <f>SUM(C16:C20)</f>
+        <v>14116838.875000002</v>
+      </c>
+      <c r="D21" s="185">
+        <f>SUM(D16:D20)</f>
+        <v>1</v>
+      </c>
+      <c r="E21" s="47"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="43"/>
+    </row>
+    <row r="23" spans="2:18" s="61" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="64" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="2:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="B24" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="78">
+        <v>1927809.8896685138</v>
+      </c>
+      <c r="D24" s="183">
+        <f>C24/$C$32</f>
+        <v>0.82200724351345311</v>
+      </c>
+      <c r="E24" s="177"/>
+      <c r="L24" s="35"/>
+    </row>
+    <row r="25" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B25" s="58" t="s">
+        <v>39</v>
+      </c>
+      <c r="C25" s="78">
+        <v>225134.43000000002</v>
+      </c>
+      <c r="D25" s="184">
+        <f t="shared" ref="D25:D31" si="2">C25/$C$32</f>
+        <v>9.5996048788863642E-2</v>
+      </c>
+      <c r="E25" s="177"/>
+    </row>
+    <row r="26" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B26" s="58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" s="78">
+        <v>97474.259044586448</v>
+      </c>
+      <c r="D26" s="184">
+        <f t="shared" si="2"/>
+        <v>4.1562473260542389E-2</v>
+      </c>
+      <c r="E26" s="177"/>
+    </row>
+    <row r="27" spans="2:18" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B27" s="58" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="78">
+        <v>75365.794286900273</v>
+      </c>
+      <c r="D27" s="184">
+        <f t="shared" si="2"/>
+        <v>3.213554881577526E-2</v>
+      </c>
+      <c r="E27" s="177"/>
+      <c r="R27" s="46"/>
+    </row>
+    <row r="28" spans="2:18" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B28" s="58" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" s="78">
+        <v>7056.6</v>
+      </c>
+      <c r="D28" s="184">
+        <f t="shared" si="2"/>
+        <v>3.0088943653953557E-3</v>
+      </c>
+      <c r="E28" s="177"/>
+      <c r="R28" s="46"/>
+    </row>
+    <row r="29" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B29" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="78">
+        <v>0</v>
+      </c>
+      <c r="D29" s="184">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="E29" s="177"/>
+    </row>
+    <row r="30" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B30" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="78">
+        <v>6484.1462232142858</v>
+      </c>
+      <c r="D30" s="184">
+        <f t="shared" si="2"/>
+        <v>2.7648033097283451E-3</v>
+      </c>
+      <c r="E30" s="177"/>
+    </row>
+    <row r="31" spans="2:18" x14ac:dyDescent="0.2">
+      <c r="B31" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" s="78">
+        <v>5921.7199999999993</v>
+      </c>
+      <c r="D31" s="186">
+        <f t="shared" si="2"/>
+        <v>2.5249879462416721E-3</v>
+      </c>
+      <c r="E31" s="177"/>
+    </row>
+    <row r="32" spans="2:18" ht="15" x14ac:dyDescent="0.25">
+      <c r="B32" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="77">
+        <f>SUM(C24:C31)</f>
+        <v>2345246.8392232154</v>
+      </c>
+      <c r="D32" s="151">
+        <f>SUM(D24:D31)</f>
+        <v>0.99999999999999978</v>
+      </c>
+      <c r="E32" s="41"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="R32" s="35"/>
+    </row>
+    <row r="33" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="S33" s="35"/>
+    </row>
+    <row r="34" spans="2:20" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B34" s="150" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D34" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="S34" s="99"/>
+    </row>
+    <row r="35" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B35" s="57" t="s">
+        <v>65</v>
+      </c>
+      <c r="C35" s="79">
+        <v>154677.13925000001</v>
+      </c>
+      <c r="D35" s="183">
+        <f>C35/$C$40</f>
+        <v>0.35230608894126825</v>
+      </c>
+      <c r="E35" s="177"/>
+      <c r="S35" s="35"/>
+    </row>
+    <row r="36" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B36" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="80">
+        <v>111515.90574999999</v>
+      </c>
+      <c r="D36" s="184">
+        <f>C36/$C$40</f>
+        <v>0.25399831416603846</v>
+      </c>
+      <c r="E36" s="177"/>
+      <c r="S36" s="35"/>
+    </row>
+    <row r="37" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B37" s="58" t="s">
+        <v>98</v>
+      </c>
+      <c r="C37" s="80">
+        <v>81088.538</v>
+      </c>
+      <c r="D37" s="184">
+        <f>C37/$C$40</f>
+        <v>0.18469429819601096</v>
+      </c>
+      <c r="E37" s="177"/>
+      <c r="S37" s="35"/>
+    </row>
+    <row r="38" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="B38" s="58" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" s="80">
+        <v>346.45000000000005</v>
+      </c>
+      <c r="D38" s="184">
+        <f>C38/$C$40</f>
+        <v>7.8910461562407255E-4</v>
+      </c>
+      <c r="E38" s="177"/>
+    </row>
+    <row r="39" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="B39" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" s="82">
+        <v>91413.879999084485</v>
+      </c>
+      <c r="D39" s="186">
+        <f>C39/$C$40</f>
+        <v>0.20821219408105829</v>
+      </c>
+      <c r="E39" s="177"/>
+      <c r="F39" s="47"/>
+    </row>
+    <row r="40" spans="2:20" s="61" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C40" s="104">
+        <f>SUM(C35:C39)</f>
+        <v>439041.91299908445</v>
+      </c>
+      <c r="D40" s="151">
+        <f>SUM(D35:D39)</f>
+        <v>1</v>
+      </c>
+      <c r="E40" s="175"/>
+    </row>
+    <row r="41" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="I41" s="35"/>
+      <c r="J41" s="35"/>
+      <c r="K41" s="35"/>
+    </row>
+    <row r="42" spans="2:20" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B42" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D42" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="H42" s="99"/>
+      <c r="I42" s="99"/>
+      <c r="J42" s="99"/>
+    </row>
+    <row r="43" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B43" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="79">
+        <v>223856.766</v>
+      </c>
+      <c r="D43" s="183">
+        <f>C43/$C$48</f>
+        <v>0.57131200535376025</v>
+      </c>
+      <c r="E43" s="177"/>
+      <c r="H43" s="35"/>
+      <c r="I43" s="35"/>
+      <c r="J43" s="35"/>
+    </row>
+    <row r="44" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B44" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="80">
+        <v>45630.663</v>
+      </c>
+      <c r="D44" s="184">
+        <f>C44/$C$48</f>
+        <v>0.11645547306866584</v>
+      </c>
+      <c r="E44" s="177"/>
+      <c r="H44" s="35"/>
+      <c r="I44" s="35"/>
+      <c r="J44" s="35"/>
+    </row>
+    <row r="45" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B45" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="C45" s="82">
+        <v>88193.330999999991</v>
+      </c>
+      <c r="D45" s="184">
+        <f>C45/$C$48</f>
+        <v>0.22508101806687383</v>
+      </c>
+      <c r="E45" s="177"/>
+      <c r="H45" s="35"/>
+      <c r="I45" s="35"/>
+      <c r="J45" s="35"/>
+    </row>
+    <row r="46" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B46" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" s="82">
+        <v>23725.870000000003</v>
+      </c>
+      <c r="D46" s="184">
+        <f>C46/$C$48</f>
+        <v>6.0551550934415901E-2</v>
+      </c>
+      <c r="E46" s="177"/>
+      <c r="H46" s="35"/>
+      <c r="I46" s="35"/>
+      <c r="J46" s="35"/>
+    </row>
+    <row r="47" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B47" s="32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="83">
+        <v>10422.64</v>
+      </c>
+      <c r="D47" s="186">
+        <f>C47/$C$48</f>
+        <v>2.6599952576284051E-2</v>
+      </c>
+      <c r="E47" s="191"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47" s="35"/>
+      <c r="K47" s="47"/>
+    </row>
+    <row r="48" spans="2:20" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B48" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C48" s="102">
+        <f>SUM(C43:C47)</f>
+        <v>391829.27</v>
+      </c>
+      <c r="D48" s="151">
+        <f>SUM(D43:D47)</f>
+        <v>0.99999999999999989</v>
+      </c>
+      <c r="E48" s="103"/>
+      <c r="H48" s="99"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="99"/>
+      <c r="R48" s="114"/>
+      <c r="S48" s="99"/>
+      <c r="T48" s="99"/>
+    </row>
+    <row r="49" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="I49" s="35"/>
+      <c r="J49" s="35"/>
+      <c r="K49" s="35"/>
+      <c r="S49" s="39"/>
+      <c r="T49" s="35"/>
+    </row>
+    <row r="50" spans="2:20" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B50" s="62" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="R50" s="187"/>
+      <c r="S50" s="99"/>
+    </row>
+    <row r="51" spans="2:20" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="B51" s="108" t="s">
+        <v>42</v>
+      </c>
+      <c r="C51" s="84">
+        <v>762974.80415563961</v>
+      </c>
+      <c r="D51" s="50">
+        <f>C51/C52</f>
+        <v>1</v>
+      </c>
+      <c r="S51" s="35"/>
+    </row>
+    <row r="52" spans="2:20" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B52" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="C52" s="102">
+        <f>SUM(C51)</f>
+        <v>762974.80415563961</v>
+      </c>
+      <c r="D52" s="151">
+        <f>SUM(D51)</f>
+        <v>1</v>
+      </c>
+      <c r="E52" s="107"/>
+      <c r="R52" s="114"/>
+      <c r="S52" s="99"/>
+    </row>
+    <row r="53" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="C53" s="188"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="51"/>
+      <c r="F53" s="41"/>
+      <c r="S53" s="39"/>
+      <c r="T53" s="35"/>
+    </row>
+    <row r="54" spans="2:20" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B54" s="150" t="s">
+        <v>67</v>
+      </c>
+      <c r="C54" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D54" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="R54" s="114"/>
+      <c r="S54" s="99"/>
+    </row>
+    <row r="55" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B55" s="109" t="s">
+        <v>99</v>
+      </c>
+      <c r="C55" s="44">
+        <v>7318.62</v>
+      </c>
+      <c r="D55" s="183">
+        <f>C55/$C$80</f>
+        <v>3.2345111552760102E-3</v>
+      </c>
+      <c r="E55" s="177"/>
+      <c r="R55" s="49"/>
+      <c r="S55" s="35"/>
+    </row>
+    <row r="56" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B56" s="110" t="s">
+        <v>88</v>
+      </c>
+      <c r="C56" s="45">
+        <v>250201.18000000002</v>
+      </c>
+      <c r="D56" s="184">
+        <f t="shared" ref="D56:D79" si="3">C56/$C$80</f>
+        <v>0.11057801986893992</v>
+      </c>
+      <c r="E56" s="177"/>
+      <c r="R56" s="49"/>
+      <c r="S56" s="35"/>
+    </row>
+    <row r="57" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B57" s="110" t="s">
+        <v>105</v>
+      </c>
+      <c r="C57" s="45">
+        <v>130155.9514428265</v>
+      </c>
+      <c r="D57" s="184">
+        <f t="shared" si="3"/>
+        <v>5.7523259421500918E-2</v>
+      </c>
+      <c r="E57" s="177"/>
+      <c r="R57" s="49"/>
+      <c r="S57" s="35"/>
+    </row>
+    <row r="58" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="B58" s="110" t="s">
+        <v>26</v>
+      </c>
+      <c r="C58" s="45">
+        <v>11279.088</v>
+      </c>
+      <c r="D58" s="184">
+        <f t="shared" si="3"/>
+        <v>4.9848654469476193E-3</v>
+      </c>
+      <c r="E58" s="177"/>
+    </row>
+    <row r="59" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="B59" s="110" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="45">
+        <v>15339.45</v>
+      </c>
+      <c r="D59" s="184">
+        <f t="shared" si="3"/>
+        <v>6.7793685340677068E-3</v>
+      </c>
+      <c r="E59" s="177"/>
+    </row>
+    <row r="60" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B60" s="110" t="s">
+        <v>86</v>
+      </c>
+      <c r="C60" s="45">
+        <v>176524.85006229399</v>
+      </c>
+      <c r="D60" s="184">
+        <f t="shared" si="3"/>
+        <v>7.8016292239508955E-2</v>
+      </c>
+      <c r="E60" s="177"/>
+      <c r="S60" s="35"/>
+      <c r="T60" s="35"/>
+    </row>
+    <row r="61" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="B61" s="58" t="s">
+        <v>73</v>
+      </c>
+      <c r="C61" s="45">
+        <v>583587.72094567877</v>
+      </c>
+      <c r="D61" s="184">
+        <f t="shared" si="3"/>
+        <v>0.25792034474817677</v>
+      </c>
+      <c r="E61" s="177"/>
+    </row>
+    <row r="62" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="B62" s="58" t="s">
+        <v>54</v>
+      </c>
+      <c r="C62" s="45">
+        <v>187105.16296093751</v>
+      </c>
+      <c r="D62" s="184">
+        <f t="shared" si="3"/>
+        <v>8.2692329538476952E-2</v>
+      </c>
+      <c r="E62" s="177"/>
+    </row>
+    <row r="63" spans="2:20" x14ac:dyDescent="0.2">
+      <c r="B63" s="76" t="s">
+        <v>74</v>
+      </c>
+      <c r="C63" s="92">
+        <v>122863.08602136229</v>
+      </c>
+      <c r="D63" s="184">
+        <f t="shared" si="3"/>
+        <v>5.4300130667766927E-2</v>
+      </c>
+      <c r="E63" s="177"/>
+    </row>
+    <row r="64" spans="2:20" ht="15" x14ac:dyDescent="0.25">
+      <c r="B64" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="C64" s="45">
+        <v>30105.720000000005</v>
+      </c>
+      <c r="D64" s="184">
+        <f t="shared" si="3"/>
+        <v>1.330541648256312E-2</v>
+      </c>
+      <c r="E64" s="177"/>
+      <c r="P64" s="35"/>
+      <c r="Q64" s="35"/>
+      <c r="R64" s="35"/>
+      <c r="S64" s="35"/>
+    </row>
+    <row r="65" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B65" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" s="45">
+        <v>2354.48</v>
+      </c>
+      <c r="D65" s="184">
+        <f t="shared" si="3"/>
+        <v>1.0405775713009094E-3</v>
+      </c>
+      <c r="E65" s="177"/>
+      <c r="F65" s="47"/>
+      <c r="P65" s="35"/>
+      <c r="Q65" s="35"/>
+      <c r="R65" s="35"/>
+      <c r="S65" s="35"/>
+    </row>
+    <row r="66" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B66" s="58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" s="45">
+        <v>333940.90998184198</v>
+      </c>
+      <c r="D66" s="184">
+        <f t="shared" si="3"/>
+        <v>0.14758733183841896</v>
+      </c>
+      <c r="E66" s="177"/>
+      <c r="P66" s="35"/>
+      <c r="Q66" s="35"/>
+      <c r="R66" s="35"/>
+      <c r="S66" s="35"/>
+    </row>
+    <row r="67" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B67" s="58" t="s">
+        <v>3</v>
+      </c>
+      <c r="C67" s="45">
+        <v>23616.17</v>
+      </c>
+      <c r="D67" s="184">
+        <f t="shared" si="3"/>
+        <v>1.0437318143296776E-2</v>
+      </c>
+      <c r="E67" s="177"/>
+      <c r="P67" s="35"/>
+      <c r="Q67" s="35"/>
+      <c r="R67" s="35"/>
+      <c r="S67" s="35"/>
+    </row>
+    <row r="68" spans="2:19" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B68" s="95" t="s">
+        <v>24</v>
+      </c>
+      <c r="C68" s="165">
+        <v>9152</v>
+      </c>
+      <c r="D68" s="184">
+        <f t="shared" si="3"/>
+        <v>4.0447852317904258E-3</v>
+      </c>
+      <c r="E68" s="177"/>
+      <c r="G68" s="16"/>
+      <c r="P68"/>
+      <c r="Q68"/>
+      <c r="R68"/>
+      <c r="S68"/>
+    </row>
+    <row r="69" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B69" s="110" t="s">
+        <v>19</v>
+      </c>
+      <c r="C69" s="45">
+        <v>0</v>
+      </c>
+      <c r="D69" s="184">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E69" s="177"/>
+      <c r="P69" s="35"/>
+      <c r="Q69" s="35"/>
+      <c r="R69" s="35"/>
+      <c r="S69" s="35"/>
+    </row>
+    <row r="70" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B70" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="C70" s="45">
+        <v>3781.6000000000004</v>
+      </c>
+      <c r="D70" s="184">
+        <f t="shared" si="3"/>
+        <v>1.671302429254663E-3</v>
+      </c>
+      <c r="E70" s="177"/>
+      <c r="F70" s="47"/>
+      <c r="P70" s="35"/>
+      <c r="Q70" s="35"/>
+      <c r="R70" s="35"/>
+      <c r="S70" s="35"/>
+    </row>
+    <row r="71" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B71" s="110" t="s">
+        <v>50</v>
+      </c>
+      <c r="C71" s="45">
+        <v>55858.399802093503</v>
+      </c>
+      <c r="D71" s="184">
+        <f t="shared" si="3"/>
+        <v>2.4686978867018473E-2</v>
+      </c>
+      <c r="E71" s="177"/>
+      <c r="P71" s="35"/>
+      <c r="Q71" s="35"/>
+      <c r="R71" s="35"/>
+      <c r="S71" s="35"/>
+    </row>
+    <row r="72" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B72" s="110" t="s">
+        <v>75</v>
+      </c>
+      <c r="C72" s="45">
+        <v>73342.909999999989</v>
+      </c>
+      <c r="D72" s="184">
+        <f t="shared" si="3"/>
+        <v>3.2414370544638797E-2</v>
+      </c>
+      <c r="E72" s="177"/>
+      <c r="F72" s="47"/>
+      <c r="P72" s="35"/>
+      <c r="Q72" s="35"/>
+      <c r="R72" s="35"/>
+      <c r="S72" s="35"/>
+    </row>
+    <row r="73" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B73" s="110" t="s">
+        <v>51</v>
+      </c>
+      <c r="C73" s="45">
+        <v>0</v>
+      </c>
+      <c r="D73" s="184">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="E73" s="177"/>
+      <c r="P73" s="35"/>
+      <c r="Q73" s="35"/>
+      <c r="R73" s="35"/>
+      <c r="S73" s="35"/>
+    </row>
+    <row r="74" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B74" s="110" t="s">
+        <v>52</v>
+      </c>
+      <c r="C74" s="92">
+        <v>93375.679999999993</v>
+      </c>
+      <c r="D74" s="184">
+        <f t="shared" si="3"/>
+        <v>4.1267982022769732E-2</v>
+      </c>
+      <c r="E74" s="177"/>
+      <c r="P74" s="35"/>
+      <c r="Q74" s="35"/>
+      <c r="R74" s="35"/>
+      <c r="S74" s="35"/>
+    </row>
+    <row r="75" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B75" s="110" t="s">
+        <v>85</v>
+      </c>
+      <c r="C75" s="45">
+        <v>102862.7</v>
+      </c>
+      <c r="D75" s="184">
+        <f t="shared" si="3"/>
+        <v>4.546083149716882E-2</v>
+      </c>
+      <c r="E75" s="177"/>
+      <c r="P75" s="35"/>
+      <c r="Q75" s="35"/>
+      <c r="R75" s="35"/>
+      <c r="S75" s="35"/>
+    </row>
+    <row r="76" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B76" s="110" t="s">
+        <v>53</v>
+      </c>
+      <c r="C76" s="45">
+        <v>2669.1</v>
+      </c>
+      <c r="D76" s="184">
+        <f t="shared" si="3"/>
+        <v>1.1796259027722711E-3</v>
+      </c>
+      <c r="E76" s="177"/>
+      <c r="P76" s="35"/>
+      <c r="Q76" s="35"/>
+      <c r="R76" s="35"/>
+      <c r="S76" s="35"/>
+    </row>
+    <row r="77" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B77" s="110" t="s">
+        <v>96</v>
+      </c>
+      <c r="C77" s="45">
+        <v>29646.899995117186</v>
+      </c>
+      <c r="D77" s="184">
+        <f t="shared" si="3"/>
+        <v>1.3102638031973082E-2</v>
+      </c>
+      <c r="E77" s="177"/>
+      <c r="P77" s="35"/>
+      <c r="Q77" s="35"/>
+      <c r="R77" s="35"/>
+      <c r="S77" s="35"/>
+    </row>
+    <row r="78" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B78" s="110" t="s">
+        <v>95</v>
+      </c>
+      <c r="C78" s="45">
+        <v>6746.9499999999989</v>
+      </c>
+      <c r="D78" s="184">
+        <f t="shared" si="3"/>
+        <v>2.9818579239104469E-3</v>
+      </c>
+      <c r="E78" s="177"/>
+      <c r="P78" s="35"/>
+      <c r="Q78" s="35"/>
+      <c r="R78" s="35"/>
+      <c r="S78" s="35"/>
+    </row>
+    <row r="79" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B79" s="112" t="s">
+        <v>100</v>
+      </c>
+      <c r="C79" s="45">
+        <v>10837.859991989135</v>
+      </c>
+      <c r="D79" s="186">
+        <f t="shared" si="3"/>
+        <v>4.7898618924617524E-3</v>
+      </c>
+      <c r="E79" s="177"/>
+      <c r="R79" s="35"/>
+      <c r="S79" s="35"/>
+    </row>
+    <row r="80" spans="2:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B80" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C80" s="104">
+        <f>SUM(C55:C79)</f>
+        <v>2262666.4892041408</v>
+      </c>
+      <c r="D80" s="106">
+        <f>SUM(D55:D79)</f>
+        <v>1</v>
+      </c>
+      <c r="E80" s="107"/>
+      <c r="J80" s="30"/>
+      <c r="R80" s="99"/>
+      <c r="S80" s="99"/>
+    </row>
+    <row r="81" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A81" s="30"/>
+      <c r="B81" s="30"/>
+      <c r="C81" s="30"/>
+      <c r="D81" s="30"/>
+      <c r="E81" s="114"/>
+      <c r="R81" s="99"/>
+      <c r="S81" s="99"/>
+    </row>
+    <row r="82" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A82" s="30"/>
+      <c r="B82" s="150" t="s">
+        <v>79</v>
+      </c>
+      <c r="C82" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D82" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="E82" s="114"/>
+      <c r="R82" s="99"/>
+      <c r="S82" s="99"/>
+    </row>
+    <row r="83" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B83" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="C83" s="156">
+        <v>136289.47982730364</v>
+      </c>
+      <c r="D83" s="89">
+        <f>C83/$C$89</f>
+        <v>0.48307362068084575</v>
+      </c>
+      <c r="E83" s="114"/>
+      <c r="R83" s="99"/>
+      <c r="S83" s="99"/>
+    </row>
+    <row r="84" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B84" s="86" t="s">
+        <v>69</v>
+      </c>
+      <c r="C84" s="157">
+        <v>53438.596961364754</v>
+      </c>
+      <c r="D84" s="90">
+        <f t="shared" ref="D84:D88" si="4">C84/$C$89</f>
+        <v>0.1894113657997783</v>
+      </c>
+      <c r="E84" s="114"/>
+      <c r="R84" s="99"/>
+      <c r="S84" s="99"/>
+    </row>
+    <row r="85" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B85" s="86" t="s">
+        <v>70</v>
+      </c>
+      <c r="C85" s="157">
+        <v>9402.31</v>
+      </c>
+      <c r="D85" s="90">
+        <f t="shared" si="4"/>
+        <v>3.3326181450094555E-2</v>
+      </c>
+      <c r="E85" s="114"/>
+      <c r="R85" s="99"/>
+      <c r="S85" s="99"/>
+    </row>
+    <row r="86" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B86" s="86" t="s">
+        <v>84</v>
+      </c>
+      <c r="C86" s="157">
+        <v>4021.3900000000003</v>
+      </c>
+      <c r="D86" s="90">
+        <f t="shared" si="4"/>
+        <v>1.4253685830566718E-2</v>
+      </c>
+      <c r="E86" s="114"/>
+      <c r="R86" s="99"/>
+      <c r="S86" s="99"/>
+    </row>
+    <row r="87" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B87" s="86" t="s">
+        <v>71</v>
+      </c>
+      <c r="C87" s="157">
+        <v>2855</v>
+      </c>
+      <c r="D87" s="90">
+        <f t="shared" si="4"/>
+        <v>1.0119454478741923E-2</v>
+      </c>
+      <c r="E87" s="114"/>
+      <c r="R87" s="99"/>
+      <c r="S87" s="99"/>
+    </row>
+    <row r="88" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A88" s="30"/>
+      <c r="B88" s="87" t="s">
+        <v>72</v>
+      </c>
+      <c r="C88" s="158">
+        <v>76123.055999999997</v>
+      </c>
+      <c r="D88" s="91">
+        <f t="shared" si="4"/>
+        <v>0.26981569175997272</v>
+      </c>
+      <c r="E88" s="114"/>
+      <c r="R88" s="99"/>
+      <c r="S88" s="99"/>
+    </row>
+    <row r="89" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A89" s="30"/>
+      <c r="B89" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="C89" s="104">
+        <f>SUM(C83:C88)</f>
+        <v>282129.8327886684</v>
+      </c>
+      <c r="D89" s="72">
+        <f>SUM(D83:D88)</f>
+        <v>1</v>
+      </c>
+      <c r="E89" s="114"/>
+      <c r="R89" s="99"/>
+      <c r="S89" s="99"/>
+    </row>
+    <row r="90" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="E90" s="114"/>
+      <c r="R90" s="99"/>
+      <c r="S90" s="99"/>
+    </row>
+    <row r="91" spans="1:19" s="61" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B91" s="62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C91" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D91" s="100" t="s">
+        <v>4</v>
+      </c>
+      <c r="J91" s="42"/>
+      <c r="R91" s="99"/>
+      <c r="S91" s="99"/>
+    </row>
+    <row r="92" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B92" s="85" t="s">
+        <v>41</v>
+      </c>
+      <c r="C92" s="75">
+        <v>0</v>
+      </c>
+      <c r="D92" s="189">
+        <f>C92/$C$99</f>
+        <v>0</v>
+      </c>
+      <c r="E92" s="177"/>
+      <c r="J92" s="61"/>
+      <c r="R92" s="35"/>
+      <c r="S92" s="35"/>
+    </row>
+    <row r="93" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B93" s="86" t="s">
+        <v>22</v>
+      </c>
+      <c r="C93" s="75">
+        <v>27858.580000000005</v>
+      </c>
+      <c r="D93" s="189">
+        <f t="shared" ref="D93:D98" si="5">C93/$C$99</f>
+        <v>5.756299205707377E-2</v>
+      </c>
+      <c r="E93" s="177"/>
+      <c r="R93" s="35"/>
+      <c r="S93" s="35"/>
+    </row>
+    <row r="94" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B94" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="C94" s="75">
+        <v>79160.92</v>
+      </c>
+      <c r="D94" s="189">
+        <f t="shared" si="5"/>
+        <v>0.16356682247231019</v>
+      </c>
+      <c r="E94" s="177"/>
+      <c r="R94" s="35"/>
+      <c r="S94" s="35"/>
+    </row>
+    <row r="95" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B95" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="C95" s="75">
+        <v>14828.960000000001</v>
+      </c>
+      <c r="D95" s="189">
+        <f t="shared" si="5"/>
+        <v>3.0640445661432297E-2</v>
+      </c>
+      <c r="E95" s="177"/>
+      <c r="R95" s="35"/>
+      <c r="S95" s="35"/>
+    </row>
+    <row r="96" spans="1:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B96" s="86" t="s">
+        <v>31</v>
+      </c>
+      <c r="C96" s="88">
+        <v>0</v>
+      </c>
+      <c r="D96" s="189">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="E96" s="177"/>
+      <c r="R96" s="35"/>
+      <c r="S96" s="35"/>
+    </row>
+    <row r="97" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B97" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="C97" s="75">
+        <v>3015.34</v>
+      </c>
+      <c r="D97" s="189">
+        <f t="shared" si="5"/>
+        <v>6.2304680450107931E-3</v>
+      </c>
+      <c r="E97" s="177"/>
+      <c r="F97" s="47"/>
+      <c r="R97" s="35"/>
+      <c r="S97" s="35"/>
+    </row>
+    <row r="98" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B98" s="87" t="s">
+        <v>101</v>
+      </c>
+      <c r="C98" s="144">
+        <v>359103.05100000004</v>
+      </c>
+      <c r="D98" s="189">
+        <f t="shared" si="5"/>
+        <v>0.74199927176417302</v>
+      </c>
+      <c r="E98" s="177"/>
+      <c r="R98" s="35"/>
+      <c r="S98" s="35"/>
+    </row>
+    <row r="99" spans="2:19" s="61" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B99" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C99" s="104">
+        <f>SUM(C92:C98)</f>
+        <v>483966.85100000002</v>
+      </c>
+      <c r="D99" s="105">
+        <f>SUM(D92:D98)</f>
+        <v>1</v>
+      </c>
+      <c r="E99" s="103"/>
+      <c r="J99" s="30"/>
+    </row>
+    <row r="100" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="J100" s="61"/>
+    </row>
+    <row r="102" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B102" s="35"/>
+      <c r="C102" s="35"/>
+      <c r="D102" s="35"/>
+      <c r="E102" s="35"/>
+      <c r="F102" s="35"/>
+      <c r="G102" s="35"/>
+    </row>
+    <row r="103" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B103" s="35"/>
+      <c r="C103" s="35"/>
+      <c r="D103" s="35"/>
+      <c r="E103" s="35"/>
+      <c r="F103" s="35"/>
+      <c r="G103" s="35"/>
+    </row>
+    <row r="104" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B104" s="35"/>
+      <c r="C104" s="35"/>
+      <c r="D104" s="35"/>
+      <c r="E104" s="35"/>
+      <c r="F104" s="35"/>
+      <c r="G104" s="35"/>
+    </row>
+    <row r="105" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B105" s="35"/>
+      <c r="C105" s="35"/>
+      <c r="D105" s="35"/>
+      <c r="E105" s="35"/>
+      <c r="F105" s="35"/>
+      <c r="G105" s="35"/>
+    </row>
+    <row r="106" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B106" s="35"/>
+      <c r="C106" s="35"/>
+      <c r="D106" s="35"/>
+      <c r="E106" s="35"/>
+      <c r="F106" s="35"/>
+      <c r="G106" s="35"/>
+    </row>
+    <row r="107" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B107" s="35"/>
+      <c r="C107" s="35"/>
+      <c r="D107" s="35"/>
+      <c r="E107" s="35"/>
+      <c r="F107" s="35"/>
+      <c r="G107" s="35"/>
+    </row>
+    <row r="108" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="F108" s="49"/>
+    </row>
+    <row r="109" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="F109" s="49"/>
+    </row>
+    <row r="110" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="F110" s="49"/>
+    </row>
+    <row r="111" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="F111" s="49"/>
+    </row>
+    <row r="112" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="F112" s="49"/>
+    </row>
+    <row r="113" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="F113" s="49"/>
+    </row>
+    <row r="114" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="F114" s="49"/>
+    </row>
+    <row r="115" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D115" s="39"/>
+      <c r="F115" s="49"/>
+    </row>
+    <row r="116" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D116" s="39"/>
+      <c r="F116" s="49"/>
+    </row>
+    <row r="117" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D117" s="39"/>
+      <c r="F117" s="49"/>
+    </row>
+    <row r="118" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D118" s="39"/>
+      <c r="F118" s="49"/>
+    </row>
+    <row r="119" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D119" s="39"/>
+      <c r="F119" s="49"/>
+    </row>
+    <row r="120" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D120" s="39"/>
+    </row>
+    <row r="121" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D121" s="39"/>
+    </row>
+    <row r="122" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D122" s="39"/>
+    </row>
+    <row r="123" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D123" s="39"/>
+    </row>
+    <row r="124" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D124" s="39"/>
+    </row>
+    <row r="125" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D125" s="39"/>
+    </row>
+    <row r="126" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D126" s="39"/>
+    </row>
+    <row r="127" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D127" s="39"/>
+    </row>
+    <row r="128" spans="4:6" x14ac:dyDescent="0.2">
+      <c r="D128" s="39"/>
+    </row>
+    <row r="129" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D129" s="39"/>
+    </row>
+    <row r="130" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D130" s="39"/>
+      <c r="F130" s="190"/>
+    </row>
+    <row r="131" spans="3:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="D131" s="49"/>
+      <c r="E131" s="35"/>
+      <c r="F131" s="35"/>
+      <c r="G131" s="35"/>
+      <c r="H131" s="35"/>
+    </row>
+    <row r="132" spans="3:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="D132" s="39"/>
+      <c r="E132" s="35"/>
+      <c r="F132" s="35"/>
+      <c r="G132" s="35"/>
+      <c r="H132" s="35"/>
+    </row>
+    <row r="133" spans="3:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="D133" s="39"/>
+      <c r="E133" s="35"/>
+      <c r="F133" s="35"/>
+      <c r="G133" s="35"/>
+      <c r="H133" s="35"/>
+    </row>
+    <row r="134" spans="3:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="E134" s="35"/>
+      <c r="F134" s="35"/>
+      <c r="G134" s="35"/>
+      <c r="H134" s="35"/>
+    </row>
+    <row r="135" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D135" s="39"/>
+    </row>
+    <row r="136" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D136" s="39"/>
+    </row>
+    <row r="137" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D137" s="39"/>
+    </row>
+    <row r="138" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D138" s="39"/>
+    </row>
+    <row r="139" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="C139" s="188"/>
+      <c r="D139" s="39"/>
+    </row>
+    <row r="140" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D140" s="39"/>
+    </row>
+    <row r="141" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D141" s="39"/>
+    </row>
+    <row r="142" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D142" s="39"/>
+    </row>
+    <row r="143" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D143" s="39"/>
+    </row>
+    <row r="144" spans="3:8" x14ac:dyDescent="0.2">
+      <c r="D144" s="39"/>
+    </row>
+    <row r="145" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D145" s="39"/>
+    </row>
+    <row r="146" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D146" s="39"/>
+    </row>
+    <row r="147" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D147" s="39"/>
+    </row>
+    <row r="149" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D149" s="39"/>
+    </row>
+    <row r="150" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D150" s="49"/>
+    </row>
+    <row r="151" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D151" s="49"/>
+    </row>
+    <row r="152" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D152" s="49"/>
+    </row>
+    <row r="153" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D153" s="49"/>
+    </row>
+    <row r="154" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D154" s="49"/>
+    </row>
+    <row r="155" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D155" s="49"/>
+    </row>
+    <row r="156" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D156" s="49"/>
+    </row>
+    <row r="157" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D157" s="49"/>
+    </row>
+    <row r="158" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D158" s="49"/>
+    </row>
+    <row r="159" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D159" s="49"/>
+    </row>
+    <row r="160" spans="4:4" x14ac:dyDescent="0.2">
+      <c r="D160" s="49"/>
+    </row>
+    <row r="161" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D161" s="39"/>
+    </row>
+    <row r="162" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D162" s="39"/>
+    </row>
+    <row r="163" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D163" s="39"/>
+    </row>
+    <row r="164" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D164" s="39"/>
+    </row>
+    <row r="165" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D165" s="39"/>
+    </row>
+    <row r="166" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D166" s="39"/>
+    </row>
+    <row r="167" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D167" s="52"/>
+    </row>
+    <row r="168" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D168" s="39"/>
+    </row>
+    <row r="169" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="C169" s="188"/>
+      <c r="D169" s="49"/>
+    </row>
+    <row r="170" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D170" s="49"/>
+    </row>
+    <row r="171" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="C171" s="188"/>
+      <c r="D171" s="49"/>
+    </row>
+    <row r="172" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D172" s="39"/>
+    </row>
+    <row r="173" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D173" s="39"/>
+    </row>
+    <row r="174" spans="3:4" x14ac:dyDescent="0.2">
+      <c r="D174" s="39"/>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="E111 T80:T98">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FF002060"/>
+  </sheetPr>
+  <dimension ref="A1:S159"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="E6" sqref="E6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="3" style="3" customWidth="1"/>
+    <col min="2" max="2" width="32.5703125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="28.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="10" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="2.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="50.42578125" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="16" width="8.7109375" style="3"/>
+    <col min="17" max="17" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="16384" width="8.7109375" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B2" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+    </row>
+    <row r="3" spans="1:14" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="C3" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="98" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B4" s="120" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="118">
+        <f>C21</f>
+        <v>5226349.1638613855</v>
+      </c>
+      <c r="D4" s="159">
+        <f t="shared" ref="D4:D11" si="0">C4/$C$12</f>
+        <v>0.72591736246509753</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="B5" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="119">
+        <f>C33</f>
+        <v>337390.25118811883</v>
+      </c>
+      <c r="D5" s="160">
+        <f t="shared" si="0"/>
+        <v>4.6862051038886868E-2</v>
+      </c>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="B6" s="96" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="119">
+        <f>C37</f>
+        <v>31504.957425742574</v>
+      </c>
+      <c r="D6" s="160">
+        <f t="shared" si="0"/>
+        <v>4.3759027347826853E-3</v>
+      </c>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="B7" s="96" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="119">
+        <f>C44</f>
+        <v>260039.75801980196</v>
+      </c>
+      <c r="D7" s="160">
+        <f t="shared" si="0"/>
+        <v>3.6118401078723515E-2</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14" ht="15" x14ac:dyDescent="0.25">
+      <c r="B8" s="96" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="119">
+        <f>C48</f>
+        <v>72096.289999999994</v>
+      </c>
+      <c r="D8" s="160">
+        <f t="shared" si="0"/>
+        <v>1.0013863796587863E-2</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B9" s="95" t="s">
+        <v>78</v>
+      </c>
+      <c r="C9" s="119">
+        <f>C64</f>
+        <v>1143451.9407227724</v>
+      </c>
+      <c r="D9" s="160">
+        <f t="shared" si="0"/>
+        <v>0.15882054391899919</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B10" s="95" t="s">
+        <v>80</v>
+      </c>
+      <c r="C10" s="119">
+        <f>C68</f>
+        <v>82337.334059405941</v>
+      </c>
+      <c r="D10" s="160">
+        <f t="shared" si="0"/>
+        <v>1.1436300656317351E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B11" s="58" t="s">
+        <v>68</v>
+      </c>
+      <c r="C11" s="119">
+        <f>C78</f>
+        <v>46477.859801980194</v>
+      </c>
+      <c r="D11" s="160">
+        <f t="shared" si="0"/>
+        <v>6.4555743106051071E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="132">
+        <f>SUM(C4:C11)</f>
+        <v>7199647.5550792068</v>
+      </c>
+      <c r="D12" s="164">
+        <f>SUM(D4:D11)</f>
+        <v>1.0000000000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B14" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+    </row>
+    <row r="15" spans="1:14" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="134" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D15" s="98" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B16" s="120" t="s">
+        <v>5</v>
+      </c>
+      <c r="C16" s="124">
+        <v>2955910.8473267322</v>
+      </c>
+      <c r="D16" s="7">
+        <f>C16/$C$21</f>
+        <v>0.56557852425282962</v>
+      </c>
+      <c r="G16" s="19"/>
+    </row>
+    <row r="17" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B17" s="95" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="125">
+        <v>1938080.5065346537</v>
+      </c>
+      <c r="D17" s="5">
+        <f t="shared" ref="D17:D20" si="1">C17/$C$21</f>
+        <v>0.37082874598886173</v>
+      </c>
+    </row>
+    <row r="18" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B18" s="95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" s="125">
+        <v>206463.77000000002</v>
+      </c>
+      <c r="D18" s="5">
+        <f t="shared" si="1"/>
+        <v>3.9504396573354528E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B19" s="95" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="125">
+        <v>123225.04000000001</v>
+      </c>
+      <c r="D19" s="5">
+        <f t="shared" si="1"/>
+        <v>2.3577651652527096E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B20" s="121" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="126">
+        <v>2669</v>
+      </c>
+      <c r="D20" s="97">
+        <f t="shared" si="1"/>
+        <v>5.1068153242713344E-4</v>
+      </c>
+    </row>
+    <row r="21" spans="2:19" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="102">
+        <f>SUM(C16:C20)</f>
+        <v>5226349.1638613855</v>
+      </c>
+      <c r="D21" s="106">
+        <f>SUM(D16:D20)</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="2:19" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="136" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D23" s="98" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B24" s="120" t="s">
+        <v>35</v>
+      </c>
+      <c r="C24" s="124">
+        <v>204471.2911881188</v>
+      </c>
+      <c r="D24" s="7">
+        <f>C24/$C$33</f>
+        <v>0.60603793520433302</v>
+      </c>
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="2:19" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="B25" s="95" t="s">
+        <v>37</v>
+      </c>
+      <c r="C25" s="125">
+        <v>25938.14</v>
+      </c>
+      <c r="D25" s="5">
+        <f t="shared" ref="D25:D32" si="2">C25/$C$33</f>
+        <v>7.6878747707317896E-2</v>
+      </c>
+      <c r="R25" s="15"/>
+    </row>
+    <row r="26" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B26" s="95" t="s">
+        <v>38</v>
+      </c>
+      <c r="C26" s="125">
+        <v>1219</v>
+      </c>
+      <c r="D26" s="93">
+        <f t="shared" si="2"/>
+        <v>3.6130267419028704E-3</v>
+      </c>
+    </row>
+    <row r="27" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B27" s="95" t="s">
+        <v>39</v>
+      </c>
+      <c r="C27" s="125">
+        <v>34118.300000000003</v>
+      </c>
+      <c r="D27" s="5">
+        <f t="shared" si="2"/>
+        <v>0.10112414297642716</v>
+      </c>
+    </row>
+    <row r="28" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B28" s="95" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="125">
+        <v>14377.34</v>
+      </c>
+      <c r="D28" s="5">
+        <f t="shared" si="2"/>
+        <v>4.2613383016759487E-2</v>
+      </c>
+    </row>
+    <row r="29" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B29" s="95" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="125">
+        <v>8272</v>
+      </c>
+      <c r="D29" s="5">
+        <f t="shared" si="2"/>
+        <v>2.4517602304364679E-2</v>
+      </c>
+    </row>
+    <row r="30" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B30" s="95" t="s">
+        <v>64</v>
+      </c>
+      <c r="C30" s="125">
+        <v>1536</v>
+      </c>
+      <c r="D30" s="5">
+        <f t="shared" si="2"/>
+        <v>4.5525915304042734E-3</v>
+      </c>
+    </row>
+    <row r="31" spans="2:19" x14ac:dyDescent="0.2">
+      <c r="B31" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="C31" s="125">
+        <v>47458.18</v>
+      </c>
+      <c r="D31" s="5">
+        <f t="shared" si="2"/>
+        <v>0.14066257051849054</v>
+      </c>
+    </row>
+    <row r="32" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B32" s="95" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="126">
+        <v>0</v>
+      </c>
+      <c r="D32" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="R32"/>
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="2:19" s="117" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B33" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C33" s="102">
+        <f>SUM(C24:C32)</f>
+        <v>337390.25118811883</v>
+      </c>
+      <c r="D33" s="106">
+        <f>SUM(D24:D32)</f>
+        <v>1</v>
+      </c>
+      <c r="R33" s="122"/>
+      <c r="S33" s="122"/>
+    </row>
+    <row r="34" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="J34" s="16"/>
+      <c r="R34"/>
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="2:19" s="117" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B35" s="68" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D35" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="R35" s="122"/>
+      <c r="S35" s="122"/>
+    </row>
+    <row r="36" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B36" s="120" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="124">
+        <v>31504.957425742574</v>
+      </c>
+      <c r="D36" s="7">
+        <f>C36/$C$37</f>
+        <v>1</v>
+      </c>
+      <c r="R36"/>
+      <c r="S36"/>
+    </row>
+    <row r="37" spans="2:19" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B37" s="135" t="s">
+        <v>43</v>
+      </c>
+      <c r="C37" s="104">
+        <f>SUM(C36:C36)</f>
+        <v>31504.957425742574</v>
+      </c>
+      <c r="D37" s="131">
+        <f>SUM(D36:D36)</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+    </row>
+    <row r="39" spans="2:19" s="117" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B39" s="136" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D39" s="98" t="s">
+        <v>4</v>
+      </c>
+      <c r="H39" s="122"/>
+      <c r="I39" s="122"/>
+      <c r="J39" s="122"/>
+    </row>
+    <row r="40" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B40" s="95" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" s="124">
+        <v>194489.31811881185</v>
+      </c>
+      <c r="D40" s="7">
+        <f>C40/$C$44</f>
+        <v>0.74792147016227239</v>
+      </c>
+      <c r="F40" s="36"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40"/>
+    </row>
+    <row r="41" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B41" s="95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="125">
+        <v>32045.742574257427</v>
+      </c>
+      <c r="D41" s="5">
+        <f>C41/$C$44</f>
+        <v>0.1232340116691585</v>
+      </c>
+      <c r="F41" s="36"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+    </row>
+    <row r="42" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B42" s="95" t="s">
+        <v>20</v>
+      </c>
+      <c r="C42" s="125">
+        <v>26447.097326732674</v>
+      </c>
+      <c r="D42" s="5">
+        <f>C42/$C$44</f>
+        <v>0.10170405298069357</v>
+      </c>
+      <c r="F42" s="36"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+    </row>
+    <row r="43" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="B43" s="95" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" s="126">
+        <v>7057.5999999999995</v>
+      </c>
+      <c r="D43" s="5">
+        <f>C43/$C$44</f>
+        <v>2.7140465187875482E-2</v>
+      </c>
+      <c r="F43" s="36"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43" s="16"/>
+    </row>
+    <row r="44" spans="2:19" s="117" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="B44" s="135" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="102">
+        <f>SUM(C40:C43)</f>
+        <v>260039.75801980196</v>
+      </c>
+      <c r="D44" s="131">
+        <f>SUM(D40:D43)</f>
+        <v>1</v>
+      </c>
+      <c r="H44" s="122"/>
+      <c r="I44" s="122"/>
+      <c r="J44" s="122"/>
+    </row>
+    <row r="45" spans="2:19" ht="15" x14ac:dyDescent="0.25">
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+    </row>
+    <row r="46" spans="2:19" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B46" s="136" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D46" s="98" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="2:19" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="B47" s="129" t="s">
+        <v>42</v>
+      </c>
+      <c r="C47" s="128">
+        <v>72096.289999999994</v>
+      </c>
+      <c r="D47" s="11">
+        <f>C47/$C$48</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="48" spans="2:19" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B48" s="135" t="s">
+        <v>43</v>
+      </c>
+      <c r="C48" s="102">
+        <f>SUM(C47)</f>
+        <v>72096.289999999994</v>
+      </c>
+      <c r="D48" s="106">
+        <f>SUM(D47)</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="50" spans="2:4" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B50" s="68" t="s">
+        <v>67</v>
+      </c>
+      <c r="C50" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D50" s="98" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="2:4" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B51" s="95" t="s">
+        <v>21</v>
+      </c>
+      <c r="C51" s="124">
+        <v>14773</v>
+      </c>
+      <c r="D51" s="7">
+        <f t="shared" ref="D51:D63" si="3">C51/$C$64</f>
+        <v>1.2919650991769741E-2</v>
+      </c>
+    </row>
+    <row r="52" spans="2:4" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B52" s="95" t="s">
+        <v>26</v>
+      </c>
+      <c r="C52" s="125">
+        <v>0</v>
+      </c>
+      <c r="D52" s="5">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="2:4" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B53" s="95" t="s">
+        <v>25</v>
+      </c>
+      <c r="C53" s="125">
+        <v>730</v>
+      </c>
+      <c r="D53" s="5">
+        <f t="shared" si="3"/>
+        <v>6.3841773668123669E-4</v>
+      </c>
+    </row>
+    <row r="54" spans="2:4" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="95" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="125">
+        <v>202856.68799999999</v>
+      </c>
+      <c r="D54" s="5">
+        <f t="shared" si="3"/>
+        <v>0.17740727071727641</v>
+      </c>
+    </row>
+    <row r="55" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B55" s="95" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" s="125">
+        <v>275701.09500000003</v>
+      </c>
+      <c r="D55" s="5">
+        <f t="shared" si="3"/>
+        <v>0.24111297132936801</v>
+      </c>
+    </row>
+    <row r="56" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B56" s="95" t="s">
+        <v>3</v>
+      </c>
+      <c r="C56" s="125">
+        <v>6055.24</v>
+      </c>
+      <c r="D56" s="145">
+        <f t="shared" si="3"/>
+        <v>5.2955789258379337E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B57" s="95" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" s="125">
+        <v>7465.78</v>
+      </c>
+      <c r="D57" s="5">
+        <f t="shared" si="3"/>
+        <v>6.5291594111781415E-3</v>
+      </c>
+    </row>
+    <row r="58" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B58" s="95" t="s">
+        <v>19</v>
+      </c>
+      <c r="C58" s="125">
+        <v>0</v>
+      </c>
+      <c r="D58" s="5">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B59" s="95" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" s="125">
+        <v>291129.87</v>
+      </c>
+      <c r="D59" s="5">
+        <f t="shared" si="3"/>
+        <v>0.25460612696671597</v>
+      </c>
+    </row>
+    <row r="60" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B60" s="95" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" s="125">
+        <v>7977.22</v>
+      </c>
+      <c r="D60" s="5">
+        <f t="shared" si="3"/>
+        <v>6.9764366265867061E-3</v>
+      </c>
+    </row>
+    <row r="61" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B61" s="95" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="125">
+        <v>76833.16</v>
+      </c>
+      <c r="D61" s="5">
+        <f t="shared" si="3"/>
+        <v>6.7194043985297713E-2</v>
+      </c>
+    </row>
+    <row r="62" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B62" s="95" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="125">
+        <v>157742.29772277229</v>
+      </c>
+      <c r="D62" s="5">
+        <f t="shared" si="3"/>
+        <v>0.13795271327543848</v>
+      </c>
+    </row>
+    <row r="63" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B63" s="95" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="126">
+        <v>102187.59</v>
+      </c>
+      <c r="D63" s="10">
+        <f t="shared" si="3"/>
+        <v>8.9367630033849552E-2</v>
+      </c>
+    </row>
+    <row r="64" spans="2:4" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B64" s="135" t="s">
+        <v>43</v>
+      </c>
+      <c r="C64" s="102">
+        <f>SUM(C51:C63)</f>
+        <v>1143451.9407227724</v>
+      </c>
+      <c r="D64" s="106">
+        <f>SUM(D55:D63)</f>
+        <v>0.80903466055427242</v>
+      </c>
+    </row>
+    <row r="65" spans="2:9" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="153"/>
+      <c r="C65" s="154"/>
+      <c r="D65" s="155"/>
+    </row>
+    <row r="66" spans="2:9" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B66" s="68" t="s">
+        <v>79</v>
+      </c>
+      <c r="C66" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="D66" s="64" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="67" spans="2:9" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B67" s="127" t="s">
+        <v>36</v>
+      </c>
+      <c r="C67" s="128">
+        <v>82337.334059405941</v>
+      </c>
+      <c r="D67" s="11">
+        <f>C67/C68</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="2:9" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B68" s="70" t="s">
+        <v>43</v>
+      </c>
+      <c r="C68" s="102">
+        <f>SUM(C67)</f>
+        <v>82337.334059405941</v>
+      </c>
+      <c r="D68" s="161">
+        <f>SUM(D67)</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="70" spans="2:9" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B70" s="101" t="s">
+        <v>68</v>
+      </c>
+      <c r="C70" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="D70" s="100" t="s">
+        <v>4</v>
+      </c>
+      <c r="F70" s="27"/>
+    </row>
+    <row r="71" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B71" s="120" t="s">
+        <v>41</v>
+      </c>
+      <c r="C71" s="145">
+        <v>3563.3069306930693</v>
+      </c>
+      <c r="D71" s="5">
+        <f t="shared" ref="D71:D77" si="4">C71/$C$78</f>
+        <v>7.6666760170855677E-2</v>
+      </c>
+      <c r="F71" s="27"/>
+    </row>
+    <row r="72" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B72" s="95" t="s">
+        <v>22</v>
+      </c>
+      <c r="C72" s="145">
+        <v>1415</v>
+      </c>
+      <c r="D72" s="5">
+        <f t="shared" si="4"/>
+        <v>3.0444603215996485E-2</v>
+      </c>
+      <c r="F72" s="36"/>
+    </row>
+    <row r="73" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B73" s="95" t="s">
+        <v>33</v>
+      </c>
+      <c r="C73" s="145">
+        <v>2698</v>
+      </c>
+      <c r="D73" s="5">
+        <f t="shared" si="4"/>
+        <v>5.8049144506543124E-2</v>
+      </c>
+      <c r="F73" s="36"/>
+    </row>
+    <row r="74" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B74" s="95" t="s">
+        <v>32</v>
+      </c>
+      <c r="C74" s="145">
+        <v>3705.3564356435645</v>
+      </c>
+      <c r="D74" s="5">
+        <f t="shared" si="4"/>
+        <v>7.9723043432514018E-2</v>
+      </c>
+      <c r="F74" s="27"/>
+    </row>
+    <row r="75" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B75" s="95" t="s">
+        <v>31</v>
+      </c>
+      <c r="C75" s="145">
+        <v>140</v>
+      </c>
+      <c r="D75" s="5">
+        <f t="shared" si="4"/>
+        <v>3.0121868906286277E-3</v>
+      </c>
+      <c r="F75" s="27"/>
+    </row>
+    <row r="76" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B76" s="95" t="s">
+        <v>30</v>
+      </c>
+      <c r="C76" s="145">
+        <v>3186.6</v>
+      </c>
+      <c r="D76" s="5">
+        <f t="shared" si="4"/>
+        <v>6.8561676754837028E-2</v>
+      </c>
+      <c r="F76" s="27"/>
+    </row>
+    <row r="77" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B77" s="121" t="s">
+        <v>29</v>
+      </c>
+      <c r="C77" s="145">
+        <v>31769.596435643562</v>
+      </c>
+      <c r="D77" s="5">
+        <f t="shared" si="4"/>
+        <v>0.68354258502862508</v>
+      </c>
+    </row>
+    <row r="78" spans="2:9" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B78" s="135" t="s">
+        <v>43</v>
+      </c>
+      <c r="C78" s="104">
+        <f>SUM(C71:C77)</f>
+        <v>46477.859801980194</v>
+      </c>
+      <c r="D78" s="131">
+        <f>SUM(D71:D77)</f>
+        <v>1</v>
+      </c>
+      <c r="I78" s="123"/>
+    </row>
+    <row r="80" spans="2:9" ht="15" x14ac:dyDescent="0.25">
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+    </row>
+    <row r="81" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+    </row>
+    <row r="82" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
+    </row>
+    <row r="83" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B83"/>
+      <c r="C83"/>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+    </row>
+    <row r="84" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B84"/>
+      <c r="C84"/>
+      <c r="D84"/>
+      <c r="F84" s="14"/>
+    </row>
+    <row r="85" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B85"/>
+      <c r="C85"/>
+      <c r="D85"/>
+      <c r="F85" s="14"/>
+    </row>
+    <row r="86" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B86"/>
+      <c r="C86"/>
+      <c r="D86"/>
+      <c r="F86" s="14"/>
+    </row>
+    <row r="87" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B87"/>
+      <c r="C87"/>
+      <c r="D87"/>
+      <c r="E87" s="17"/>
+      <c r="F87" s="18"/>
+    </row>
+    <row r="88" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="F88" s="14"/>
+    </row>
+    <row r="89" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="E89" s="12"/>
+      <c r="F89" s="21"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="12"/>
+    </row>
+    <row r="90" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="E90" s="12"/>
+      <c r="F90" s="21"/>
+      <c r="G90" s="12"/>
+      <c r="H90" s="12"/>
+    </row>
+    <row r="91" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="C91" s="17"/>
+      <c r="D91" s="17"/>
+      <c r="E91" s="12"/>
+      <c r="F91" s="21"/>
+      <c r="G91" s="12"/>
+      <c r="H91" s="12"/>
+    </row>
+    <row r="92" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="E92" s="12"/>
+      <c r="F92" s="21"/>
+      <c r="G92" s="12"/>
+      <c r="H92" s="12"/>
+    </row>
+    <row r="93" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B93" s="12"/>
+      <c r="C93" s="12"/>
+      <c r="D93" s="12"/>
+      <c r="E93" s="12"/>
+      <c r="F93" s="21"/>
+      <c r="G93" s="12"/>
+      <c r="H93" s="12"/>
+    </row>
+    <row r="94" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B94" s="12"/>
+      <c r="C94" s="12"/>
+      <c r="D94" s="12"/>
+      <c r="E94" s="12"/>
+      <c r="F94" s="21"/>
+      <c r="G94" s="12"/>
+      <c r="H94" s="12"/>
+    </row>
+    <row r="95" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B95" s="12"/>
+      <c r="C95" s="12"/>
+      <c r="D95" s="4"/>
+      <c r="E95" s="12"/>
+      <c r="F95" s="21"/>
+      <c r="G95" s="12"/>
+      <c r="H95" s="12"/>
+    </row>
+    <row r="96" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B96" s="12"/>
+      <c r="C96" s="12"/>
+      <c r="D96" s="4"/>
+      <c r="E96" s="12"/>
+      <c r="F96" s="12"/>
+      <c r="G96" s="12"/>
+      <c r="H96" s="12"/>
+    </row>
+    <row r="97" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B97" s="12"/>
+      <c r="C97" s="12"/>
+      <c r="D97" s="4"/>
+      <c r="E97" s="12"/>
+      <c r="F97" s="12"/>
+      <c r="G97" s="12"/>
+      <c r="H97" s="12"/>
+    </row>
+    <row r="98" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B98" s="12"/>
+      <c r="C98" s="12"/>
+      <c r="D98" s="4"/>
+      <c r="E98" s="12"/>
+      <c r="F98" s="12"/>
+      <c r="G98" s="12"/>
+      <c r="H98" s="12"/>
+    </row>
+    <row r="99" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B99" s="12"/>
+      <c r="C99" s="12"/>
+      <c r="D99" s="4"/>
+      <c r="E99" s="12"/>
+      <c r="F99" s="12"/>
+      <c r="G99" s="12"/>
+      <c r="H99" s="12"/>
+    </row>
+    <row r="100" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B100" s="12"/>
+      <c r="C100" s="12"/>
+      <c r="D100" s="4"/>
+      <c r="E100" s="12"/>
+      <c r="F100" s="12"/>
+      <c r="G100" s="12"/>
+      <c r="H100" s="12"/>
+    </row>
+    <row r="101" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B101" s="12"/>
+      <c r="C101" s="12"/>
+      <c r="D101" s="4"/>
+      <c r="E101" s="12"/>
+      <c r="F101" s="12"/>
+      <c r="G101" s="12"/>
+      <c r="H101" s="12"/>
+    </row>
+    <row r="102" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B102" s="12"/>
+      <c r="C102" s="12"/>
+      <c r="D102" s="4"/>
+      <c r="E102" s="12"/>
+      <c r="F102" s="12"/>
+      <c r="G102" s="12"/>
+      <c r="H102" s="12"/>
+    </row>
+    <row r="103" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B103" s="12"/>
+      <c r="C103" s="12"/>
+      <c r="D103" s="4"/>
+      <c r="E103" s="12"/>
+      <c r="F103" s="12"/>
+      <c r="G103" s="12"/>
+      <c r="H103" s="12"/>
+    </row>
+    <row r="104" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B104" s="12"/>
+      <c r="C104" s="12"/>
+      <c r="D104" s="4"/>
+      <c r="E104" s="12"/>
+      <c r="F104" s="12"/>
+      <c r="G104" s="12"/>
+      <c r="H104" s="12"/>
+    </row>
+    <row r="105" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B105" s="12"/>
+      <c r="C105" s="12"/>
+      <c r="D105" s="4"/>
+      <c r="E105" s="12"/>
+      <c r="F105" s="12"/>
+      <c r="G105" s="12"/>
+      <c r="H105" s="12"/>
+    </row>
+    <row r="106" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B106" s="12"/>
+      <c r="C106" s="12"/>
+      <c r="D106" s="4"/>
+      <c r="E106" s="12"/>
+      <c r="F106" s="22"/>
+      <c r="G106" s="12"/>
+      <c r="H106" s="12"/>
+    </row>
+    <row r="107" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B107" s="12"/>
+      <c r="C107" s="12"/>
+      <c r="D107" s="4"/>
+      <c r="E107" s="1"/>
+      <c r="F107" s="1"/>
+      <c r="G107" s="1"/>
+      <c r="H107" s="1"/>
+    </row>
+    <row r="108" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B108" s="12"/>
+      <c r="C108" s="12"/>
+      <c r="D108" s="4"/>
+      <c r="E108" s="1"/>
+      <c r="F108" s="1"/>
+      <c r="G108" s="1"/>
+      <c r="H108" s="1"/>
+    </row>
+    <row r="109" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B109" s="12"/>
+      <c r="C109" s="12"/>
+      <c r="D109" s="4"/>
+      <c r="E109" s="1"/>
+      <c r="F109" s="1"/>
+      <c r="G109" s="1"/>
+      <c r="H109" s="1"/>
+    </row>
+    <row r="110" spans="2:8" ht="15" x14ac:dyDescent="0.25">
+      <c r="B110" s="12"/>
+      <c r="C110" s="12"/>
+      <c r="D110" s="4"/>
+      <c r="E110" s="1"/>
+      <c r="F110" s="1"/>
+      <c r="G110" s="1"/>
+      <c r="H110" s="1"/>
+    </row>
+    <row r="111" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B111" s="12"/>
+      <c r="C111" s="12"/>
+      <c r="D111" s="21"/>
+      <c r="E111" s="12"/>
+      <c r="F111" s="12"/>
+      <c r="G111" s="12"/>
+      <c r="H111" s="12"/>
+    </row>
+    <row r="112" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B112" s="12"/>
+      <c r="C112" s="12"/>
+      <c r="D112" s="4"/>
+      <c r="E112" s="12"/>
+      <c r="F112" s="12"/>
+      <c r="G112" s="12"/>
+      <c r="H112" s="12"/>
+    </row>
+    <row r="113" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B113" s="12"/>
+      <c r="C113" s="12"/>
+      <c r="D113" s="4"/>
+      <c r="E113" s="12"/>
+      <c r="F113" s="12"/>
+      <c r="G113" s="12"/>
+      <c r="H113" s="12"/>
+    </row>
+    <row r="114" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B114" s="12"/>
+      <c r="C114" s="12"/>
+      <c r="D114" s="12"/>
+      <c r="E114" s="12"/>
+      <c r="F114" s="12"/>
+      <c r="G114" s="12"/>
+      <c r="H114" s="12"/>
+    </row>
+    <row r="115" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B115" s="12"/>
+      <c r="C115" s="12"/>
+      <c r="D115" s="4"/>
+      <c r="E115" s="12"/>
+      <c r="F115" s="12"/>
+      <c r="G115" s="12"/>
+      <c r="H115" s="12"/>
+    </row>
+    <row r="116" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B116" s="12"/>
+      <c r="C116" s="12"/>
+      <c r="D116" s="4"/>
+      <c r="E116" s="12"/>
+      <c r="F116" s="12"/>
+      <c r="G116" s="12"/>
+      <c r="H116" s="12"/>
+    </row>
+    <row r="117" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B117" s="12"/>
+      <c r="C117" s="12"/>
+      <c r="D117" s="4"/>
+      <c r="E117" s="12"/>
+      <c r="F117" s="12"/>
+      <c r="G117" s="12"/>
+      <c r="H117" s="12"/>
+    </row>
+    <row r="118" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B118" s="12"/>
+      <c r="C118" s="12"/>
+      <c r="D118" s="4"/>
+      <c r="E118" s="12"/>
+      <c r="F118" s="12"/>
+      <c r="G118" s="12"/>
+      <c r="H118" s="12"/>
+    </row>
+    <row r="119" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B119" s="12"/>
+      <c r="C119" s="23"/>
+      <c r="D119" s="4"/>
+      <c r="E119" s="12"/>
+      <c r="F119" s="12"/>
+      <c r="G119" s="12"/>
+      <c r="H119" s="12"/>
+    </row>
+    <row r="120" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B120" s="12"/>
+      <c r="C120" s="12"/>
+      <c r="D120" s="4"/>
+      <c r="E120" s="12"/>
+      <c r="F120" s="12"/>
+      <c r="G120" s="12"/>
+      <c r="H120" s="12"/>
+    </row>
+    <row r="121" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B121" s="12"/>
+      <c r="C121" s="12"/>
+      <c r="D121" s="4"/>
+      <c r="E121" s="12"/>
+      <c r="F121" s="12"/>
+      <c r="G121" s="12"/>
+      <c r="H121" s="12"/>
+    </row>
+    <row r="122" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B122" s="12"/>
+      <c r="C122" s="12"/>
+      <c r="D122" s="4"/>
+      <c r="E122" s="12"/>
+      <c r="F122" s="12"/>
+      <c r="G122" s="12"/>
+      <c r="H122" s="12"/>
+    </row>
+    <row r="123" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B123" s="12"/>
+      <c r="C123" s="12"/>
+      <c r="D123" s="4"/>
+      <c r="E123" s="12"/>
+      <c r="F123" s="12"/>
+      <c r="G123" s="12"/>
+      <c r="H123" s="12"/>
+    </row>
+    <row r="124" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B124" s="12"/>
+      <c r="C124" s="12"/>
+      <c r="D124" s="4"/>
+      <c r="E124" s="12"/>
+      <c r="F124" s="12"/>
+      <c r="G124" s="12"/>
+      <c r="H124" s="12"/>
+    </row>
+    <row r="125" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B125" s="12"/>
+      <c r="C125" s="12"/>
+      <c r="D125" s="4"/>
+      <c r="E125" s="12"/>
+      <c r="F125" s="12"/>
+      <c r="G125" s="12"/>
+      <c r="H125" s="12"/>
+    </row>
+    <row r="126" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B126" s="12"/>
+      <c r="C126" s="12"/>
+      <c r="D126" s="4"/>
+      <c r="E126" s="12"/>
+      <c r="F126" s="12"/>
+      <c r="G126" s="12"/>
+      <c r="H126" s="12"/>
+    </row>
+    <row r="127" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B127" s="12"/>
+      <c r="C127" s="12"/>
+      <c r="D127" s="4"/>
+      <c r="E127" s="12"/>
+      <c r="F127" s="12"/>
+      <c r="G127" s="12"/>
+      <c r="H127" s="12"/>
+    </row>
+    <row r="128" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B128" s="12"/>
+      <c r="C128" s="12"/>
+      <c r="D128" s="12"/>
+      <c r="E128" s="12"/>
+      <c r="F128" s="12"/>
+      <c r="G128" s="12"/>
+      <c r="H128" s="12"/>
+    </row>
+    <row r="129" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B129" s="12"/>
+      <c r="C129" s="12"/>
+      <c r="D129" s="4"/>
+      <c r="E129" s="12"/>
+      <c r="F129" s="12"/>
+      <c r="G129" s="12"/>
+      <c r="H129" s="12"/>
+    </row>
+    <row r="130" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B130" s="12"/>
+      <c r="C130" s="24"/>
+      <c r="D130" s="21"/>
+      <c r="E130" s="12"/>
+      <c r="F130" s="12"/>
+      <c r="G130" s="12"/>
+      <c r="H130" s="12"/>
+    </row>
+    <row r="131" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B131" s="12"/>
+      <c r="C131" s="12"/>
+      <c r="D131" s="21"/>
+      <c r="E131" s="12"/>
+      <c r="F131" s="12"/>
+      <c r="G131" s="12"/>
+      <c r="H131" s="12"/>
+    </row>
+    <row r="132" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B132" s="12"/>
+      <c r="C132" s="12"/>
+      <c r="D132" s="21"/>
+      <c r="E132" s="12"/>
+      <c r="F132" s="12"/>
+      <c r="G132" s="12"/>
+      <c r="H132" s="12"/>
+    </row>
+    <row r="133" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B133" s="12"/>
+      <c r="C133" s="12"/>
+      <c r="D133" s="21"/>
+      <c r="E133" s="12"/>
+      <c r="F133" s="12"/>
+      <c r="G133" s="12"/>
+      <c r="H133" s="12"/>
+    </row>
+    <row r="134" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B134" s="12"/>
+      <c r="C134" s="12"/>
+      <c r="D134" s="21"/>
+      <c r="E134" s="12"/>
+      <c r="F134" s="12"/>
+      <c r="G134" s="12"/>
+      <c r="H134" s="12"/>
+    </row>
+    <row r="135" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B135" s="12"/>
+      <c r="C135" s="12"/>
+      <c r="D135" s="21"/>
+      <c r="E135" s="12"/>
+      <c r="F135" s="12"/>
+      <c r="G135" s="12"/>
+      <c r="H135" s="12"/>
+    </row>
+    <row r="136" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B136" s="12"/>
+      <c r="C136" s="12"/>
+      <c r="D136" s="21"/>
+      <c r="E136" s="12"/>
+      <c r="F136" s="12"/>
+      <c r="G136" s="12"/>
+      <c r="H136" s="12"/>
+    </row>
+    <row r="137" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B137" s="12"/>
+      <c r="C137" s="12"/>
+      <c r="D137" s="21"/>
+      <c r="E137" s="12"/>
+      <c r="F137" s="12"/>
+      <c r="G137" s="12"/>
+      <c r="H137" s="12"/>
+    </row>
+    <row r="138" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B138" s="12"/>
+      <c r="C138" s="12"/>
+      <c r="D138" s="21"/>
+      <c r="E138" s="12"/>
+      <c r="F138" s="12"/>
+      <c r="G138" s="12"/>
+      <c r="H138" s="12"/>
+    </row>
+    <row r="139" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B139" s="12"/>
+      <c r="C139" s="12"/>
+      <c r="D139" s="21"/>
+      <c r="E139" s="12"/>
+      <c r="F139" s="12"/>
+      <c r="G139" s="12"/>
+      <c r="H139" s="12"/>
+    </row>
+    <row r="140" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B140" s="12"/>
+      <c r="C140" s="12"/>
+      <c r="D140" s="21"/>
+      <c r="E140" s="12"/>
+      <c r="F140" s="12"/>
+      <c r="G140" s="12"/>
+      <c r="H140" s="12"/>
+    </row>
+    <row r="141" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B141" s="12"/>
+      <c r="C141" s="12"/>
+      <c r="D141" s="4"/>
+      <c r="E141" s="12"/>
+      <c r="F141" s="12"/>
+      <c r="G141" s="12"/>
+      <c r="H141" s="12"/>
+    </row>
+    <row r="142" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B142" s="12"/>
+      <c r="C142" s="12"/>
+      <c r="D142" s="4"/>
+      <c r="E142" s="12"/>
+      <c r="F142" s="12"/>
+      <c r="G142" s="12"/>
+      <c r="H142" s="12"/>
+    </row>
+    <row r="143" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B143" s="12"/>
+      <c r="C143" s="12"/>
+      <c r="D143" s="4"/>
+      <c r="E143" s="12"/>
+      <c r="F143" s="12"/>
+      <c r="G143" s="12"/>
+      <c r="H143" s="12"/>
+    </row>
+    <row r="144" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B144" s="12"/>
+      <c r="C144" s="12"/>
+      <c r="D144" s="4"/>
+      <c r="E144" s="12"/>
+      <c r="F144" s="12"/>
+      <c r="G144" s="12"/>
+      <c r="H144" s="12"/>
+    </row>
+    <row r="145" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B145" s="12"/>
+      <c r="C145" s="12"/>
+      <c r="D145" s="4"/>
+      <c r="E145" s="12"/>
+      <c r="F145" s="12"/>
+      <c r="G145" s="12"/>
+      <c r="H145" s="12"/>
+    </row>
+    <row r="146" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B146" s="12"/>
+      <c r="C146" s="12"/>
+      <c r="D146" s="4"/>
+      <c r="E146" s="12"/>
+      <c r="F146" s="12"/>
+      <c r="G146" s="12"/>
+      <c r="H146" s="12"/>
+    </row>
+    <row r="147" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B147" s="12"/>
+      <c r="C147" s="12"/>
+      <c r="D147" s="20"/>
+      <c r="E147" s="12"/>
+      <c r="F147" s="12"/>
+      <c r="G147" s="12"/>
+      <c r="H147" s="12"/>
+    </row>
+    <row r="148" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B148" s="12"/>
+      <c r="C148" s="12"/>
+      <c r="D148" s="4"/>
+      <c r="E148" s="12"/>
+      <c r="F148" s="12"/>
+      <c r="G148" s="12"/>
+      <c r="H148" s="12"/>
+    </row>
+    <row r="149" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B149" s="12"/>
+      <c r="C149" s="23"/>
+      <c r="D149" s="21"/>
+      <c r="E149" s="12"/>
+      <c r="F149" s="12"/>
+      <c r="G149" s="12"/>
+      <c r="H149" s="12"/>
+    </row>
+    <row r="150" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B150" s="12"/>
+      <c r="C150" s="25"/>
+      <c r="D150" s="26"/>
+      <c r="E150" s="12"/>
+      <c r="F150" s="12"/>
+      <c r="G150" s="12"/>
+      <c r="H150" s="12"/>
+    </row>
+    <row r="151" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B151" s="12"/>
+      <c r="C151" s="23"/>
+      <c r="D151" s="21"/>
+      <c r="E151" s="12"/>
+      <c r="F151" s="12"/>
+      <c r="G151" s="12"/>
+      <c r="H151" s="12"/>
+    </row>
+    <row r="152" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B152" s="12"/>
+      <c r="C152" s="12"/>
+      <c r="D152" s="4"/>
+      <c r="E152" s="12"/>
+      <c r="F152" s="12"/>
+      <c r="G152" s="12"/>
+      <c r="H152" s="12"/>
+    </row>
+    <row r="153" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B153" s="12"/>
+      <c r="C153" s="12"/>
+      <c r="D153" s="4"/>
+      <c r="E153" s="12"/>
+      <c r="F153" s="12"/>
+      <c r="G153" s="12"/>
+      <c r="H153" s="12"/>
+    </row>
+    <row r="154" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B154" s="12"/>
+      <c r="C154" s="12"/>
+      <c r="D154" s="4"/>
+      <c r="E154" s="12"/>
+      <c r="F154" s="12"/>
+      <c r="G154" s="12"/>
+      <c r="H154" s="12"/>
+    </row>
+    <row r="155" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B155" s="12"/>
+      <c r="C155" s="12"/>
+      <c r="D155" s="12"/>
+      <c r="E155" s="12"/>
+      <c r="F155" s="12"/>
+      <c r="G155" s="12"/>
+      <c r="H155" s="12"/>
+    </row>
+    <row r="156" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B156" s="12"/>
+      <c r="C156" s="12"/>
+      <c r="D156" s="12"/>
+    </row>
+    <row r="157" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B157" s="12"/>
+      <c r="C157" s="12"/>
+      <c r="D157" s="12"/>
+    </row>
+    <row r="158" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B158" s="12"/>
+      <c r="C158" s="12"/>
+      <c r="D158" s="12"/>
+    </row>
+    <row r="159" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B159" s="12"/>
+      <c r="C159" s="12"/>
+      <c r="D159" s="12"/>
+    </row>
+  </sheetData>
+  <conditionalFormatting sqref="E87 S34:T75 T33">
+    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+  </conditionalFormatting>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FF002060"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:T174"/>
+  <sheetViews>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="B77" sqref="B77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="30" customWidth="1"/>
     <col min="2" max="2" width="39.42578125" style="30" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="30" customWidth="1"/>
     <col min="4" max="4" width="10" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="30" customWidth="1"/>
     <col min="9" max="9" width="2.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="16" width="8.7109375" style="30"/>
     <col min="17" max="17" width="12.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="12.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="8.7109375" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="14.1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="61"/>
       <c r="B1" s="61"/>
@@ -13521,59 +18213,59 @@
     <row r="168" spans="3:4" x14ac:dyDescent="0.2">
       <c r="D168" s="39"/>
     </row>
     <row r="169" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C169" s="188"/>
       <c r="D169" s="49"/>
     </row>
     <row r="170" spans="3:4" x14ac:dyDescent="0.2">
       <c r="D170" s="49"/>
     </row>
     <row r="171" spans="3:4" x14ac:dyDescent="0.2">
       <c r="C171" s="188"/>
       <c r="D171" s="49"/>
     </row>
     <row r="172" spans="3:4" x14ac:dyDescent="0.2">
       <c r="D172" s="39"/>
     </row>
     <row r="173" spans="3:4" x14ac:dyDescent="0.2">
       <c r="D173" s="39"/>
     </row>
     <row r="174" spans="3:4" x14ac:dyDescent="0.2">
       <c r="D174" s="39"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="E111 T79:T97">
-    <cfRule type="duplicateValues" dxfId="9" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="10" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="8" scale="48" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:W179"/>
   <sheetViews>
     <sheetView topLeftCell="A32" workbookViewId="0">
       <selection activeCell="G64" sqref="G64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="30" customWidth="1"/>
     <col min="2" max="2" width="39.42578125" style="30" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="30" customWidth="1"/>
     <col min="4" max="4" width="10" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="30" customWidth="1"/>
     <col min="9" max="9" width="2.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="16" width="8.7109375" style="30"/>
     <col min="17" max="17" width="12.7109375" style="30" bestFit="1" customWidth="1"/>
@@ -15615,58 +20307,58 @@
       <c r="E177" s="36"/>
       <c r="F177" s="36"/>
       <c r="G177" s="36"/>
       <c r="H177" s="36"/>
     </row>
     <row r="178" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B178" s="36"/>
       <c r="C178" s="36"/>
       <c r="D178" s="36"/>
       <c r="E178" s="36"/>
       <c r="F178" s="36"/>
       <c r="G178" s="36"/>
       <c r="H178" s="36"/>
     </row>
     <row r="179" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B179" s="36"/>
       <c r="C179" s="36"/>
       <c r="D179" s="36"/>
       <c r="E179" s="36"/>
       <c r="F179" s="36"/>
       <c r="G179" s="36"/>
       <c r="H179" s="36"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="E111 T79:T97">
-    <cfRule type="duplicateValues" dxfId="8" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="9" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:W179"/>
   <sheetViews>
     <sheetView topLeftCell="A84" workbookViewId="0">
       <selection activeCell="G42" sqref="G42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="30" customWidth="1"/>
     <col min="2" max="2" width="39.42578125" style="30" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="30" customWidth="1"/>
     <col min="4" max="4" width="10" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="30" customWidth="1"/>
     <col min="9" max="9" width="2.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="16" width="8.7109375" style="30"/>
     <col min="17" max="17" width="12.7109375" style="30" bestFit="1" customWidth="1"/>
@@ -17708,59 +22400,59 @@
       <c r="E177" s="36"/>
       <c r="F177" s="36"/>
       <c r="G177" s="36"/>
       <c r="H177" s="36"/>
     </row>
     <row r="178" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B178" s="36"/>
       <c r="C178" s="36"/>
       <c r="D178" s="36"/>
       <c r="E178" s="36"/>
       <c r="F178" s="36"/>
       <c r="G178" s="36"/>
       <c r="H178" s="36"/>
     </row>
     <row r="179" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B179" s="36"/>
       <c r="C179" s="36"/>
       <c r="D179" s="36"/>
       <c r="E179" s="36"/>
       <c r="F179" s="36"/>
       <c r="G179" s="36"/>
       <c r="H179" s="36"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="E111 T79:T97">
-    <cfRule type="duplicateValues" dxfId="7" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="8" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:W179"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J38" sqref="J38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="30" customWidth="1"/>
     <col min="2" max="2" width="39.42578125" style="30" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="30" customWidth="1"/>
     <col min="4" max="4" width="10" style="30" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="30" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="30" customWidth="1"/>
     <col min="9" max="9" width="2.85546875" style="30" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="30" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="30" bestFit="1" customWidth="1"/>
     <col min="12" max="16" width="8.7109375" style="30"/>
     <col min="17" max="17" width="12.7109375" style="30" bestFit="1" customWidth="1"/>
@@ -19903,59 +24595,59 @@
       <c r="H177" s="36"/>
     </row>
     <row r="178" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B178" s="36"/>
       <c r="C178" s="36"/>
       <c r="D178" s="36"/>
       <c r="E178" s="36"/>
       <c r="F178" s="36"/>
       <c r="G178" s="36"/>
       <c r="H178" s="36"/>
     </row>
     <row r="179" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B179" s="36"/>
       <c r="C179" s="36"/>
       <c r="D179" s="36"/>
       <c r="E179" s="36"/>
       <c r="F179" s="36"/>
       <c r="G179" s="36"/>
       <c r="H179" s="36"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="K73:L95">
     <sortCondition descending="1" ref="L73:L95"/>
   </sortState>
   <conditionalFormatting sqref="E111 T79:T97">
-    <cfRule type="duplicateValues" dxfId="6" priority="23"/>
+    <cfRule type="duplicateValues" dxfId="7" priority="23"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:T161"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A38" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H34" sqref="H34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="3" customWidth="1"/>
     <col min="2" max="2" width="42" style="3" customWidth="1"/>
     <col min="3" max="4" width="10.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="2.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="16" width="8.7109375" style="3"/>
     <col min="17" max="17" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
@@ -21685,62 +26377,62 @@
       <c r="D158" s="12"/>
       <c r="E158" s="12"/>
       <c r="F158" s="12"/>
       <c r="H158" s="12"/>
     </row>
     <row r="159" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B159" s="12"/>
       <c r="C159" s="12"/>
       <c r="D159" s="12"/>
       <c r="E159" s="12"/>
       <c r="F159" s="12"/>
       <c r="H159" s="12"/>
     </row>
     <row r="160" spans="2:8" x14ac:dyDescent="0.2">
       <c r="E160" s="12"/>
       <c r="F160" s="12"/>
       <c r="H160" s="12"/>
     </row>
     <row r="161" spans="5:8" x14ac:dyDescent="0.2">
       <c r="E161" s="12"/>
       <c r="F161" s="12"/>
       <c r="H161" s="12"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="E93 T32 T33:U33 T38:U38 S34:T37 T45:U45 T49:U49 S46:T48 S39:T44 T69:U69 S50:T65 S70:T77">
-    <cfRule type="duplicateValues" dxfId="5" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="6" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="T66:U68">
-    <cfRule type="duplicateValues" dxfId="4" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="5" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:T158"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="3" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" style="3" customWidth="1"/>
     <col min="3" max="3" width="28.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="3"/>
     <col min="13" max="14" width="8.7109375" style="12"/>
@@ -23475,59 +28167,59 @@
     <row r="155" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B155" s="12"/>
       <c r="C155" s="12"/>
       <c r="D155" s="12"/>
       <c r="E155" s="12"/>
       <c r="F155" s="12"/>
       <c r="G155" s="12"/>
     </row>
     <row r="156" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B156" s="12"/>
       <c r="C156" s="12"/>
       <c r="D156" s="12"/>
     </row>
     <row r="157" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B157" s="12"/>
       <c r="C157" s="12"/>
       <c r="D157" s="12"/>
     </row>
     <row r="158" spans="2:7" x14ac:dyDescent="0.2">
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="E87 T32 T33:U33 T38:U38 T45:U45 T49:U49 T69:U69 S50:T68 S46:T48 S39:T44 S34:T37 S70:T76">
-    <cfRule type="duplicateValues" dxfId="3" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="4" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:S158"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="3" customWidth="1"/>
     <col min="2" max="2" width="32.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="12" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="12" customWidth="1"/>
     <col min="9" max="9" width="2.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="16" width="8.7109375" style="3"/>
     <col min="17" max="17" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
@@ -25084,58 +29776,58 @@
       <c r="B155" s="12"/>
       <c r="C155" s="12"/>
       <c r="D155" s="12"/>
       <c r="E155" s="12"/>
       <c r="F155" s="12"/>
     </row>
     <row r="156" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B156" s="12"/>
       <c r="C156" s="12"/>
       <c r="D156" s="12"/>
       <c r="E156" s="12"/>
       <c r="F156" s="12"/>
     </row>
     <row r="157" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B157" s="12"/>
       <c r="C157" s="12"/>
       <c r="D157" s="12"/>
     </row>
     <row r="158" spans="2:6" x14ac:dyDescent="0.2">
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="E88 T32 S74:T76 S33:T69">
-    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="3" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:S158"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3" style="3" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" style="3" customWidth="1"/>
     <col min="3" max="3" width="28.85546875" style="3" customWidth="1"/>
     <col min="4" max="4" width="10" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="3" customWidth="1"/>
     <col min="9" max="9" width="2.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="16" width="8.7109375" style="3"/>
     <col min="17" max="17" width="12.7109375" style="3" bestFit="1" customWidth="1"/>
@@ -26700,1676 +31392,54 @@
     <row r="156" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B156" s="12"/>
       <c r="C156" s="12"/>
       <c r="D156" s="12"/>
       <c r="E156" s="12"/>
       <c r="F156" s="12"/>
       <c r="G156" s="12"/>
       <c r="H156" s="12"/>
     </row>
     <row r="157" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B157" s="12"/>
       <c r="C157" s="12"/>
       <c r="D157" s="12"/>
       <c r="E157" s="12"/>
       <c r="F157" s="12"/>
       <c r="G157" s="12"/>
       <c r="H157" s="12"/>
     </row>
     <row r="158" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B158" s="12"/>
       <c r="C158" s="12"/>
       <c r="D158" s="12"/>
     </row>
   </sheetData>
   <conditionalFormatting sqref="E89 S33:T75 T32">
-    <cfRule type="duplicateValues" dxfId="1" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
-</worksheet>
-[...1620 lines deleted...]
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BDF22F492AE8914D8B73C3E3C23F308D" ma:contentTypeVersion="35" ma:contentTypeDescription="Opret et nyt dokument." ma:contentTypeScope="" ma:versionID="afa73df244fcf30f3c1d69ef4429e531">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b1cfadd8-d294-4d34-bc36-10edd03a80b3" xmlns:ns3="57e246f5-a181-4ddd-bcfa-8f2bd33c0c9c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7cc1265a29cc1620a4073d4c8e845e1e" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="b1cfadd8-d294-4d34-bc36-10edd03a80b3"/>
     <xsd:import namespace="57e246f5-a181-4ddd-bcfa-8f2bd33c0c9c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
@@ -28733,56 +31803,57 @@
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EC0EC63-93E9-420A-A2DD-274B6FB14005}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Regneark</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
+      <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>Aug-Dec 2022</vt:lpstr>
       <vt:lpstr>2021-2022</vt:lpstr>
       <vt:lpstr>2020-2021</vt:lpstr>
       <vt:lpstr>2019-2020</vt:lpstr>
       <vt:lpstr>2018-2019</vt:lpstr>
       <vt:lpstr>2017-2018</vt:lpstr>
       <vt:lpstr>2016-2017</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Statens It</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Laura Bøgebjerg Poulsen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>