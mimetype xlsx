--- v0 (2026-06-16)
+++ v1 (2026-09-23)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="B:\EAD\VEA\VEA\Afregning af VE\Afregning\11. Månedsafregning\Faktisk vindmølleafregning\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\prod.sitad.dk\dfs\CU2303\B-DREV\EAD\VEA\VEA\Afregning af VE\Afregning\11. Månedsafregning\Faktisk vindmølleafregning\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D17332E-7910-4483-858B-49B8FADE9B56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F2F36A8-9C7F-4D08-AFC1-10695E88E6D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9090" yWindow="4050" windowWidth="12765" windowHeight="13320" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Max 25øre" sheetId="3" r:id="rId1"/>
     <sheet name="Max 10øre" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -309,51 +309,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -401,50 +401,53 @@
     <xf numFmtId="165" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF9ED7DA"/>
       <color rgb="FF0097A8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -728,51 +731,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="1"/>
     </row>
@@ -928,108 +931,120 @@
       </c>
       <c r="C8" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D8" s="7">
         <v>0.9</v>
       </c>
       <c r="E8" s="19">
         <v>77.680000000000007</v>
       </c>
       <c r="F8" s="28">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G8" s="6">
         <v>0.9</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="20"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="B9" s="20">
+        <v>69.222999999999999</v>
+      </c>
+      <c r="C9" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="D9" s="11">
         <v>0.9</v>
       </c>
-      <c r="E9" s="20"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="E9" s="20">
+        <v>65.769000000000005</v>
+      </c>
+      <c r="F9" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>0.9</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
     </row>
     <row r="10" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="19"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="B10" s="19">
+        <v>66.516999999999996</v>
+      </c>
+      <c r="C10" s="28">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="D10" s="7">
         <v>0.9</v>
       </c>
-      <c r="E10" s="19"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="E10" s="19">
+        <v>66.153999999999996</v>
+      </c>
+      <c r="F10" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="G10" s="6">
         <v>0.9</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="20"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="B11" s="20">
+        <v>86.381</v>
+      </c>
+      <c r="C11" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="D11" s="11">
         <v>0.9</v>
       </c>
-      <c r="E11" s="20"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="E11" s="20">
+        <v>91.504000000000005</v>
+      </c>
+      <c r="F11" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="G11" s="12">
         <v>0.9</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="31"/>
       <c r="C12" s="28" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="D12" s="7">
         <v>0.9</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="28" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="G12" s="6">
@@ -1096,51 +1111,51 @@
       <c r="D15" s="15">
         <v>0.9</v>
       </c>
       <c r="E15" s="21"/>
       <c r="F15" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="G15" s="14">
         <v>0.9</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="1"/>
     </row>
@@ -1296,120 +1311,132 @@
       </c>
       <c r="C8" s="26">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="D8" s="6">
         <v>0.9</v>
       </c>
       <c r="E8" s="19">
         <v>77.680000000000007</v>
       </c>
       <c r="F8" s="26">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="G8" s="6">
         <v>0.9</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A9" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="20"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="B9" s="20">
+        <v>69.222999999999999</v>
+      </c>
+      <c r="C9" s="25">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="D9" s="12">
         <v>0.9</v>
       </c>
-      <c r="E9" s="20"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="E9" s="20">
+        <v>65.769000000000005</v>
+      </c>
+      <c r="F9" s="25">
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="G9" s="12">
         <v>0.9</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
     </row>
     <row r="10" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="19"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="B10" s="32">
+        <v>66.516999999999996</v>
+      </c>
+      <c r="C10" s="26">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="D10" s="6">
         <v>0.9</v>
       </c>
-      <c r="E10" s="19"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="E10" s="19">
+        <v>66.153999999999996</v>
+      </c>
+      <c r="F10" s="26">
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="G10" s="6">
         <v>0.9</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="20"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="B11" s="20">
+        <v>86.381</v>
+      </c>
+      <c r="C11" s="25">
+        <f t="shared" si="0"/>
+        <v>0</v>
       </c>
       <c r="D11" s="12">
         <v>0.9</v>
       </c>
-      <c r="E11" s="20"/>
-[...2 lines deleted...]
-        <v/>
+      <c r="E11" s="20">
+        <v>91.504000000000005</v>
+      </c>
+      <c r="F11" s="25">
+        <f t="shared" si="1"/>
+        <v>0</v>
       </c>
       <c r="G11" s="12">
         <v>0.9</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="31"/>
+      <c r="B12" s="32"/>
       <c r="C12" s="26" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="D12" s="6">
         <v>0.9</v>
       </c>
       <c r="E12" s="19"/>
       <c r="F12" s="26" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="G12" s="6">
         <v>0.9</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A13" s="10" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="25" t="str">
         <f t="shared" si="0"/>