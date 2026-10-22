--- v1 (2026-09-23)
+++ v2 (2026-10-22)
@@ -1,79 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
-  <workbookPr defaultThemeVersion="124226"/>
-[...5 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F2F36A8-9C7F-4D08-AFC1-10695E88E6D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28999384-7453-45E0-900B-A4A87E33F693}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-105" yWindow="0" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="15600" windowHeight="11760" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Max 25øre" sheetId="3" r:id="rId1"/>
     <sheet name="Max 10øre" sheetId="1" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
-    </ext>
-[...1 lines deleted...]
-      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C12" i="3" l="1"/>
   <c r="C11" i="3" l="1"/>
   <c r="F15" i="3"/>
   <c r="F14" i="3"/>
   <c r="F13" i="3"/>
   <c r="F12" i="3"/>
   <c r="F11" i="3"/>
   <c r="F10" i="3"/>
   <c r="F9" i="3"/>
   <c r="F8" i="3"/>
   <c r="F7" i="3"/>
   <c r="F6" i="3"/>
   <c r="F5" i="3"/>
   <c r="F4" i="3"/>
   <c r="C5" i="3"/>
   <c r="C6" i="3"/>
   <c r="C7" i="3"/>
   <c r="C8" i="3"/>
@@ -309,139 +301,138 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="2" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF9ED7DA"/>
       <color rgb="FF0097A8"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -746,803 +737,784 @@
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="2" t="s">
+      <c r="A1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="2"/>
-[...4 lines deleted...]
-      <c r="G1" s="2"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="2"/>
-[...5 lines deleted...]
-      <c r="G2" s="2"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="8">
+      <c r="A3" s="7">
         <v>2026</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="9" t="s">
+      <c r="E3" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="F3" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="8" t="s">
+      <c r="G3" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17">
+      <c r="A4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="16">
         <v>73.852000000000004</v>
       </c>
-      <c r="C4" s="28">
+      <c r="C4" s="27">
         <f>IF(ISBLANK(B4),"",MAX(0,IF(B4&gt;33,58-B4,25)))</f>
         <v>0</v>
       </c>
-      <c r="D4" s="4">
-[...2 lines deleted...]
-      <c r="E4" s="17">
+      <c r="D4" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="E4" s="16">
         <v>77.350999999999999</v>
       </c>
-      <c r="F4" s="28">
+      <c r="F4" s="27">
         <f>IF(ISBLANK(E4),"",MAX(0,IF(E4&gt;33,58-E4,25)))</f>
         <v>0</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G4" s="4">
         <v>0.9</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="18">
+      <c r="B5" s="17">
         <v>69.760000000000005</v>
       </c>
-      <c r="C5" s="29">
+      <c r="C5" s="28">
         <f t="shared" ref="C5:C15" si="0">IF(ISBLANK(B5),"",MAX(0,IF(B5&gt;33,58-B5,25)))</f>
         <v>0</v>
       </c>
-      <c r="D5" s="11">
-[...2 lines deleted...]
-      <c r="E5" s="22">
+      <c r="D5" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="E5" s="21">
         <v>76.450999999999993</v>
       </c>
-      <c r="F5" s="29">
+      <c r="F5" s="28">
         <f t="shared" ref="F5:F15" si="1">IF(ISBLANK(E5),"",MAX(0,IF(E5&gt;33,58-E5,25)))</f>
         <v>0</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G5" s="11">
         <v>0.9</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B6" s="18">
         <v>56.350999999999999</v>
       </c>
-      <c r="C6" s="28">
+      <c r="C6" s="27">
         <f t="shared" si="0"/>
         <v>1.6490000000000009</v>
       </c>
-      <c r="D6" s="7">
-[...2 lines deleted...]
-      <c r="E6" s="19">
+      <c r="D6" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="E6" s="18">
         <v>55.274000000000001</v>
       </c>
-      <c r="F6" s="28">
+      <c r="F6" s="27">
         <f t="shared" si="1"/>
         <v>2.7259999999999991</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="5">
         <v>0.9</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="19">
         <v>54.042999999999999</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="28">
         <f t="shared" si="0"/>
         <v>3.9570000000000007</v>
       </c>
-      <c r="D7" s="11">
-[...2 lines deleted...]
-      <c r="E7" s="23">
+      <c r="D7" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="E7" s="22">
         <v>47.319000000000003</v>
       </c>
-      <c r="F7" s="29">
+      <c r="F7" s="28">
         <f t="shared" si="1"/>
         <v>10.680999999999997</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="11">
         <v>0.9</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B8" s="18">
         <v>71.224000000000004</v>
       </c>
-      <c r="C8" s="28">
-[...6 lines deleted...]
-      <c r="E8" s="19">
+      <c r="C8" s="27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D8" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="E8" s="18">
         <v>77.680000000000007</v>
       </c>
-      <c r="F8" s="28">
-[...3 lines deleted...]
-      <c r="G8" s="6">
+      <c r="F8" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="5">
         <v>0.9</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="19">
         <v>69.222999999999999</v>
       </c>
-      <c r="C9" s="29">
-[...6 lines deleted...]
-      <c r="E9" s="20">
+      <c r="C9" s="28">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D9" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="E9" s="19">
         <v>65.769000000000005</v>
       </c>
-      <c r="F9" s="29">
-[...3 lines deleted...]
-      <c r="G9" s="12">
+      <c r="F9" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="11">
         <v>0.9</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
     </row>
     <row r="10" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="19">
+      <c r="B10" s="18">
         <v>66.516999999999996</v>
       </c>
-      <c r="C10" s="28">
-[...6 lines deleted...]
-      <c r="E10" s="19">
+      <c r="C10" s="27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D10" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="E10" s="18">
         <v>66.153999999999996</v>
       </c>
-      <c r="F10" s="28">
-[...3 lines deleted...]
-      <c r="G10" s="6">
+      <c r="F10" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="5">
         <v>0.9</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="19">
         <v>86.381</v>
       </c>
-      <c r="C11" s="29">
-[...6 lines deleted...]
-      <c r="E11" s="20">
+      <c r="C11" s="28">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D11" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="E11" s="19">
         <v>91.504000000000005</v>
       </c>
-      <c r="F11" s="29">
-[...3 lines deleted...]
-      <c r="G11" s="12">
+      <c r="F11" s="28">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
         <v>0.9</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="31"/>
-[...12 lines deleted...]
-      <c r="G12" s="6">
+      <c r="B12" s="30">
+        <v>89.144999999999996</v>
+      </c>
+      <c r="C12" s="27">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D12" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="E12" s="18">
+        <v>89.481999999999999</v>
+      </c>
+      <c r="F12" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="5">
         <v>0.9</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="20"/>
-      <c r="C13" s="29" t="str">
+      <c r="B13" s="19"/>
+      <c r="C13" s="28" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="D13" s="11">
-[...3 lines deleted...]
-      <c r="F13" s="29" t="str">
+      <c r="D13" s="10">
+        <v>0.9</v>
+      </c>
+      <c r="E13" s="19"/>
+      <c r="F13" s="28" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="G13" s="12">
+      <c r="G13" s="11">
         <v>0.9</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="19"/>
-      <c r="C14" s="28" t="str">
+      <c r="B14" s="18"/>
+      <c r="C14" s="27" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="D14" s="7">
-[...3 lines deleted...]
-      <c r="F14" s="28" t="str">
+      <c r="D14" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="E14" s="18"/>
+      <c r="F14" s="27" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>0.9</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="21"/>
-      <c r="C15" s="30" t="str">
+      <c r="B15" s="20"/>
+      <c r="C15" s="29" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="D15" s="15">
-[...3 lines deleted...]
-      <c r="F15" s="30" t="str">
+      <c r="D15" s="14">
+        <v>0.9</v>
+      </c>
+      <c r="E15" s="20"/>
+      <c r="F15" s="29" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="13">
         <v>0.9</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:I15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" customWidth="1"/>
     <col min="2" max="2" width="29" customWidth="1"/>
     <col min="3" max="3" width="16.42578125" customWidth="1"/>
     <col min="4" max="4" width="27.42578125" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="1"/>
     <col min="7" max="7" width="26.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="2" t="s">
+      <c r="A1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="2"/>
-[...4 lines deleted...]
-      <c r="G1" s="2"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="2"/>
-[...5 lines deleted...]
-      <c r="G2" s="2"/>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="8">
+      <c r="A3" s="7">
         <v>2026</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="8" t="s">
+      <c r="D3" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="E3" s="9" t="s">
+      <c r="E3" s="8" t="s">
         <v>16</v>
       </c>
-      <c r="F3" s="8" t="s">
+      <c r="F3" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="8" t="s">
+      <c r="G3" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
     </row>
     <row r="4" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="17">
+      <c r="A4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="16">
         <v>73.852000000000004</v>
       </c>
-      <c r="C4" s="24">
+      <c r="C4" s="23">
         <f>IF(ISBLANK(B4),"",MAX(0,IF(B4&gt;26,36-B4,10)))</f>
         <v>0</v>
       </c>
-      <c r="D4" s="4">
-[...2 lines deleted...]
-      <c r="E4" s="17">
+      <c r="D4" s="3">
+        <v>0.9</v>
+      </c>
+      <c r="E4" s="16">
         <v>77.350999999999999</v>
       </c>
-      <c r="F4" s="24">
+      <c r="F4" s="23">
         <f>IF(ISBLANK(E4),"",MAX(0,IF(E4&gt;26,36-E4,10)))</f>
         <v>0</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G4" s="4">
         <v>0.9</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
     </row>
     <row r="5" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="18">
+      <c r="B5" s="17">
         <v>69.760000000000005</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C5" s="24">
         <f t="shared" ref="C5:C15" si="0">IF(ISBLANK(B5),"",MAX(0,IF(B5&gt;26,36-B5,10)))</f>
         <v>0</v>
       </c>
-      <c r="D5" s="16">
-[...2 lines deleted...]
-      <c r="E5" s="22">
+      <c r="D5" s="15">
+        <v>0.9</v>
+      </c>
+      <c r="E5" s="21">
         <v>76.450999999999993</v>
       </c>
-      <c r="F5" s="25">
+      <c r="F5" s="24">
         <f>IF(ISBLANK(E5),"",MAX(0,IF(E5&gt;26,36-E5,10)))</f>
         <v>0</v>
       </c>
-      <c r="G5" s="12">
+      <c r="G5" s="11">
         <v>0.9</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
     </row>
     <row r="6" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A6" s="3" t="s">
+      <c r="A6" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="19">
+      <c r="B6" s="18">
         <v>56.350999999999999</v>
       </c>
-      <c r="C6" s="26">
-[...6 lines deleted...]
-      <c r="E6" s="19">
+      <c r="C6" s="25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D6" s="6">
+        <v>0.9</v>
+      </c>
+      <c r="E6" s="18">
         <v>55.274000000000001</v>
       </c>
-      <c r="F6" s="26">
+      <c r="F6" s="25">
         <f t="shared" ref="F6:F15" si="1">IF(ISBLANK(E6),"",MAX(0,IF(E6&gt;26,36-E6,10)))</f>
         <v>0</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="5">
         <v>0.9</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
     </row>
     <row r="7" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="20">
+      <c r="B7" s="19">
         <v>54.042999999999999</v>
       </c>
-      <c r="C7" s="25">
-[...6 lines deleted...]
-      <c r="E7" s="23">
+      <c r="C7" s="24">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D7" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="E7" s="22">
         <v>47.319000000000003</v>
       </c>
-      <c r="F7" s="25">
-[...3 lines deleted...]
-      <c r="G7" s="12">
+      <c r="F7" s="24">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G7" s="11">
         <v>0.9</v>
       </c>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
     </row>
     <row r="8" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A8" s="3" t="s">
+      <c r="A8" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="19">
+      <c r="B8" s="18">
         <v>71.224000000000004</v>
       </c>
-      <c r="C8" s="26">
-[...6 lines deleted...]
-      <c r="E8" s="19">
+      <c r="C8" s="25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D8" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E8" s="18">
         <v>77.680000000000007</v>
       </c>
-      <c r="F8" s="26">
-[...3 lines deleted...]
-      <c r="G8" s="6">
+      <c r="F8" s="25">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G8" s="5">
         <v>0.9</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
     </row>
     <row r="9" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="20">
+      <c r="B9" s="19">
         <v>69.222999999999999</v>
       </c>
-      <c r="C9" s="25">
-[...6 lines deleted...]
-      <c r="E9" s="20">
+      <c r="C9" s="24">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D9" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="E9" s="19">
         <v>65.769000000000005</v>
       </c>
-      <c r="F9" s="25">
-[...3 lines deleted...]
-      <c r="G9" s="12">
+      <c r="F9" s="24">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G9" s="11">
         <v>0.9</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
     </row>
     <row r="10" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="32">
+      <c r="B10" s="31">
         <v>66.516999999999996</v>
       </c>
-      <c r="C10" s="26">
-[...6 lines deleted...]
-      <c r="E10" s="19">
+      <c r="C10" s="25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D10" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E10" s="18">
         <v>66.153999999999996</v>
       </c>
-      <c r="F10" s="26">
-[...3 lines deleted...]
-      <c r="G10" s="6">
+      <c r="F10" s="25">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G10" s="5">
         <v>0.9</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
     </row>
     <row r="11" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="B11" s="20">
+      <c r="B11" s="19">
         <v>86.381</v>
       </c>
-      <c r="C11" s="25">
-[...6 lines deleted...]
-      <c r="E11" s="20">
+      <c r="C11" s="24">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D11" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="E11" s="19">
         <v>91.504000000000005</v>
       </c>
-      <c r="F11" s="25">
-[...3 lines deleted...]
-      <c r="G11" s="12">
+      <c r="F11" s="24">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G11" s="11">
         <v>0.9</v>
       </c>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
     </row>
     <row r="12" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="32"/>
-[...12 lines deleted...]
-      <c r="G12" s="6">
+      <c r="B12" s="31">
+        <v>89.144999999999996</v>
+      </c>
+      <c r="C12" s="25">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D12" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E12" s="18">
+        <v>89.481999999999999</v>
+      </c>
+      <c r="F12" s="25">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="G12" s="5">
         <v>0.9</v>
       </c>
       <c r="H12" s="1"/>
       <c r="I12" s="1"/>
     </row>
     <row r="13" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="20"/>
-      <c r="C13" s="25" t="str">
+      <c r="B13" s="19"/>
+      <c r="C13" s="24" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="D13" s="12">
-[...3 lines deleted...]
-      <c r="F13" s="25" t="str">
+      <c r="D13" s="11">
+        <v>0.9</v>
+      </c>
+      <c r="E13" s="19"/>
+      <c r="F13" s="24" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="G13" s="12">
+      <c r="G13" s="11">
         <v>0.9</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
     <row r="14" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="19"/>
-      <c r="C14" s="26" t="str">
+      <c r="B14" s="18"/>
+      <c r="C14" s="25" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="D14" s="6">
-[...3 lines deleted...]
-      <c r="F14" s="26" t="str">
+      <c r="D14" s="5">
+        <v>0.9</v>
+      </c>
+      <c r="E14" s="18"/>
+      <c r="F14" s="25" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>0.9</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
     <row r="15" spans="1:9" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="21"/>
-      <c r="C15" s="27" t="str">
+      <c r="B15" s="20"/>
+      <c r="C15" s="26" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="D15" s="14">
-[...3 lines deleted...]
-      <c r="F15" s="27" t="str">
+      <c r="D15" s="13">
+        <v>0.9</v>
+      </c>
+      <c r="E15" s="20"/>
+      <c r="F15" s="26" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="13">
         <v>0.9</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Regneark</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Max 25øre</vt:lpstr>
       <vt:lpstr>Max 10øre</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Energinet.dk</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tina Krogsager</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>